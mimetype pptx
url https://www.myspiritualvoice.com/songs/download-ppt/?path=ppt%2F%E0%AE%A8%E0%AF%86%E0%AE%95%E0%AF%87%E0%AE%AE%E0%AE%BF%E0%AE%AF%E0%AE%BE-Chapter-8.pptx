--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -81,50 +81,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +164,57 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +357,60 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மறுநாளில் ஜனத்தின் சகல வம்சத்தலைவரும், ஆசாரியரும், லேவியரும், நியாயப்பிரமாணத்தின் வார்த்தைகளை அறிந்துகொள்ளவேண்டும் என்று வேதபாரகனாகிய எஸ்றாவினிடத்தில் கூடி வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Ezra the scribe stood upon a pulpit of wood, which they had made for the purpose; and beside him stood Mattithiah, and Shema, and Anaiah, and Urijah, and Hilkiah, and Maaseiah, on his right hand; and on his left hand, Pedaiah, and Mishael, and Malchiah, and Hashum, and Hashbadana, Zechariah, and Meshullam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது நியாயப்பிரமாணத்திலே, இஸ்ரவேல் புத்திரர் ஏழாம் மாதத்தின் பண்டிகையிலே கூடாரங்களில் குடியிருக்கவேண்டும் என்று கர்த்தர் மோசேயைக்கொண்டு கற்பித்த காரியம் எழுதியிருக்கிறதைக் கண்டவர்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Ezra the scribe stood upon a pulpit of wood, which they had made for the purpose; and beside him stood Mattithiah, and Shema, and Anaiah, and Urijah, and Hilkiah, and Maaseiah, on his right hand; and on his left hand, Pedaiah, and Mishael, and Malchiah, and Hashum, and Hashbadana, Zechariah, and Meshullam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது நியாயப்பிரமாணத்திலே, இஸ்ரவேல் புத்திரர் ஏழாம் மாதத்தின் பண்டிகையிலே கூடாரங்களில் குடியிருக்கவேண்டும் என்று கர்த்தர் மோசேயைக்கொண்டு கற்பித்த காரியம் எழுதியிருக்கிறதைக் கண்டவர்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Ezra the scribe stood upon a pulpit of wood, which they had made for the purpose; and beside him stood Mattithiah, and Shema, and Anaiah, and Urijah, and Hilkiah, and Maaseiah, on his right hand; and on his left hand, Pedaiah, and Mishael, and Malchiah, and Hashum, and Hashbadana, Zechariah, and Meshullam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் எழுதியிருக்கிறபடி கூடாரங்களைப் போடும்படிக்கு நீங்கள் மலைகளுக்குப் புறப்பட்டுப்போய் ஒலிவக்கிளைகளையும், காட்டு ஒலிவக்கிளைகளையும், மிருதுச் செடிகளின் கிளைகளையும் பேரீச்ச மட்டைகளையும், அடர்ந்தமரக்கிளைகளையும் கொண்டுவாருங்களென்று தங்களுடைய சகல பட்டணங்களிலும், எருசலேமிலும் கூறிப் பிரசித்தப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Ezra the scribe stood upon a pulpit of wood, which they had made for the purpose; and beside him stood Mattithiah, and Shema, and Anaiah, and Urijah, and Hilkiah, and Maaseiah, on his right hand; and on his left hand, Pedaiah, and Mishael, and Malchiah, and Hashum, and Hashbadana, Zechariah, and Meshullam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் எழுதியிருக்கிறபடி கூடாரங்களைப் போடும்படிக்கு நீங்கள் மலைகளுக்குப் புறப்பட்டுப்போய் ஒலிவக்கிளைகளையும், காட்டு ஒலிவக்கிளைகளையும், மிருதுச் செடிகளின் கிளைகளையும் பேரீச்ச மட்டைகளையும், அடர்ந்தமரக்கிளைகளையும் கொண்டுவாருங்களென்று தங்களுடைய சகல பட்டணங்களிலும், எருசலேமிலும் கூறிப் பிரசித்தப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Ezra opened the book in the sight of all the people; (for he was above all the people;) and when he opened it, all the people stood up:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் எழுதியிருக்கிறபடி கூடாரங்களைப் போடும்படிக்கு நீங்கள் மலைகளுக்குப் புறப்பட்டுப்போய் ஒலிவக்கிளைகளையும், காட்டு ஒலிவக்கிளைகளையும், மிருதுச் செடிகளின் கிளைகளையும் பேரீச்ச மட்டைகளையும், அடர்ந்தமரக்கிளைகளையும் கொண்டுவாருங்களென்று தங்களுடைய சகல பட்டணங்களிலும், எருசலேமிலும் கூறிப் பிரசித்தப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Ezra opened the book in the sight of all the people; (for he was above all the people;) and when he opened it, all the people stood up:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படியே ஜனங்கள் வெளியேபோய் அவைகளைக் கொண்டுவந்து, அவரவர் தங்கள் வீடுகள்மேலும், தங்கள் முற்றங்களிலும், தேவனுடைய ஆலயப்பிராகாரங்களிலும், தண்ணீர்வாசல் வீதியிலும், எப்பிராயீம் வாசல் வீதியிலும் தங்களுக்குக் கூடாரங்களை போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Ezra blessed the LORD, the great God. And all the people answered, Amen, Amen, with lifting up their hands: and they bowed their heads, and worshipped the LORD with their faces to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படியே ஜனங்கள் வெளியேபோய் அவைகளைக் கொண்டுவந்து, அவரவர் தங்கள் வீடுகள்மேலும், தங்கள் முற்றங்களிலும், தேவனுடைய ஆலயப்பிராகாரங்களிலும், தண்ணீர்வாசல் வீதியிலும், எப்பிராயீம் வாசல் வீதியிலும் தங்களுக்குக் கூடாரங்களை போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Ezra blessed the LORD, the great God. And all the people answered, Amen, Amen, with lifting up their hands: and they bowed their heads, and worshipped the LORD with their faces to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இந்தப்பிரகாரமாகச் சிறையிருப்பிலிருந்து திரும்பி வந்தவர்களின் சபையார் எல்லாரும் கூடாரங்களைப்போட்டு, கூடாரங்களில் குடியிருந்தார்கள்; இப்படியே நூனின் குமாரனாகிய யோசுவாவின் நாட்கள்முதல் அந்நாள்மட்டும் இஸ்ரவேல் புத்திரர் செய்யாதிருந்து இப்பொழுது செய்தபடியால், மிகுந்த சந்தோஷமுண்டாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And Ezra blessed the LORD, the great God. And all the people answered, Amen, Amen, with lifting up their hands: and they bowed their heads, and worshipped the LORD with their faces to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இந்தப்பிரகாரமாகச் சிறையிருப்பிலிருந்து திரும்பி வந்தவர்களின் சபையார் எல்லாரும் கூடாரங்களைப்போட்டு, கூடாரங்களில் குடியிருந்தார்கள்; இப்படியே நூனின் குமாரனாகிய யோசுவாவின் நாட்கள்முதல் அந்நாள்மட்டும் இஸ்ரவேல் புத்திரர் செய்யாதிருந்து இப்பொழுது செய்தபடியால், மிகுந்த சந்தோஷமுண்டாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. Also Jeshua, and Bani, and Sherebiah, Jamin, Akkub, Shabbethai, Hodijah, Maaseiah, Kelita, Azariah, Jozabad, Hanan, Pelaiah, and the Levites, caused the people to understand the law: and the people stood in their place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் அவன் அவர்களை நோக்கி: நீங்கள் போய்க் கொழுமையானதைப் புசித்து, மதுரமானதைக் குடித்து, ஒன்றுமில்லாதவர்களுக்குப் பங்குகளை அனுப்புங்கள்; இந்த நாள் நம்முடைய ஆண்டவருக்குப் பரிசுத்தமான நாள், விசாரப்படவேண்டாம்; கர்த்தருக்குள் மகிழ்ச்சியாயிருப்பதே உங்களுடைய பெலன் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And all the people gathered themselves together as one man into the street that was before the water gate; and they spoke unto Ezra the scribe to bring the book of the law of Moses, which the LORD had commanded to Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இந்தப்பிரகாரமாகச் சிறையிருப்பிலிருந்து திரும்பி வந்தவர்களின் சபையார் எல்லாரும் கூடாரங்களைப்போட்டு, கூடாரங்களில் குடியிருந்தார்கள்; இப்படியே நூனின் குமாரனாகிய யோசுவாவின் நாட்கள்முதல் அந்நாள்மட்டும் இஸ்ரவேல் புத்திரர் செய்யாதிருந்து இப்பொழுது செய்தபடியால், மிகுந்த சந்தோஷமுண்டாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. Also Jeshua, and Bani, and Sherebiah, Jamin, Akkub, Shabbethai, Hodijah, Maaseiah, Kelita, Azariah, Jozabad, Hanan, Pelaiah, and the Levites, caused the people to understand the law: and the people stood in their place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. முதலாம் நாள் தொடங்கிக் கடைசிநாள்மட்டும், தினம்தினம் தேவனுடைய நியாயப்பிரமாண புஸ்தகம் வாசிக்கப்பட்டது; ஏழுநாள் பண்டிகையை ஆசரித்தார்கள்; எட்டாம்நாளோவெனில், முறைமையின்படியே விசேஷித்த ஆசரிப்பு நாளாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. Also Jeshua, and Bani, and Sherebiah, Jamin, Akkub, Shabbethai, Hodijah, Maaseiah, Kelita, Azariah, Jozabad, Hanan, Pelaiah, and the Levites, caused the people to understand the law: and the people stood in their place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. முதலாம் நாள் தொடங்கிக் கடைசிநாள்மட்டும், தினம்தினம் தேவனுடைய நியாயப்பிரமாண புஸ்தகம் வாசிக்கப்பட்டது; ஏழுநாள் பண்டிகையை ஆசரித்தார்கள்; எட்டாம்நாளோவெனில், முறைமையின்படியே விசேஷித்த ஆசரிப்பு நாளாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. So they read in the book in the law of God distinctly, and gave the sense, and caused them to understand the reading.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஜனங்கள் எல்லாரும் தண்ணீர்வாசலுக்கு முன்னான வீதியிலே ஒருமனப்பட்டுக் கூடி, கர்த்தர் இஸ்ரவேலுக்குக் கற்பித்த மோசேயின் நியாயப்பிரமாண புஸ்தகத்தைக் கொண்டுவரவேண்டுமென்று வேதபாரகனாகிய எஸ்றாவுக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[8. So they read in the book in the law of God distinctly, and gave the sense, and caused them to understand the reading.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஜனங்கள் எல்லாரும் தண்ணீர்வாசலுக்கு முன்னான வீதியிலே ஒருமனப்பட்டுக் கூடி, கர்த்தர் இஸ்ரவேலுக்குக் கற்பித்த மோசேயின் நியாயப்பிரமாண புஸ்தகத்தைக் கொண்டுவரவேண்டுமென்று வேதபாரகனாகிய எஸ்றாவுக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Nehemiah, which is the Tirshatha, and Ezra the priest the scribe, and the Levites that taught the people, said unto all the people, This day is holy unto the LORD your God; mourn not, nor weep. For all the people wept, when they heard the words of the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஜனங்கள் எல்லாரும் தண்ணீர்வாசலுக்கு முன்னான வீதியிலே ஒருமனப்பட்டுக் கூடி, கர்த்தர் இஸ்ரவேலுக்குக் கற்பித்த மோசேயின் நியாயப்பிரமாண புஸ்தகத்தைக் கொண்டுவரவேண்டுமென்று வேதபாரகனாகிய எஸ்றாவுக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Nehemiah, which is the Tirshatha, and Ezra the priest the scribe, and the Levites that taught the people, said unto all the people, This day is holy unto the LORD your God; mourn not, nor weep. For all the people wept, when they heard the words of the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்படியே ஏழாம் மாதம் முதல்தேதியில் ஆசாரியனாகிய எஸ்றா நியாயப்பிரமாணத்தைப் புருஷரும் ஸ்திரீகளும், கேட்டு அறியத்தக்க அனைவருமாகிய சபைக்கு முன்பாகக் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[9. And Nehemiah, which is the Tirshatha, and Ezra the priest the scribe, and the Levites that taught the people, said unto all the people, This day is holy unto the LORD your God; mourn not, nor weep. For all the people wept, when they heard the words of the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்படியே ஏழாம் மாதம் முதல்தேதியில் ஆசாரியனாகிய எஸ்றா நியாயப்பிரமாணத்தைப் புருஷரும் ஸ்திரீகளும், கேட்டு அறியத்தக்க அனைவருமாகிய சபைக்கு முன்பாகக் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[9. And Nehemiah, which is the Tirshatha, and Ezra the priest the scribe, and the Levites that taught the people, said unto all the people, This day is holy unto the LORD your God; mourn not, nor weep. For all the people wept, when they heard the words of the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தண்ணீர் வாசலுக்கு முன்னான வீதிக்கு எதிரேயிருந்து காலமேதொடங்கி மத்தியானமட்டும் புருஷருக்கும் ஸ்திரீகளுக்கும், கேட்டு அறியத்தக்க மற்றவர்களுக்கும் முன்பாக அதை வாசித்தான்; சகல ஜனங்களும் நியாயப்பிரமாண புஸ்தகத்திற்குக் கவனமாய்ச் செவிகொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Then he said unto them, Go your way, eat the fat, and drink the sweet, and send portions unto them for whom nothing is prepared: for this day is holy unto our LORD: neither be all of you sorry; for the joy of the LORD is your strength.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தண்ணீர் வாசலுக்கு முன்னான வீதிக்கு எதிரேயிருந்து காலமேதொடங்கி மத்தியானமட்டும் புருஷருக்கும் ஸ்திரீகளுக்கும், கேட்டு அறியத்தக்க மற்றவர்களுக்கும் முன்பாக அதை வாசித்தான்; சகல ஜனங்களும் நியாயப்பிரமாண புஸ்தகத்திற்குக் கவனமாய்ச் செவிகொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Then he said unto them, Go your way, eat the fat, and drink the sweet, and send portions unto them for whom nothing is prepared: for this day is holy unto our LORD: neither be all of you sorry; for the joy of the LORD is your strength.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் அவன் அவர்களை நோக்கி: நீங்கள் போய்க் கொழுமையானதைப் புசித்து, மதுரமானதைக் குடித்து, ஒன்றுமில்லாதவர்களுக்குப் பங்குகளை அனுப்புங்கள்; இந்த நாள் நம்முடைய ஆண்டவருக்குப் பரிசுத்தமான நாள், விசாரப்படவேண்டாம்; கர்த்தருக்குள் மகிழ்ச்சியாயிருப்பதே உங்களுடைய பெலன் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And all the people gathered themselves together as one man into the street that was before the water gate; and they spoke unto Ezra the scribe to bring the book of the law of Moses, which the LORD had commanded to Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தண்ணீர் வாசலுக்கு முன்னான வீதிக்கு எதிரேயிருந்து காலமேதொடங்கி மத்தியானமட்டும் புருஷருக்கும் ஸ்திரீகளுக்கும், கேட்டு அறியத்தக்க மற்றவர்களுக்கும் முன்பாக அதை வாசித்தான்; சகல ஜனங்களும் நியாயப்பிரமாண புஸ்தகத்திற்குக் கவனமாய்ச் செவிகொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Then he said unto them, Go your way, eat the fat, and drink the sweet, and send portions unto them for whom nothing is prepared: for this day is holy unto our LORD: neither be all of you sorry; for the joy of the LORD is your strength.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வேதபாரகனாகிய எஸ்றா அதற்கென்று மரத்தால் செய்யப்பட்ட ஒரு பிரசங்கபீடத்தின்மேல் நின்றான்; அவனண்டையில் அவனுக்கு வலதுபக்கமாக மத்தித்தியாவும், செமாவும், அனாயாவும், உரியாவும், இல்க்கியாவும் மாசெயாவும், அவனுக்கு இடதுபக்கமாகப் பெதாயாவும், மீசவேலும், மல்கியாவும், அசூமும், அஸ்பதானாவும், சகரியாவும், மெசுல்லாமும் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. So the Levites stilled all the people, saying, Hold your peace, for the day is holy; neither be all of you grieved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வேதபாரகனாகிய எஸ்றா அதற்கென்று மரத்தால் செய்யப்பட்ட ஒரு பிரசங்கபீடத்தின்மேல் நின்றான்; அவனண்டையில் அவனுக்கு வலதுபக்கமாக மத்தித்தியாவும், செமாவும், அனாயாவும், உரியாவும், இல்க்கியாவும் மாசெயாவும், அவனுக்கு இடதுபக்கமாகப் பெதாயாவும், மீசவேலும், மல்கியாவும், அசூமும், அஸ்பதானாவும், சகரியாவும், மெசுல்லாமும் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. So the Levites stilled all the people, saying, Hold your peace, for the day is holy; neither be all of you grieved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வேதபாரகனாகிய எஸ்றா அதற்கென்று மரத்தால் செய்யப்பட்ட ஒரு பிரசங்கபீடத்தின்மேல் நின்றான்; அவனண்டையில் அவனுக்கு வலதுபக்கமாக மத்தித்தியாவும், செமாவும், அனாயாவும், உரியாவும், இல்க்கியாவும் மாசெயாவும், அவனுக்கு இடதுபக்கமாகப் பெதாயாவும், மீசவேலும், மல்கியாவும், அசூமும், அஸ்பதானாவும், சகரியாவும், மெசுல்லாமும் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And all the people went their way to eat, and to drink, and to send portions, and to make great delight, because they had understood the words that were declared unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எஸ்றா சகல ஜனங்களுக்கும் உயரநின்று, சகல ஜனங்களும் காணப் புஸ்தகத்தைத் திறந்தான்; அவன் அதைத்திறந்தபோது, ஜனங்கள் எல்லாரும் எழுந்துநின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And all the people went their way to eat, and to drink, and to send portions, and to make great delight, because they had understood the words that were declared unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எஸ்றா சகல ஜனங்களுக்கும் உயரநின்று, சகல ஜனங்களும் காணப் புஸ்தகத்தைத் திறந்தான்; அவன் அதைத்திறந்தபோது, ஜனங்கள் எல்லாரும் எழுந்துநின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And on the second day were gathered together the chief of the fathers of all the people, the priests, and the Levites, unto Ezra the scribe, even to understand the words of the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது எஸ்றா மகத்துவமுள்ள தேவனாகிய கர்த்தரை ஸ்தோத்திரித்தான்; ஜனங்களெல்லாரும் தங்கள் கைகளைக் குவித்து, அதற்கு மறுமொழியாக, ஆமென் ஆமென் என்று சொல்லி, குனிந்து, முகங்குப்புறவிழுந்து, கர்த்தரைப் பணிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And on the second day were gathered together the chief of the fathers of all the people, the priests, and the Levites, unto Ezra the scribe, even to understand the words of the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது எஸ்றா மகத்துவமுள்ள தேவனாகிய கர்த்தரை ஸ்தோத்திரித்தான்; ஜனங்களெல்லாரும் தங்கள் கைகளைக் குவித்து, அதற்கு மறுமொழியாக, ஆமென் ஆமென் என்று சொல்லி, குனிந்து, முகங்குப்புறவிழுந்து, கர்த்தரைப் பணிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And they found written in the law which the LORD had commanded by Moses, that the children of Israel should dwell in booths in the feast of the seventh month:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யெசுவா, பானி, செரெபியா, யாமின், அக்கூப், சபெதாயி, ஒதியா, மாசெயா கேலிதா, அசரியா, யோசபாத், ஆனான், பெலாயா என்பவர்களும், லேவியரும், நியாயப்பிரமாணத்தை ஜனங்களுக்கு விளங்கப்பண்ணினார்கள்; ஜனங்கள் தங்கள் நிலையிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And they found written in the law which the LORD had commanded by Moses, that the children of Israel should dwell in booths in the feast of the seventh month:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யெசுவா, பானி, செரெபியா, யாமின், அக்கூப், சபெதாயி, ஒதியா, மாசெயா கேலிதா, அசரியா, யோசபாத், ஆனான், பெலாயா என்பவர்களும், லேவியரும், நியாயப்பிரமாணத்தை ஜனங்களுக்கு விளங்கப்பண்ணினார்கள்; ஜனங்கள் தங்கள் நிலையிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And that they should publish and proclaim in all their cities, and in Jerusalem, saying, Go forth unto the mount, and fetch olive branches, and pine branches, and myrtle branches, and palm branches, and branches of thick trees, to make booths, as it is written.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் அவன் அவர்களை நோக்கி: நீங்கள் போய்க் கொழுமையானதைப் புசித்து, மதுரமானதைக் குடித்து, ஒன்றுமில்லாதவர்களுக்குப் பங்குகளை அனுப்புங்கள்; இந்த நாள் நம்முடைய ஆண்டவருக்குப் பரிசுத்தமான நாள், விசாரப்படவேண்டாம்; கர்த்தருக்குள் மகிழ்ச்சியாயிருப்பதே உங்களுடைய பெலன் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And all the people gathered themselves together as one man into the street that was before the water gate; and they spoke unto Ezra the scribe to bring the book of the law of Moses, which the LORD had commanded to Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யெசுவா, பானி, செரெபியா, யாமின், அக்கூப், சபெதாயி, ஒதியா, மாசெயா கேலிதா, அசரியா, யோசபாத், ஆனான், பெலாயா என்பவர்களும், லேவியரும், நியாயப்பிரமாணத்தை ஜனங்களுக்கு விளங்கப்பண்ணினார்கள்; ஜனங்கள் தங்கள் நிலையிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And that they should publish and proclaim in all their cities, and in Jerusalem, saying, Go forth unto the mount, and fetch olive branches, and pine branches, and myrtle branches, and palm branches, and branches of thick trees, to make booths, as it is written.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் தேவனுடைய நியாயப்பிரமாணப் புஸ்தகத்தை தீர்க்கதரிசனமாக வாசித்து, அர்த்தஞ்சொல்லி, வாசித்ததை அவர்களுக்கு விளங்கப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And that they should publish and proclaim in all their cities, and in Jerusalem, saying, Go forth unto the mount, and fetch olive branches, and pine branches, and myrtle branches, and palm branches, and branches of thick trees, to make booths, as it is written.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் தேவனுடைய நியாயப்பிரமாணப் புஸ்தகத்தை தீர்க்கதரிசனமாக வாசித்து, அர்த்தஞ்சொல்லி, வாசித்ததை அவர்களுக்கு விளங்கப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And that they should publish and proclaim in all their cities, and in Jerusalem, saying, Go forth unto the mount, and fetch olive branches, and pine branches, and myrtle branches, and palm branches, and branches of thick trees, to make booths, as it is written.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஜனங்கள் எல்லாரும் நியாயப்பிரமாணத்தின் வார்த்தைகளைக் கேட்டபோது, அழுதபடியால் திர்ஷாதா என்னப்பட்ட நெகேமியாவும், வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனும், ஜனங்களுக்கு விளக்கிக்காட்டின லேவியரும் சகல ஜனங்களையும் நோக்கி: இந்த நாள் உங்கள் தேவனாகிய கர்த்தருக்குப் பரிசுத்தமான நாள்; நீங்கள் துக்கப்படவும் அழவும் வேண்டாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. So the people went forth, and brought them, and made themselves booths, every one upon the roof of his house, and in their courts, and in the courts of the house of God, and in the street of the water gate, and in the street of the gate of Ephraim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஜனங்கள் எல்லாரும் நியாயப்பிரமாணத்தின் வார்த்தைகளைக் கேட்டபோது, அழுதபடியால் திர்ஷாதா என்னப்பட்ட நெகேமியாவும், வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனும், ஜனங்களுக்கு விளக்கிக்காட்டின லேவியரும் சகல ஜனங்களையும் நோக்கி: இந்த நாள் உங்கள் தேவனாகிய கர்த்தருக்குப் பரிசுத்தமான நாள்; நீங்கள் துக்கப்படவும் அழவும் வேண்டாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. So the people went forth, and brought them, and made themselves booths, every one upon the roof of his house, and in their courts, and in the courts of the house of God, and in the street of the water gate, and in the street of the gate of Ephraim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4584,51 +4612,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஜனங்கள் எல்லாரும் நியாயப்பிரமாணத்தின் வார்த்தைகளைக் கேட்டபோது, அழுதபடியால் திர்ஷாதா என்னப்பட்ட நெகேமியாவும், வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனும், ஜனங்களுக்கு விளக்கிக்காட்டின லேவியரும் சகல ஜனங்களையும் நோக்கி: இந்த நாள் உங்கள் தேவனாகிய கர்த்தருக்குப் பரிசுத்தமான நாள்; நீங்கள் துக்கப்படவும் அழவும் வேண்டாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. So the people went forth, and brought them, and made themselves booths, every one upon the roof of his house, and in their courts, and in the courts of the house of God, and in the street of the water gate, and in the street of the gate of Ephraim.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And all the congregation of them that were come again out of the captivity made booths, and sat under the booths: for since the days of Jeshua the son of Nun unto that day had not the children of Israel done so. And there was very great gladness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And all the congregation of them that were come again out of the captivity made booths, and sat under the booths: for since the days of Jeshua the son of Nun unto that day had not the children of Israel done so. And there was very great gladness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And all the congregation of them that were come again out of the captivity made booths, and sat under the booths: for since the days of Jeshua the son of Nun unto that day had not the children of Israel done so. And there was very great gladness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And all the congregation of them that were come again out of the captivity made booths, and sat under the booths: for since the days of Jeshua the son of Nun unto that day had not the children of Israel done so. And there was very great gladness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +5157,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. லேவியரும் ஜனங்களையெல்லாம் அமர்த்தி: அழாதிருங்கள், இந்த நாள் பரிசுத்தமான நாள், விசாரப்படவேண்டாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Ezra the priest brought the law before the congregation both of men and women, and all that could hear with understanding, upon the first day of the seventh month.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Also day by day, from the first day unto the last day, he read in the book of the law of God. And they kept the feast seven days; and on the eighth day was a solemn assembly, according unto the manner.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Also day by day, from the first day unto the last day, he read in the book of the law of God. And they kept the feast seven days; and on the eighth day was a solemn assembly, according unto the manner.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Also day by day, from the first day unto the last day, he read in the book of the law of God. And they kept the feast seven days; and on the eighth day was a solemn assembly, according unto the manner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. லேவியரும் ஜனங்களையெல்லாம் அமர்த்தி: அழாதிருங்கள், இந்த நாள் பரிசுத்தமான நாள், விசாரப்படவேண்டாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Ezra the priest brought the law before the congregation both of men and women, and all that could hear with understanding, upon the first day of the seventh month.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது ஜனங்கள் எல்லாரும் தங்களுக்கு அறிவிக்கப்பட்ட வார்த்தைகளை உணர்ந்துகொண்டபடியால், புசித்துக் குடிக்கவும், பங்குகளை அனுப்பவும், மிகுந்த சந்தோஷம் கொண்டாடவும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And he read therein before the street that was before the water gate from the morning until midday, before the men and the women, and those that could understand; and the ears of all the people were attentive unto the book of the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது ஜனங்கள் எல்லாரும் தங்களுக்கு அறிவிக்கப்பட்ட வார்த்தைகளை உணர்ந்துகொண்டபடியால், புசித்துக் குடிக்கவும், பங்குகளை அனுப்பவும், மிகுந்த சந்தோஷம் கொண்டாடவும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And he read therein before the street that was before the water gate from the morning until midday, before the men and the women, and those that could understand; and the ears of all the people were attentive unto the book of the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மறுநாளில் ஜனத்தின் சகல வம்சத்தலைவரும், ஆசாரியரும், லேவியரும், நியாயப்பிரமாணத்தின் வார்த்தைகளை அறிந்துகொள்ளவேண்டும் என்று வேதபாரகனாகிய எஸ்றாவினிடத்தில் கூடி வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And he read therein before the street that was before the water gate from the morning until midday, before the men and the women, and those that could understand; and the ears of all the people were attentive unto the book of the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474603651" r:id="rId1"/>
+    <p:sldLayoutId id="2478604265" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,54 +6355,110 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5748,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കേൾക്കേണ്ടതിന്നു എസ്രാശാസ്ത്രിയുടെ അടുക്കൽ ഒന്നിച്ചുകൂടി.]]></a:t>
+              <a:t><![CDATA[4. வேதபாரகனாகிய எஸ்றா அதற்கென்று மரத்தால் செய்யப்பட்ட ஒரு பிரசங்கபீடத்தின்மேல் நின்றான்; அவனண்டையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. യഹോവ മോശെമുഖാന്തരം കല്പിച്ച ന്യായപ്രമാണത്തിൽ: യിസ്രായേൽമക്കൾ ഏഴാം മാസത്തിലെ ഉത്സവത്തിൽ]]></a:t>
+              <a:t><![CDATA[அவனுக்கு வலதுபக்கமாக மத்தித்தியாவும், செமாவும், அனாயாவும், உரியாவும், இல்க்கியாவும் மாசெயாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൂടാരങ്ങളിൽ പാർക്കേണം എന്നും എഴുതിയിരിക്കുന്നതുപോലെ]]></a:t>
+              <a:t><![CDATA[அவனுக்கு இடதுபக்கமாகப் பெதாயாவும், மீசவேலும், மல்கியாவும், அசூமும், அஸ்பதானாவும், சகரியாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. കൂടാരങ്ങൾ ഉണ്ടാക്കേണ്ടതിന്നു നിങ്ങൾ മലയിൽ ചെന്നു ഒലിവുകൊമ്പു, കാട്ടൊലിവുകൊമ്പു, കൊഴുന്തുകൊമ്പു,]]></a:t>
+              <a:t><![CDATA[மெசுல்லாமும் நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഈന്തമടൽ, തഴെച്ച വൃക്ഷങ്ങളുടെ കൊമ്പു എന്നിവ കൊണ്ടുവരുവിൻ എന്നു തങ്ങളുടെ എല്ലാ പട്ടണങ്ങളിലും]]></a:t>
+              <a:t><![CDATA[5. எஸ்றா சகல ஜனங்களுக்கும் உயரநின்று, சகல ஜனங்களும் காணப் புஸ்தகத்தைத் திறந்தான்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെരൂശലേമിലും അറിയിച്ചു പ്രസിദ്ധപ്പെടുത്തേണമെന്നും എഴുതിയിരിക്കുന്നതായി അവർ കണ്ടു.]]></a:t>
+              <a:t><![CDATA[அதைத்திறந்தபோது, ஜனங்கள் எல்லாரும் எழுந்துநின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അങ്ങനെ ജനം ചെന്നു ഒരോരുത്തൻ താന്താന്റെ വീട്ടിന്റെ മുകളിലും മുറ്റത്തും ദൈവാലയത്തിന്റെ]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது எஸ்றா மகத்துவமுள்ள தேவனாகிய கர்த்தரை ஸ்தோத்திரித்தான்; ஜனங்களெல்லாரும் தங்கள் கைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രാകാരങ്ങളിലും നീർവ്വാതിൽക്കലെ വിശാലസ്ഥലത്തും എഫ്രയീംവാതിൽക്കലെ വിശാലസ്ഥലത്തും കൂടാരങ്ങളുണ്ടാക്കി.]]></a:t>
+              <a:t><![CDATA[குவித்து, அதற்கு மறுமொழியாக, ஆமென் ஆமென் என்று சொல்லி, குனிந்து, முகங்குப்புறவிழுந்து, கர்த்தரைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. പ്രവാസത്തിൽ നിന്നു മടങ്ങിവന്നവരുടെ സർവ്വസഭയും കൂടാരങ്ങൾ ഉണ്ടാക്കി കൂടാരങ്ങളിൽ പാർത്തു; നൂന്റെ]]></a:t>
+              <a:t><![CDATA[பணிந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മകനായ യോശുവയുടെ കാലംമുതൽ അന്നുവരെ യിസ്രായേൽമക്കൾ അങ്ങനെ ചെയ്യാതിരുന്നതുകൊണ്ടു അന്നു ഏറ്റവും വലിയ]]></a:t>
+              <a:t><![CDATA[7. யெசுவா, பானி, செரெபியா, யாமின், அக்கூப், சபெதாயி, ஒதியா, மாசெயா கேலிதா, அசரியா, யோசபாத், ஆனான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അനന്തരം അവർ അവരോടു: നിങ്ങൾ ചെന്നു മൃഷ്ടാന്നഭോജനവും മധുരപാനീയവും കഴിച്ചു തങ്ങൾക്കായി]]></a:t>
+              <a:t><![CDATA[1. ஜனங்கள் எல்லாரும் தண்ணீர்வாசலுக்கு முன்னான வீதியிலே ஒருமனப்பட்டுக் கூடி, கர்த்தர் இஸ்ரவேலுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സന്തോഷം ഉണ്ടായി.]]></a:t>
+              <a:t><![CDATA[பெலாயா என்பவர்களும், லேவியரும், நியாயப்பிரமாணத்தை ஜனங்களுக்கு விளங்கப்பண்ணினார்கள்; ஜனங்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ആദ്യദിവസം മുതൽ അവസാനദിവസംവരെ അവൻ ദിവസേന ദൈവത്തിന്റെ ന്യായപ്രമാണപുസ്തകം വായിച്ചു കേൾപ്പിച്ചു;]]></a:t>
+              <a:t><![CDATA[நிலையிலே நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അങ്ങനെ അവർ ഏഴു ദിവസം ഉത്സവം ആചരിച്ചു; എട്ടാം ദിവസം നിയമപ്രകാരം വിശുദ്ധസഭായോഗം കൂടുകയും ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் தேவனுடைய நியாயப்பிரமாணப் புஸ்தகத்தை தீர்க்கதரிசனமாக வாசித்து, அர்த்தஞ்சொல்லி, வாசித்ததை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അങ്ങനെ യിസ്രായേൽമക്കൾ തങ്ങളുടെ പട്ടണങ്ങളിൽ പാർത്തിരിക്കുമ്പോൾ ഏഴാം മാസത്തിൽ സകലജനവും]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு விளங்கப்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീർവ്വാതിലിന്റെ മുമ്പിലുള്ള വിശാലസ്ഥലത്തു ഒരുമനപ്പെട്ടു വന്നുകൂടി, യഹോവ യിസ്രായേലിന്നു കല്പിച്ചു]]></a:t>
+              <a:t><![CDATA[9. ஜனங்கள் எல்லாரும் நியாயப்பிரமாணத்தின் வார்த்தைகளைக் கேட்டபோது, அழுதபடியால் திர்ஷாதா என்னப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊടുത്ത മോശെയുടെ ന്യായപ്രമാണപുസ്തകം കൊണ്ടുവരുവാൻ എസ്രാശാസ്ത്രിയോടു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[நெகேமியாவும், வேதபாரகனாகிய எஸ்றா என்னும் ஆசாரியனும், ஜனங்களுக்கு விளக்கிக்காட்டின லேவியரும் சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ഏഴാം മാസം ഒന്നാം തിയ്യതി എസ്രാ പുരോഹിതൻ പുരുഷന്മാരും സ്ത്രീകളും കേട്ടു ഗ്രഹിപ്പാൻ പ്രാപ്തിയുള്ള]]></a:t>
+              <a:t><![CDATA[ஜனங்களையும் நோக்கி: இந்த நாள் உங்கள் தேவனாகிய கர்த்தருக்குப் பரிசுத்தமான நாள்; நீங்கள் துக்கப்படவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എല്ലാവരുമായ സഭയുടെ മുമ്പാകെ ന്യായപ്രമാണം കൊണ്ടുവന്നു,]]></a:t>
+              <a:t><![CDATA[அழவும் வேண்டாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. നീർവ്വാതിലിന്നെതിരെയുള്ള വിശാലസ്ഥലത്തുവെച്ചു രാവിലെതുടങ്ങി ഉച്ചവരെ പുരുഷന്മാരും സ്ത്രീകളും]]></a:t>
+              <a:t><![CDATA[10. பின்னும் அவன் அவர்களை நோக்கி: நீங்கள் போய்க் கொழுமையானதைப் புசித்து, மதுரமானதைக் குடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഗ്രഹിപ്പാൻ പ്രാപ്തിയുള്ള എല്ലാവരും കേൾക്കെ ന്യായപ്രമാണ പുസ്തകം വായിച്ചു; സർവ്വജനവും ശ്രദ്ധിച്ചു]]></a:t>
+              <a:t><![CDATA[ஒன்றுமில்லாதவர்களுக்குப் பங்குகளை அனுப்புங்கள்; இந்த நாள் நம்முடைய ஆண்டவருக்குப் பரிசுத்தமான நாள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വട്ടംകൂട്ടീട്ടില്ലാത്തവർക്കു പകർച്ച കൊടുത്തയപ്പിൻ; ഈ ദിവസം നമ്മുടെ കർത്താവിന്നു വിശുദ്ധമാകുന്നു;]]></a:t>
+              <a:t><![CDATA[கற்பித்த மோசேயின் நியாயப்பிரமாண புஸ்தகத்தைக் கொண்டுவரவேண்டுமென்று வேதபாரகனாகிய எஸ்றாவுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കേട്ടു.]]></a:t>
+              <a:t><![CDATA[விசாரப்படவேண்டாம்; கர்த்தருக்குள் மகிழ்ச்சியாயிருப்பதே உங்களுடைய பெலன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഈ ആവശ്യത്തിന്നു ഉണ്ടാക്കിയിരുന്ന ഒരു പ്രസംഗപീഠത്തിൽ എസ്രാശാസ്ത്രി കയറിനിന്നു; അവന്റെ അരികെ]]></a:t>
+              <a:t><![CDATA[11. லேவியரும் ஜனங்களையெல்லாம் அமர்த்தி: அழாதிருங்கள், இந்த நாள் பரிசுத்தமான நாள், விசாரப்படவேண்டாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വലത്തുഭാഗത്തു മത്ഥിത്ഥ്യാവു, ശേമാ, അനായാവു, ഊരീയാവു, ഹിൽക്കീയാവു, മയസേയാവു എന്നിവരും ഇടത്തു ഭാഗത്തു]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പെദായാവു, മീശായേൽ, മൽക്കീയാവു, ഹാശൂം, ഹശ്ബദ്ദാനാ, സെഖർയ്യാവു, മെശുല്ലാം എന്നിവരും നിന്നു.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது ஜனங்கள் எல்லாரும் தங்களுக்கு அறிவிக்கப்பட்ட வார்த்தைகளை உணர்ந்துகொண்டபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. എസ്രാ സകലജനവും കാൺകെ പുസ്തകം വിടർത്തു; അവൻ സകലജനത്തിന്നും മീതെ ആയിരുന്നു; അതു വിടർത്തപ്പോൾ]]></a:t>
+              <a:t><![CDATA[புசித்துக் குடிக்கவும், பங்குகளை அனுப்பவும், மிகுந்த சந்தோஷம் கொண்டாடவும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജനമെല്ലാം എഴുന്നേറ്റു നിന്നു.]]></a:t>
+              <a:t><![CDATA[13. மறுநாளில் ஜனத்தின் சகல வம்சத்தலைவரும், ஆசாரியரும், லேவியரும், நியாயப்பிரமாணத்தின் வார்த்தைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. എസ്രാ മഹാദൈവമായ യഹോവയെ സ്തുതിച്ചു; ജനമൊക്കെയും കൈ ഉയർത്തി; ആമേൻ, ആമേൻ എന്നു പ്രതിവചനം പറഞ്ഞു]]></a:t>
+              <a:t><![CDATA[அறிந்துகொள்ளவேண்டும் என்று வேதபாரகனாகிய எஸ்றாவினிடத்தில் கூடி வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വണങ്ങി സാഷ്ടാംഗം വീണു യഹോവയെ നമസ്കരിച്ചു.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது நியாயப்பிரமாணத்திலே, இஸ்ரவேல் புத்திரர் ஏழாம் மாதத்தின் பண்டிகையிலே கூடாரங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ജനം താന്താന്റെ നിലയിൽ തന്നേ നിന്നിരിക്കെ യേശുവ, ബാനി, ശേരെബ്യാവു, യാമീൻ, അക്കൂബ്, ശബ്ബെത്തായി,]]></a:t>
+              <a:t><![CDATA[குடியிருக்கவேண்டும் என்று கர்த்தர் மோசேயைக்கொண்டு கற்பித்த காரியம் எழுதியிருக்கிறதைக் கண்டவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഹോദീയാവു, മയസേയാവു, കെലീതാ, അസർയ്യാവു, യോസാബാദ്, ഹാനാൻ, പെലായാവു, എന്നിവരും ലേവ്യരും ജനത്തിന്നു]]></a:t>
+              <a:t><![CDATA[15. ஆகையால் எழுதியிருக்கிறபடி கூடாரங்களைப் போடும்படிக்கு நீங்கள் மலைகளுக்குப் புறப்பட்டுப்போய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങൾ ദുഃഖിക്കരുതു; യഹോവയിങ്കലെ സന്തോഷം നിങ്ങളുടെ ബലം ആകുന്നുവല്ലോ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ന്യായപ്രമാണത്തെ പൊരുൾ തിരിച്ചുകൊടുത്തു.]]></a:t>
+              <a:t><![CDATA[ஒலிவக்கிளைகளையும், காட்டு ஒலிவக்கிளைகளையும், மிருதுச் செடிகளின் கிளைகளையும் பேரீச்ச மட்டைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഇങ്ങനെ അവർ ദൈവത്തിന്റെ ന്യായപ്രമാണപുസ്തകം തെളിവായി വായിച്ചുകേൾപ്പിക്കയും വായിച്ചതു ഗ്രഹിപ്പാൻ]]></a:t>
+              <a:t><![CDATA[அடர்ந்தமரக்கிளைகளையும் கொண்டுவாருங்களென்று தங்களுடைய சகல பட்டணங்களிலும், எருசலேமிலும் கூறிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തക്കവണ്ണം അർത്ഥം പറഞ്ഞുകൊടുക്കയും ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[பிரசித்தப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ദേശാധിപതിയായ നെഹെമ്യാവും ശാസ്ത്രിയായ എസ്രാപുരോഹിതനും ജനത്തെ ഉപദേശിച്ചു പോന്ന ലേവ്യരും]]></a:t>
+              <a:t><![CDATA[16. அப்படியே ஜனங்கள் வெளியேபோய் அவைகளைக் கொண்டுவந்து, அவரவர் தங்கள் வீடுகள்மேலும், தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലജനത്തോടും: ഈ ദിവസം നിങ്ങളുടെ ദൈവമായ യഹോവെക്കു വിശുദ്ധമാകുന്നു; നിങ്ങൾ ദുഃഖിക്കരുതു കരകയും അരുതു]]></a:t>
+              <a:t><![CDATA[முற்றங்களிலும், தேவனுடைய ஆலயப்பிராகாரங்களிலும், தண்ணீர்வாசல் வீதியிலும், எப்பிராயீம் வாசல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11611,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു പറഞ്ഞു. ജനമെല്ലാം ന്യായപ്രമാണവാക്യങ്ങളെ കേട്ടപ്പോൾ കരഞ്ഞുപോയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[வீதியிலும் தங்களுக்குக் கூடாரங்களை போட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. இந்தப்பிரகாரமாகச் சிறையிருப்பிலிருந்து திரும்பி வந்தவர்களின் சபையார் எல்லாரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கூடாரங்களைப்போட்டு, கூடாரங்களில் குடியிருந்தார்கள்; இப்படியே நூனின் குமாரனாகிய யோசுவாவின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாட்கள்முதல் அந்நாள்மட்டும் இஸ்ரவேல் புத்திரர் செய்யாதிருந்து இப்பொழுது செய்தபடியால், மிகுந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சந்தோஷமுண்டாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +12271,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അവ്വണ്ണം ലേവ്യരും നിങ്ങൾ മിണ്ടാതിരിപ്പിൻ; ഈ ദിവസം വിശുദ്ധമല്ലോ; നിങ്ങൾ ദുഃഖിക്കരുതു എന്നു പറഞ്ഞു]]></a:t>
+              <a:t><![CDATA[2. அப்படியே ஏழாம் மாதம் முதல்தேதியில் ஆசாரியனாகிய எஸ்றா நியாயப்பிரமாணத்தைப் புருஷரும் ஸ்திரீகளும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. முதலாம் நாள் தொடங்கிக் கடைசிநாள்மட்டும், தினம்தினம் தேவனுடைய நியாயப்பிரமாண புஸ்தகம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வாசிக்கப்பட்டது; ஏழுநாள் பண்டிகையை ஆசரித்தார்கள்; எட்டாம்நாளோவெனில், முறைமையின்படியே விசேஷித்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெகேமியா : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆசரிப்பு நாளாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സർവ്വജനത്തെയും സാവധാനപ്പെടുത്തി.]]></a:t>
+              <a:t><![CDATA[கேட்டு அறியத்தக்க அனைவருமாகிய சபைக்கு முன்பாகக் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. തങ്ങളോടു പറഞ്ഞ വചനം ബോദ്ധ്യമായതുകൊണ്ടു ജനമെല്ലാം പോയി തിന്നുകയും കുടിക്കയും പകർച്ച]]></a:t>
+              <a:t><![CDATA[3. தண்ணீர் வாசலுக்கு முன்னான வீதிக்கு எதிரேயிருந்து காலமேதொடங்கி மத்தியானமட்டும் புருஷருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊടുത്തയക്കയും അത്യന്തം സന്തോഷിക്കയും ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[ஸ்திரீகளுக்கும், கேட்டு அறியத்தக்க மற்றவர்களுக்கும் முன்பாக அதை வாசித்தான்; சகல ஜனங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. പിറ്റെന്നാൾ സകലജനത്തിന്റെയും പിതൃഭവനത്തലവന്മാരും പുരോഹിതന്മാരും ലേവ്യരും ന്യായപ്രമാണവാക്യങ്ങളെ]]></a:t>
+              <a:t><![CDATA[நியாயப்பிரமாண புஸ்தகத்திற்குக் கவனமாய்ச் செவிகொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நெகேமியா : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>