--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -45,54 +45,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -100,52 +96,50 @@
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
-    <p:sldId id="283" r:id="rId30"/>
-    <p:sldId id="284" r:id="rId31"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -270,55 +264,53 @@
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
-  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -596,51 +588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேட்டுக்காக அச்சமுண்டாகி, வழியிலே பயங்கள் தோன்றி, வாதுமைமரம் பூப்பூத்து, வெட்டுக்கிளியும் பாரமாகி, பசித்தீபனமும் அற்றுப்போகாததற்குமுன்னும், மனுஷன் தன் நித்திய வீட்டுக்குப் போகிறதினாலே, துக்கங்கொண்டாடுகிறவர்கள் வீதியிலே திரியாததற்குமுன்னும்,]]></a:t>
+              <a:t><![CDATA[6. வெள்ளிக்கயிறு கட்டுவிட்டு, பொற்கிண்ணி நசுங்கி, ஊற்றின் அருகே சால் உடைந்து, துரவண்டையில் உருளை நொறுங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வெள்ளிக்கயிறு கட்டுவிட்டு, பொற்கிண்ணி நசுங்கி, ஊற்றின் அருகே சால் உடைந்து, துரவண்டையில் உருளை நொறுங்கி,]]></a:t>
+              <a:t><![CDATA[7. இவ்விதமாய் மண்ணானது தான் முன்னிருந்த பூமிக்குத் திரும்பி, ஆவி தன்னைத் தந்த தேவனிடத்திற்கு மறுபடியும் போகாததற்குமுன்னும், அவரை உன் வாலிபப்பிராயத்திலே நினை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இவ்விதமாய் மண்ணானது தான் முன்னிருந்த பூமிக்குத் திரும்பி, ஆவி தன்னைத் தந்த தேவனிடத்திற்கு மறுபடியும் போகாததற்குமுன்னும், அவரை உன் வாலிபப்பிராயத்திலே நினை.]]></a:t>
+              <a:t><![CDATA[8. மாயை, மாயை, எல்லாம் மாயை என்று பிரசங்கி சொல்லுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இவ்விதமாய் மண்ணானது தான் முன்னிருந்த பூமிக்குத் திரும்பி, ஆவி தன்னைத் தந்த தேவனிடத்திற்கு மறுபடியும் போகாததற்குமுன்னும், அவரை உன் வாலிபப்பிராயத்திலே நினை.]]></a:t>
+              <a:t><![CDATA[9. மேலும், பிரசங்கி ஞானவானாயிருந்தபடியால், அவன் ஜனத்துக்கு அறிவைப்போதித்து, கவனமாய்க் கேட்டாராய்ந்து அநேகம் நீதிமொழிகளைச் சேர்த்து எழுதினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மாயை, மாயை, எல்லாம் மாயை என்று பிரசங்கி சொல்லுகிறான்.]]></a:t>
+              <a:t><![CDATA[9. மேலும், பிரசங்கி ஞானவானாயிருந்தபடியால், அவன் ஜனத்துக்கு அறிவைப்போதித்து, கவனமாய்க் கேட்டாராய்ந்து அநேகம் நீதிமொழிகளைச் சேர்த்து எழுதினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மேலும், பிரசங்கி ஞானவானாயிருந்தபடியால், அவன் ஜனத்துக்கு அறிவைப்போதித்து, கவனமாய்க் கேட்டாராய்ந்து அநேகம் நீதிமொழிகளைச் சேர்த்து எழுதினான்.]]></a:t>
+              <a:t><![CDATA[10. இதமான வார்த்தைகளைக் கண்டுபிடிக்க பிரசங்கி வகைதேடினான்; எழுதின வாக்கியங்கள் செவ்வையும் சத்தியமுமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மேலும், பிரசங்கி ஞானவானாயிருந்தபடியால், அவன் ஜனத்துக்கு அறிவைப்போதித்து, கவனமாய்க் கேட்டாராய்ந்து அநேகம் நீதிமொழிகளைச் சேர்த்து எழுதினான்.]]></a:t>
+              <a:t><![CDATA[10. இதமான வார்த்தைகளைக் கண்டுபிடிக்க பிரசங்கி வகைதேடினான்; எழுதின வாக்கியங்கள் செவ்வையும் சத்தியமுமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதமான வார்த்தைகளைக் கண்டுபிடிக்க பிரசங்கி வகைதேடினான்; எழுதின வாக்கியங்கள் செவ்வையும் சத்தியமுமானவைகள்.]]></a:t>
+              <a:t><![CDATA[11. ஞானிகளின் வாக்கியங்கள் தாற்றுக்கோல்கள்போலவும் சங்கத்தலைவர்களால் அறையப்பட்ட ஆணிகள்போலவும் இருக்கிறது; அவைகள் ஒரே மேய்ப்பனால் அளிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதமான வார்த்தைகளைக் கண்டுபிடிக்க பிரசங்கி வகைதேடினான்; எழுதின வாக்கியங்கள் செவ்வையும் சத்தியமுமானவைகள்.]]></a:t>
+              <a:t><![CDATA[11. ஞானிகளின் வாக்கியங்கள் தாற்றுக்கோல்கள்போலவும் சங்கத்தலைவர்களால் அறையப்பட்ட ஆணிகள்போலவும் இருக்கிறது; அவைகள் ஒரே மேய்ப்பனால் அளிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஞானிகளின் வாக்கியங்கள் தாற்றுக்கோல்கள்போலவும் சங்கத்தலைவர்களால் அறையப்பட்ட ஆணிகள்போலவும் இருக்கிறது; அவைகள் ஒரே மேய்ப்பனால் அளிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[12. என் மகனே! இவைகளினாலே புத்தியடைவாயாக; அநேகம் புஸ்தகங்களை உண்டுபண்ணுகிறதற்கு முடிவில்லை; அதிகபடிப்பு உடலுக்கு இளைப்பு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஞானிகளின் வாக்கியங்கள் தாற்றுக்கோல்கள்போலவும் சங்கத்தலைவர்களால் அறையப்பட்ட ஆணிகள்போலவும் இருக்கிறது; அவைகள் ஒரே மேய்ப்பனால் அளிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[12. என் மகனே! இவைகளினாலே புத்தியடைவாயாக; அநேகம் புஸ்தகங்களை உண்டுபண்ணுகிறதற்கு முடிவில்லை; அதிகபடிப்பு உடலுக்கு இளைப்பு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் மகனே! இவைகளினாலே புத்தியடைவாயாக; அநேகம் புஸ்தகங்களை உண்டுபண்ணுகிறதற்கு முடிவில்லை; அதிகபடிப்பு உடலுக்கு இளைப்பு.]]></a:t>
+              <a:t><![CDATA[13. காரியத்தின் கடைத்தொகையை கேட்போமாக, தேவனுக்குப் பயந்து, அவர் கற்பனைகளைக் கைக்கொள்; எல்லா மனுஷர்மேலும் விழுந்த கடமை இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,51 +2114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் மகனே! இவைகளினாலே புத்தியடைவாயாக; அநேகம் புஸ்தகங்களை உண்டுபண்ணுகிறதற்கு முடிவில்லை; அதிகபடிப்பு உடலுக்கு இளைப்பு.]]></a:t>
+              <a:t><![CDATA[13. காரியத்தின் கடைத்தொகையை கேட்போமாக, தேவனுக்குப் பயந்து, அவர் கற்பனைகளைக் கைக்கொள்; எல்லா மனுஷர்மேலும் விழுந்த கடமை இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,51 +2223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. காரியத்தின் கடைத்தொகையை கேட்போமாக, தேவனுக்குப் பயந்து, அவர் கற்பனைகளைக் கைக்கொள்; எல்லா மனுஷர்மேலும் விழுந்த கடமை இதுவே.]]></a:t>
+              <a:t><![CDATA[14. ஒவ்வொரு கிரியையையும், அந்தரங்கமான ஒவ்வொரு காரியத்தையும் நன்மையானாலும் தீமையானாலும், தேவன் நியாயத்திலே கொண்டுவருவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2340,268 +2332,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. காரியத்தின் கடைத்தொகையை கேட்போமாக, தேவனுக்குப் பயந்து, அவர் கற்பனைகளைக் கைக்கொள்; எல்லா மனுஷர்மேலும் விழுந்த கடமை இதுவே.]]></a:t>
-[...216 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[14. ஒவ்வொரு கிரியையையும், அந்தரங்கமான ஒவ்வொரு காரியத்தையும் நன்மையானாலும் தீமையானாலும், தேவன் நியாயத்திலே கொண்டுவருவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -2667,51 +2441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீ உன் வாலிபப்பிராயத்திலே உன் சிருஷ்டிகரை நினை; தீங்குநாட்கள் வராததற்குமுன்னும், எனக்குப் பிரியமானவைகளல்ல என்று நீ சொல்லும் வருஷங்கள் சேராததற்குமுன்னும்,]]></a:t>
+              <a:t><![CDATA[2. சூரியனும், வெளிச்சமும், சந்திரனும், நட்சத்திரங்களும், அந்தகாரப்படாததற்குமுன்னும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +2659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சூரியனும், வெளிச்சமும், சந்திரனும், நட்சத்திரங்களும், அந்தகாரப்படாததற்குமுன்னும்,]]></a:t>
+              <a:t><![CDATA[3. மழைக்குப்பின் மேகங்கள் திரும்பத்திரும்ப வராததற்குமுன்னும், வீட்டுக்காவலாளிகள் தள்ளாடி பெலசாலிகள் கூனிப்போய், ஏந்திரம் அரைக்கிறவர்கள் கொஞ்சமானதினால் ஓய்ந்து, பலகணிவழியாய்ப் பார்க்கிறவர்கள் இருண்டுபோகிறதற்குமுன்னும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மழைக்குப்பின் மேகங்கள் திரும்பத்திரும்ப வராததற்குமுன்னும், வீட்டுக்காவலாளிகள் தள்ளாடி பெலசாலிகள் கூனிப்போய், ஏந்திரம் அரைக்கிறவர்கள் கொஞ்சமானதினால் ஓய்ந்து, பலகணிவழியாய்ப் பார்க்கிறவர்கள் இருண்டுபோகிறதற்குமுன்னும்,]]></a:t>
+              <a:t><![CDATA[4. ஏந்திர சத்தம் தாழ்ந்ததினால் தெருவாசலின் கதவுகள் அடைபட்டு, குருவியின் சத்தத்துக்கும் எழுந்திருக்கவேண்டியதாகி, கீதவாத்தியக் கன்னிகைகளெல்லாம் அடங்கிப்போகாததற்குமுன்னும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +3095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏந்திர சத்தம் தாழ்ந்ததினால் தெருவாசலின் கதவுகள் அடைபட்டு, குருவியின் சத்தத்துக்கும் எழுந்திருக்கவேண்டியதாகி, கீதவாத்தியக் கன்னிகைகளெல்லாம் அடங்கிப்போகாததற்குமுன்னும்,]]></a:t>
+              <a:t><![CDATA[5. மேட்டுக்காக அச்சமுண்டாகி, வழியிலே பயங்கள் தோன்றி, வாதுமைமரம் பூப்பூத்து, வெட்டுக்கிளியும் பாரமாகி, பசித்தீபனமும் அற்றுப்போகாததற்குமுன்னும், மனுஷன் தன் நித்திய வீட்டுக்குப் போகிறதினாலே, துக்கங்கொண்டாடுகிறவர்கள் வீதியிலே திரியாததற்குமுன்னும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +3174,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469516080" r:id="rId1"/>
+    <p:sldLayoutId id="2473423492" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3596,66 +3370,50 @@
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3812,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Also when they shall be afraid of that which is high, and fears shall be in the way, and the]]></a:t>
+              <a:t><![CDATA[బరువుగా ఉండును, బుడ్డబుడుసర కాయ పగులును, ఏలయనగా ఒకడు తన నిత్యమైన ఉనికిపట్టునకు పోవుచున్నాడు. వాని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[almond tree shall flourish, and the grasshopper shall be a burden, and desire shall fail: because]]></a:t>
+              <a:t><![CDATA[నిమిత్తము ప్రలా పించువారు వీధులలో తిరుగుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man goes to his eternal home, and the mourners go about the streets:]]></a:t>
+              <a:t><![CDATA[6. వెండి త్రాడు విడి పోవును, బంగారు గిన్నె పగిలిపోవును, ధారయొద్ద కుండ పగిలిపోవును, బావియొద్ద చక్రము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Before even the silver cord be loosed, or the golden bowl be broken, or the pitcher be broken at]]></a:t>
+              <a:t><![CDATA[పడిపోవును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the fountain, or the wheel broken at the cistern.]]></a:t>
+              <a:t><![CDATA[7. మన్నయి నది వెనుకటివలెనే మరల భూమికి చేరును, ఆత్మ దాని దయచేసిన దేవుని యొద్దకు మరల పోవును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then shall the dust return to the earth as it was: and the spirit shall return unto God who gave]]></a:t>
+              <a:t><![CDATA[8. సమస్తము వ్యర్థమని ప్రసంగి చెప్పుచున్నాడు సమస్తము వ్వర్థము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it.]]></a:t>
+              <a:t><![CDATA[9. ప్రసంగి జ్ఞానియై యుండెను అతడు జనులకు జ్ఞానము బోధించెను; అతడు ఆలోచించి సంగతులు పరిశీలించి అనేక]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Vanity of vanities, says the preacher; all is vanity.]]></a:t>
+              <a:t><![CDATA[సామెతలను అనుక్రమపరచెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And moreover, because the preacher was wise, he still taught the people knowledge; yea, he gave]]></a:t>
+              <a:t><![CDATA[10. ​ప్రసంగి యింపైన మాటలు చెప్పుటకు పూనుకొనెను, సత్యమునుగూర్చిన మాటలు యథార్థభావముతో వ్రాయుటకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +4758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[good heed, and sought out, and set in order many proverbs.]]></a:t>
+              <a:t><![CDATA[పూనుకొనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Remember now your Creator in the days of your youth, while the evil days come not, nor the years]]></a:t>
+              <a:t><![CDATA[1. దుర్దినములు రాకముందేఇప్పుడు వీటియందు నాకు సంతోషము లేదని నీవు చెప్పు సంవత్సరములు రాకముందే,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. The preacher sought to find out acceptable words: and that which was written was upright, even]]></a:t>
+              <a:t><![CDATA[11. జ్ఞానులు చెప్పు మాటలు ములుకోలలవలెను చక్కగా కూర్చబడి బిగగొట్టబడిన మేకులవలెను ఉన్నవి; అవి ఒక్క]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[words of truth.]]></a:t>
+              <a:t><![CDATA[కాపరివలన అంగీకరింపబడినట్టున్నవి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. The words of the wise are as goads, and as nails fastened by the masters of assemblies, which]]></a:t>
+              <a:t><![CDATA[12. ఇదియు గాక నా కుమారుడా, హితోపదేశములు వినుము; పుస్తక ములు అధికముగా రచింపబడును, దానికి అంతము లేదు;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are given from one shepherd.]]></a:t>
+              <a:t><![CDATA[విస్తారముగా విద్యాభ్యాసము చేయుట దేహమునకు ఆయాసకరము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And further, by these, my son, be admonished: of making many books there is no end; and much]]></a:t>
+              <a:t><![CDATA[13. ఇదంతయు వినిన తరువాత తేలిన ఫలితార్థమిదే; దేవునియందు భయభక్తులు కలిగియుండి ఆయన కట్టడల ననుసరించి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[study is a weariness of the flesh.]]></a:t>
+              <a:t><![CDATA[నడుచుచుండవలెను, మానవకోటికి ఇదియే విధి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Let us hear the conclusion of the whole matter: Fear God, and keep his commandments: for this is]]></a:t>
+              <a:t><![CDATA[14. గూఢమైన ప్రతి యంశమునుగూర్చి దేవుడు విమర్శచేయునప్పుడు ఆయన ప్రతిక్రియను అది మంచిదే గాని చెడ్డదే]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,315 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the whole duty of man.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[whether it be evil.]]></a:t>
+              <a:t><![CDATA[గాని, తీర్పులోనికి తెచ్చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[draw nigh, when you shall say, I have no pleasure in them;]]></a:t>
+              <a:t><![CDATA[2. తేజస్సునకును సూర్య చంద్ర నక్షత్రములకును చీకటి కమ్మకముందే, వాన వెలిసిన తరువాత మేఘములు మరల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. While the sun, or the light, or the moon, or the stars, be not darkened, nor the clouds return]]></a:t>
+              <a:t><![CDATA[రాకముందే, నీ బాల్యదినములందే నీ సృష్టికర్తను స్మరణకు తెచ్చుకొనుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[after the rain:]]></a:t>
+              <a:t><![CDATA[3. ఆ దినమున ఇంటి కావలివారు వణకు దురు బలిష్ఠులు వంగుదురు, విసరువారు కొద్దిమంది యగుటచేత పని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. In the day when the keepers of the house shall tremble, and the strong men shall bow themselves,]]></a:t>
+              <a:t><![CDATA[చాలించుకొందురు, కిటికీలలోగుండ చూచువారు కానలేకయుందురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the grinders cease because they are few, and those that look out of the windows be darkened,]]></a:t>
+              <a:t><![CDATA[4. తిరుగటిరాళ్ల ధ్వని తగ్గిపోవును, వీధి తలుపులు మూయబడును, పిట్టయొక్క కూతకు ఒకడు లేచును; సంగీతమును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the doors shall be shut in the streets, when the sound of the grinding is low, and he shall]]></a:t>
+              <a:t><![CDATA[చేయు స్త్రీలు, నాదము చేయువారందరును నిశ్చబ్దముగా ఉంచబడుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rise up at the voice of the bird, and all the daughters of music shall be brought low;]]></a:t>
+              <a:t><![CDATA[5. ఎత్తు చోటులకు భయపడుదురు. మార్గములయందు భయంకరమైనవి కనబడును, బాదము వృక్షము పువ్వులు పూయును, మిడుత]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +6931,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[பிரசங்கி : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme58">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme58">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +7041,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme58">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7722,51 +7216,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>29</Slides>
+  <Slides>27</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>