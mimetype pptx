--- v0 (2026-06-15)
+++ v1 (2026-08-02)
@@ -57,54 +57,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -118,52 +114,50 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
-    <p:sldId id="289" r:id="rId36"/>
-    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -294,55 +288,53 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கிழிக்க ஒரு காலமுண்டு, தைக்க ஒரு காலமுண்டு; மவுனமாயிருக்க ஒரு காலமுண்டு, பேச ஒரு காலமுண்டு;]]></a:t>
+              <a:t><![CDATA[5. கற்களை எறிந்துவிட ஒரு காலமுண்டு, கற்களைச் சேர்க்க ஒரு காலமுண்டு; தழுவ ஒரு காலமுண்டு, தழுவாமலிருக்க ஒரு காலமுண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சிநேகிக்க ஒரு காலமுண்டு, பகைக்க ஒரு காலமுண்டு; யுத்தம்பண்ண ஒரு காலமுண்டு, சமாதானம்பண்ண ஒரு காலமுண்டு.]]></a:t>
+              <a:t><![CDATA[5. கற்களை எறிந்துவிட ஒரு காலமுண்டு, கற்களைச் சேர்க்க ஒரு காலமுண்டு; தழுவ ஒரு காலமுண்டு, தழுவாமலிருக்க ஒரு காலமுண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வருத்தப்பட்டுப் பிரயாசப்படுகிறவனுக்கு அதினால் பலன் என்ன?]]></a:t>
+              <a:t><![CDATA[6. தேட ஒரு காலமுண்டு, இழக்க ஒரு காலமுண்டு; காப்பாற்ற ஒரு காலமுண்டு, எறிந்துவிட ஒரு காலமுண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மனுபுத்திரர் பாடுபடும்படி தேவன் அவர்களுக்கு நியமித்த தொல்லையைக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[7. கிழிக்க ஒரு காலமுண்டு, தைக்க ஒரு காலமுண்டு; மவுனமாயிருக்க ஒரு காலமுண்டு, பேச ஒரு காலமுண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர் சகலத்தையும் அதினதின் காலத்திலே நேர்த்தியாகச் செய்திருக்கிறார்; உலகத்தையும் அவர்கள் உள்ளத்திலே வைத்திருக்கிறார்; ஆதலால் தேவன் ஆதிமுதல் அந்தம்மட்டும் செய்துவரும்கிரியையை மனுஷன் கண்டுபிடியான்.]]></a:t>
+              <a:t><![CDATA[8. சிநேகிக்க ஒரு காலமுண்டு, பகைக்க ஒரு காலமுண்டு; யுத்தம்பண்ண ஒரு காலமுண்டு, சமாதானம்பண்ண ஒரு காலமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர் சகலத்தையும் அதினதின் காலத்திலே நேர்த்தியாகச் செய்திருக்கிறார்; உலகத்தையும் அவர்கள் உள்ளத்திலே வைத்திருக்கிறார்; ஆதலால் தேவன் ஆதிமுதல் அந்தம்மட்டும் செய்துவரும்கிரியையை மனுஷன் கண்டுபிடியான்.]]></a:t>
+              <a:t><![CDATA[9. வருத்தப்பட்டுப் பிரயாசப்படுகிறவனுக்கு அதினால் பலன் என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மகிழ்ச்சியாயிருப்பதும், உயிரோடிருக்கையில் நன்மைசெய்வதுமேயல்லாமல், வேறொரு நன்மையும் மனுஷனுக்கு இல்லையென்று அறிந்தேன்.]]></a:t>
+              <a:t><![CDATA[10. மனுபுத்திரர் பாடுபடும்படி தேவன் அவர்களுக்கு நியமித்த தொல்லையைக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மகிழ்ச்சியாயிருப்பதும், உயிரோடிருக்கையில் நன்மைசெய்வதுமேயல்லாமல், வேறொரு நன்மையும் மனுஷனுக்கு இல்லையென்று அறிந்தேன்.]]></a:t>
+              <a:t><![CDATA[11. அவர் சகலத்தையும் அதினதின் காலத்திலே நேர்த்தியாகச் செய்திருக்கிறார்; உலகத்தையும் அவர்கள் உள்ளத்திலே வைத்திருக்கிறார்; ஆதலால் தேவன் ஆதிமுதல் அந்தம்மட்டும் செய்துவரும்கிரியையை மனுஷன் கண்டுபிடியான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்றியும் மனுஷர் யாவரும் புசித்துக் குடித்து தங்கள் சகலப் பிரயாசத்தின் பலனையும் அநுபவிப்பது தேவனுடைய அநுக்கிரகம்.]]></a:t>
+              <a:t><![CDATA[11. அவர் சகலத்தையும் அதினதின் காலத்திலே நேர்த்தியாகச் செய்திருக்கிறார்; உலகத்தையும் அவர்கள் உள்ளத்திலே வைத்திருக்கிறார்; ஆதலால் தேவன் ஆதிமுதல் அந்தம்மட்டும் செய்துவரும்கிரியையை மனுஷன் கண்டுபிடியான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தேவன் செய்வது எதுவோ அது என்றைக்கும் நிலைக்கும் என்று அறிவேன்; அதினோடே ஒன்றும் கூட்டவுங் கூடாது, அதிலிருந்து ஒன்றும் குறைக்கவுங் கூடாது; மனுஷர் தமது சமுகத்தில் பயந்திருக்கும்படி தேவன் இப்படிச் செய்துவருகிறார்.]]></a:t>
+              <a:t><![CDATA[12. மகிழ்ச்சியாயிருப்பதும், உயிரோடிருக்கையில் நன்மைசெய்வதுமேயல்லாமல், வேறொரு நன்மையும் மனுஷனுக்கு இல்லையென்று அறிந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஒவ்வொன்றிற்கும் ஒவ்வொரு காலமுண்டு; வானத்தின் கீழிருக்கிற ஒவ்வொரு காரியத்துக்கும் ஒவ்வொரு சமயமுண்டு.]]></a:t>
+              <a:t><![CDATA[20. எல்லாம் ஒரே இடத்துக்குப் போகிறது; எல்லாம் மண்ணிலே உண்டாகிறது, எல்லாம் மண்ணுக்குத் திரும்புகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தேவன் செய்வது எதுவோ அது என்றைக்கும் நிலைக்கும் என்று அறிவேன்; அதினோடே ஒன்றும் கூட்டவுங் கூடாது, அதிலிருந்து ஒன்றும் குறைக்கவுங் கூடாது; மனுஷர் தமது சமுகத்தில் பயந்திருக்கும்படி தேவன் இப்படிச் செய்துவருகிறார்.]]></a:t>
+              <a:t><![CDATA[12. மகிழ்ச்சியாயிருப்பதும், உயிரோடிருக்கையில் நன்மைசெய்வதுமேயல்லாமல், வேறொரு நன்மையும் மனுஷனுக்கு இல்லையென்று அறிந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. முன் நடந்ததே இப்பொழுதும் நடக்கிறது; இனி நடக்கப்போகிறதும் முன்னமே நடந்தது; நடந்ததையோ தேவன் விசாரிப்பார்.]]></a:t>
+              <a:t><![CDATA[13. அன்றியும் மனுஷர் யாவரும் புசித்துக் குடித்து தங்கள் சகலப் பிரயாசத்தின் பலனையும் அநுபவிப்பது தேவனுடைய அநுக்கிரகம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்மாரிக்குக் கீழே நான் நியாயஸ்தலத்தைக் கண்டேன், அங்கே அநியாயம் இருந்தது; நீதி ஸ்தலத்தையும் கண்டேன், அங்கே அநீதி இருந்தது.]]></a:t>
+              <a:t><![CDATA[13. அன்றியும் மனுஷர் யாவரும் புசித்துக் குடித்து தங்கள் சகலப் பிரயாசத்தின் பலனையும் அநுபவிப்பது தேவனுடைய அநுக்கிரகம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பின்மாரிக்குக் கீழே நான் நியாயஸ்தலத்தைக் கண்டேன், அங்கே அநியாயம் இருந்தது; நீதி ஸ்தலத்தையும் கண்டேன், அங்கே அநீதி இருந்தது.]]></a:t>
+              <a:t><![CDATA[14. தேவன் செய்வது எதுவோ அது என்றைக்கும் நிலைக்கும் என்று அறிவேன்; அதினோடே ஒன்றும் கூட்டவுங் கூடாது, அதிலிருந்து ஒன்றும் குறைக்கவுங் கூடாது; மனுஷர் தமது சமுகத்தில் பயந்திருக்கும்படி தேவன் இப்படிச் செய்துவருகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சகல எண்ணங்களையும் சகல செய்கைகளையும் நியாயந்தீர்க்குங்காலம் இனி இருக்கிறபடியால் சன்மார்க்கனையும் துன்மார்க்கனையும் தேவன் நியாயந்தீர்க்கிறார் என்று என் உள்ளத்தில் எண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[14. தேவன் செய்வது எதுவோ அது என்றைக்கும் நிலைக்கும் என்று அறிவேன்; அதினோடே ஒன்றும் கூட்டவுங் கூடாது, அதிலிருந்து ஒன்றும் குறைக்கவுங் கூடாது; மனுஷர் தமது சமுகத்தில் பயந்திருக்கும்படி தேவன் இப்படிச் செய்துவருகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சகல எண்ணங்களையும் சகல செய்கைகளையும் நியாயந்தீர்க்குங்காலம் இனி இருக்கிறபடியால் சன்மார்க்கனையும் துன்மார்க்கனையும் தேவன் நியாயந்தீர்க்கிறார் என்று என் உள்ளத்தில் எண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[15. முன் நடந்ததே இப்பொழுதும் நடக்கிறது; இனி நடக்கப்போகிறதும் முன்னமே நடந்தது; நடந்ததையோ தேவன் விசாரிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனுபுத்திரர் தாங்கள் மிருகங்களைப்போல் இருக்கிறார்களென்பதை அவர்கள் அறியும்படிக்கு தேவன் அவர்களைச் சோதிக்கிறாரென்று நான் மனுஷருடைய நிலைமையைக்குறித்து என் உள்ளத்திலே எண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[15. முன் நடந்ததே இப்பொழுதும் நடக்கிறது; இனி நடக்கப்போகிறதும் முன்னமே நடந்தது; நடந்ததையோ தேவன் விசாரிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மனுபுத்திரர் தாங்கள் மிருகங்களைப்போல் இருக்கிறார்களென்பதை அவர்கள் அறியும்படிக்கு தேவன் அவர்களைச் சோதிக்கிறாரென்று நான் மனுஷருடைய நிலைமையைக்குறித்து என் உள்ளத்திலே எண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[16. பின்மாரிக்குக் கீழே நான் நியாயஸ்தலத்தைக் கண்டேன், அங்கே அநியாயம் இருந்தது; நீதி ஸ்தலத்தையும் கண்டேன், அங்கே அநீதி இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மனுபுத்திரருக்குச் சம்பவிக்கிறது மிருகங்களுக்கும் சம்பவிக்கும்; அவர்களுக்கும் இவைகளுக்கும் ஏக சம்பவமுண்டு; இவைகள் சாகிறதுபோலவே இவர்களும் சாகிறார்கள்; ஜீவன்களுக்கெல்லாம் சுவாசம் ஒன்றே; மிருகத்தைப்பார்க்கிலும் மனுஷன் மேன்மையுள்ளவன் அல்ல; எல்லாம் மாயையே.]]></a:t>
+              <a:t><![CDATA[17. சகல எண்ணங்களையும் சகல செய்கைகளையும் நியாயந்தீர்க்குங்காலம் இனி இருக்கிறபடியால் சன்மார்க்கனையும் துன்மார்க்கனையும் தேவன் நியாயந்தீர்க்கிறார் என்று என் உள்ளத்தில் எண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மனுபுத்திரருக்குச் சம்பவிக்கிறது மிருகங்களுக்கும் சம்பவிக்கும்; அவர்களுக்கும் இவைகளுக்கும் ஏக சம்பவமுண்டு; இவைகள் சாகிறதுபோலவே இவர்களும் சாகிறார்கள்; ஜீவன்களுக்கெல்லாம் சுவாசம் ஒன்றே; மிருகத்தைப்பார்க்கிலும் மனுஷன் மேன்மையுள்ளவன் அல்ல; எல்லாம் மாயையே.]]></a:t>
+              <a:t><![CDATA[17. சகல எண்ணங்களையும் சகல செய்கைகளையும் நியாயந்தீர்க்குங்காலம் இனி இருக்கிறபடியால் சன்மார்க்கனையும் துன்மார்க்கனையும் தேவன் நியாயந்தீர்க்கிறார் என்று என் உள்ளத்தில் எண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிறக்க ஒரு காலமுண்டு, இறக்க ஒரு காலமுண்டு; நட ஒரு காலமுண்டு, நட்டதைப் பிடுங்க ஒரு காலமுண்டு;]]></a:t>
+              <a:t><![CDATA[21. உயர ஏறும் மனுஷனுடைய ஆவியையும், தாழ பூமியிலிறங்கும் மிருகங்களுடைய ஆவியையும் அறிகிறவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மனுபுத்திரருக்குச் சம்பவிக்கிறது மிருகங்களுக்கும் சம்பவிக்கும்; அவர்களுக்கும் இவைகளுக்கும் ஏக சம்பவமுண்டு; இவைகள் சாகிறதுபோலவே இவர்களும் சாகிறார்கள்; ஜீவன்களுக்கெல்லாம் சுவாசம் ஒன்றே; மிருகத்தைப்பார்க்கிலும் மனுஷன் மேன்மையுள்ளவன் அல்ல; எல்லாம் மாயையே.]]></a:t>
+              <a:t><![CDATA[18. மனுபுத்திரர் தாங்கள் மிருகங்களைப்போல் இருக்கிறார்களென்பதை அவர்கள் அறியும்படிக்கு தேவன் அவர்களைச் சோதிக்கிறாரென்று நான் மனுஷருடைய நிலைமையைக்குறித்து என் உள்ளத்திலே எண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எல்லாம் ஒரே இடத்துக்குப் போகிறது; எல்லாம் மண்ணிலே உண்டாகிறது, எல்லாம் மண்ணுக்குத் திரும்புகிறது.]]></a:t>
+              <a:t><![CDATA[18. மனுபுத்திரர் தாங்கள் மிருகங்களைப்போல் இருக்கிறார்களென்பதை அவர்கள் அறியும்படிக்கு தேவன் அவர்களைச் சோதிக்கிறாரென்று நான் மனுஷருடைய நிலைமையைக்குறித்து என் உள்ளத்திலே எண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உயர ஏறும் மனுஷனுடைய ஆவியையும், தாழ பூமியிலிறங்கும் மிருகங்களுடைய ஆவியையும் அறிகிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[19. மனுபுத்திரருக்குச் சம்பவிக்கிறது மிருகங்களுக்கும் சம்பவிக்கும்; அவர்களுக்கும் இவைகளுக்கும் ஏக சம்பவமுண்டு; இவைகள் சாகிறதுபோலவே இவர்களும் சாகிறார்கள்; ஜீவன்களுக்கெல்லாம் சுவாசம் ஒன்றே; மிருகத்தைப்பார்க்கிலும் மனுஷன் மேன்மையுள்ளவன் அல்ல; எல்லாம் மாயையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,269 +3119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இப்படியிருக்கிறபடியால், மனுஷன் தன் செய்கைகளில் மகிழ்ச்சியாயிருக்கும் நன்மையையேயல்லாமல், வேறே நன்மையில்லையென்று கண்டேன்; இதுவே அவன் பங்கு; தனக்குப் பின்வரும் காரியங்களைக் காணும்படிக்கு அவனைத் திரும்பிவரப்பண்ணுகிறவன் யார்?]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[22. இப்படியிருக்கிறபடியால், மனுஷன் தன் செய்கைகளில் மகிழ்ச்சியாயிருக்கும் நன்மையையேயல்லாமல், வேறே நன்மையில்லையென்று கண்டேன்; இதுவே அவன் பங்கு; தனக்குப் பின்வரும் காரியங்களைக் காணும்படிக்கு அவனைத் திரும்பிவரப்பண்ணுகிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[19. மனுபுத்திரருக்குச் சம்பவிக்கிறது மிருகங்களுக்கும் சம்பவிக்கும்; அவர்களுக்கும் இவைகளுக்கும் ஏக சம்பவமுண்டு; இவைகள் சாகிறதுபோலவே இவர்களும் சாகிறார்கள்; ஜீவன்களுக்கெல்லாம் சுவாசம் ஒன்றே; மிருகத்தைப்பார்க்கிலும் மனுஷன் மேன்மையுள்ளவன் அல்ல; எல்லாம் மாயையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிறக்க ஒரு காலமுண்டு, இறக்க ஒரு காலமுண்டு; நட ஒரு காலமுண்டு, நட்டதைப் பிடுங்க ஒரு காலமுண்டு;]]></a:t>
+              <a:t><![CDATA[22. இப்படியிருக்கிறபடியால், மனுஷன் தன் செய்கைகளில் மகிழ்ச்சியாயிருக்கும் நன்மையையேயல்லாமல், வேறே நன்மையில்லையென்று கண்டேன்; இதுவே அவன் பங்கு; தனக்குப் பின்வரும் காரியங்களைக் காணும்படிக்கு அவனைத் திரும்பிவரப்பண்ணுகிறவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கொல்ல ஒரு காலமுண்டு, குணமாக்க ஒரு காலமுண்டு; இடிக்க ஒரு காலமுண்டு, கட்ட ஒரு காலமுண்டு;]]></a:t>
+              <a:t><![CDATA[22. இப்படியிருக்கிறபடியால், மனுஷன் தன் செய்கைகளில் மகிழ்ச்சியாயிருக்கும் நன்மையையேயல்லாமல், வேறே நன்மையில்லையென்று கண்டேன்; இதுவே அவன் பங்கு; தனக்குப் பின்வரும் காரியங்களைக் காணும்படிக்கு அவனைத் திரும்பிவரப்பண்ணுகிறவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அழ ஒரு காலமுண்டு, நகைக்க ஒரு காலமுண்டு; புலம்ப ஒரு காலமுண்டு, நடனம்பண்ண ஒரு காலமுண்டு;]]></a:t>
+              <a:t><![CDATA[1. ஒவ்வொன்றிற்கும் ஒவ்வொரு காலமுண்டு; வானத்தின் கீழிருக்கிற ஒவ்வொரு காரியத்துக்கும் ஒவ்வொரு சமயமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கற்களை எறிந்துவிட ஒரு காலமுண்டு, கற்களைச் சேர்க்க ஒரு காலமுண்டு; தழுவ ஒரு காலமுண்டு, தழுவாமலிருக்க ஒரு காலமுண்டு;]]></a:t>
+              <a:t><![CDATA[2. பிறக்க ஒரு காலமுண்டு, இறக்க ஒரு காலமுண்டு; நட ஒரு காலமுண்டு, நட்டதைப் பிடுங்க ஒரு காலமுண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +3664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கற்களை எறிந்துவிட ஒரு காலமுண்டு, கற்களைச் சேர்க்க ஒரு காலமுண்டு; தழுவ ஒரு காலமுண்டு, தழுவாமலிருக்க ஒரு காலமுண்டு;]]></a:t>
+              <a:t><![CDATA[3. கொல்ல ஒரு காலமுண்டு, குணமாக்க ஒரு காலமுண்டு; இடிக்க ஒரு காலமுண்டு, கட்ட ஒரு காலமுண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +3773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேட ஒரு காலமுண்டு, இழக்க ஒரு காலமுண்டு; காப்பாற்ற ஒரு காலமுண்டு, எறிந்துவிட ஒரு காலமுண்டு;]]></a:t>
+              <a:t><![CDATA[4. அழ ஒரு காலமுண்டு, நகைக்க ஒரு காலமுண்டு; புலம்ப ஒரு காலமுண்டு, நடனம்பண்ண ஒரு காலமுண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +3852,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470541993" r:id="rId1"/>
+    <p:sldLayoutId id="2474718508" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4330,66 +4104,50 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಹರಿಯುವದಕ್ಕೆ ಒಂದು ಸಮಯ, ಹೊಲಿಯುವದಕ್ಕೆ ಒಂದು ಸಮಯ ಸುಮ್ಮನೆ ಇರುವದಕ್ಕೆ ಒಂದು ಸಮಯ, ಮಾತಾಡು ವದಕ್ಕೆ ಒಂದು ಸಮಯ;]]></a:t>
+              <a:t><![CDATA[5. પત્થરો ફેંકી દેવાનો સમય અને પત્થરો એકઠાં કરવાનો સમય; આલિંગન કરવાનો સમય; તથા આલિંગન કરવાથી દૂર]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಪ್ರೀತಿಸುವದಕ್ಕೆ ಒಂದು ಸಮಯ, ದ್ವೇಷಿಸುವದಕ್ಕೆ ಒಂದು ಸಮಯ; ಯುದ್ಧದ ಸಮಯ, ಸಮಾಧಾನದ ಸಮಯ.]]></a:t>
+              <a:t><![CDATA[રહેવાનો સમય;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ತಾನು ಪ್ರಯಾಸಪಡುವದರಲ್ಲಿ ದುಡಿಯುವವನಿಗೆ ಲಾಭವೇನಿದೆ?]]></a:t>
+              <a:t><![CDATA[6. શોધવાનો સમય; ગુમાવવાનો સમય; રાખવાનો સમય; ફેંકી દેવાનો સમય;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅದರಲ್ಲಿ ಅಭ್ಯಾಸಿಸುವಂತೆ ಮನು ಷ್ಯರ ಪುತ್ರರಿಗೆ ದೇವರು ಕೊಟ್ಟ ಪ್ರಯಾಸವನ್ನು ನಾನು ಕಂಡಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[7. ફાડવાનો સમય; સીવવા કરવાનો સમય; શાંત રહેવાનો સમય; બોલવાનો સમય;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +4824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ತನ್ನ ಸಮಯದಲ್ಲಿ ಪ್ರತಿಯೊಂದನ್ನು ಆತನು ಸುಂದರವಾಗಿ ಮಾಡಿದ್ದಾನೆ. ಆದಿಯಿಂದ ಅಂತ್ಯದ ವರೆಗೂ ದೇವರು ನಡಿಸುವ]]></a:t>
+              <a:t><![CDATA[8. પ્રેમ કરવાનો સમય; ધિક્કારવાનો સમય; યુદ્ધનો સમય સલાહ શાંતિનો સમય.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +4956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೆಲಸವನ್ನು ಯಾವ ಮನುಷ್ಯನೂ ಗ್ರಹಿಸಲಾರದಂತೆ ಅವರ ಹೃದಯದಲ್ಲಿ ಆತನು ಲೋಕವನ್ನು ಇಟ್ಟಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[9. આટલો બધો સખત પરિશ્રમ કરવાથી માણસને શું ફળ પ્રાપ્ત થાય છે?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಒಬ್ಬನು ಸಂತೋಷಿಸಿ ತನ್ನ ಜೀವಮಾನದಲ್ಲಿ ಒಳ್ಳೇ ದನ್ನು ಮಾಡುವದೇ ಹೊರತು ಅವುಗಳಲ್ಲಿ ಯಾವ ಮೇಲೂ ಇಲ್ಲವೆಂದು ನಾನು]]></a:t>
+              <a:t><![CDATA[10. દેવે જે ધંધો મનુષ્યોને તેઓને કાર્યરત રાખવા આપ્યો છે તે મેં જોયો છે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಲ್ಲೆನು.]]></a:t>
+              <a:t><![CDATA[11. યહોવાએ પ્રત્યેક વસ્તુ ને તેના યોગ્ય સમયમાં સુંદર બનાવી છે.જો કે દેવે મનુષ્યનાં હૃદયમાં સનાતનપણું]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಪ್ರತಿ ಯೊಬ್ಬನು ತಿಂದು, ಕುಡಿದು, ತನ್ನ ಎಲ್ಲಾ ಪ್ರಯಾಸದ ಮೇಲನ್ನು ಅನುಭವಿಸುವದು ದೇವರ ದಾನದಿಂದಲೇ.]]></a:t>
+              <a:t><![CDATA[મૂક્યું છે. છતાં શરૂઆતથી અંત સુધીનાં દેવનાં કાર્યો મનુષ્ય સમજી શકતો નથી.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ದೇವರು ಮಾಡುವದೆಲ್ಲವು ಶಾಶ್ವತವಾಗಿರುವದೆಂದು ನಾನು ಬಲ್ಲೆನು; ಅದಕ್ಕೆ ಯಾವದನ್ನೂ ಸೇರಿಸಬಾರದು, ಇಲ್ಲವೆ ಅದರಿಂದ]]></a:t>
+              <a:t><![CDATA[12. હું જાણું છું કે, પોતાના જીવન પર્યંત આનંદ કરવું ને ભલું કરવું, તે કરતાં તેના માટે બીજું કંઇ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಆಕಾಶದ ಕೆಳಗೆ ಪ್ರತಿಯೊಂದು ಕಾರ್ಯಕ್ಕೂ ಒಂದು ಕಾಲವಿದೆ; ಪ್ರತಿಯೊಂದು ಉದ್ದೇಶಕ್ಕೂ ಒಂದು ಸಮಯವಿದೆ.]]></a:t>
+              <a:t><![CDATA[20. એક જ જગાએ સર્વ જાય છે; સર્વ માટીમાંથી આવ્યાં છે, ને અંતે સર્વ માટીમાં જ મળી જાય છે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾವದನ್ನೂ ತೆಗೆಯಬಾರದು; ಮನುಷ್ಯರು ಆತನ ಎದುರಿನಲ್ಲಿ ಭಯಪಡುವಂತೆ ದೇವರು ಅದನ್ನು ಮಾಡುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[શ્રેષ્ઠ નથી.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಇದ್ದದ್ದು ಈಗ ಇದೆ, ಇರುವದು ಆಗಲೇ ಇತ್ತು; ಗತಿಸಿಹೋದದ್ದನ್ನು ದೇವರು ಕೇಳುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[13. તેણે ખાવું, પીવું અને પરિશ્રમથી જે સિદ્ધ કર્યુ છે તેનાથી સંતોષ અનુભવવો, કારણ કે આ દેવ તરફથી]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಕೆಟ್ಟದ್ದು ಇತ್ತೆಂದು ಸೂರ್ಯನ ಕೆಳಗೆ ನ್ಯಾಯ ತೀರ್ಪಿನ ಸ್ಥಳವನ್ನು ಮತ್ತು ದುಷ್ಕೃತ್ಯ ಇದೆಯೆಂದು ನೀತಿಯ]]></a:t>
+              <a:t><![CDATA[પ્રાપ્ત થયેલું કૃપાદાન છે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ಥಾನವನ್ನು ನಾನು ಕಂಡೆನು.]]></a:t>
+              <a:t><![CDATA[14. મને ખબર છે કે દેવ જે કંઈ કરે છે તે ભવિષ્યમાં સદાને માટે રહેશે; તેમાં કશો વધારો કે ઘટાડો કરી શકાય]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ನಾನು ನನ್ನ ಹೃದಯದಲ್ಲಿ -- ನೀತಿವಂತರನ್ನೂ ದುಷ್ಟರನ್ನೂ ದೇವರು ತೀರ್ಪುಮಾಡುವನು; ಪ್ರತಿಯೊಂದು ಉದ್ದೇ ಶಕ್ಕೂ]]></a:t>
+              <a:t><![CDATA[નહિ, આમા દેવનો મુખ્ય હેતુ એ છે કે માણસ દેવનો ડર રાખે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರತಿಯೊಂದು ಕೆಲಸಕ್ಕೂ ಸಮಯವಿದೆ ಎಂದು ಅಂದುಕೊಂಡೆನು.]]></a:t>
+              <a:t><![CDATA[15. જે હાલમાં છે તે અગાઉ થઈ ગયું છે; અને જે થવાનું છે તે પણ અગાઉ થઈ ગયેલું છે; અને જે વીતી ગયું છે]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಮನುಷ್ಯ ಪುತ್ರರ ಸ್ಥಿತಿಯ ವಿಷ ಯವಾಗಿ ದೇವರು ಅವರನ್ನು ಪ್ರತ್ಯಕ್ಷಪಡಿಸುವನೆಂದೂ ಅವರು ತಾವೇ ಮೃಗಗಳೆಂದು ತಾವು]]></a:t>
+              <a:t><![CDATA[તેને દેવ પાછું શોધી કાઢે છે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಂಡುಕೊಳ್ಳ ಬೇಕೆಂದು ನನ್ನ ಹೃದಯದಲ್ಲಿ ಅಂದುಕೊಂಡೆನು.]]></a:t>
+              <a:t><![CDATA[16. વળી મેં આ દુનિયામાં જોયું કે સદાચારની જગાએ અનિષ્ટ હતું; અને ન્યાયની જગ્યાએ અનિષ્ટ હતું.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಮೃಗಗಳಿಗೆ ಸಂಭವಿಸುವದು ಮನುಷ್ಯರ ಪುತ್ರರಿಗೂ ಸಂಭವಿಸುತ್ತದೆ; ಅವರಿಗೆ ಒಂದೇ ಸಂಗತಿ ಸಂಭವಿಸು ತ್ತದೆ; ಒಂದು ಸಾಯುವ]]></a:t>
+              <a:t><![CDATA[17. મેં મારી જાતને કહ્યું કે, “યહોવા ન્યાયીનો અને દુષ્ટનો ન્યાય કરશે, કારણ કે પ્રત્યેક પ્રવૃતિ માટે]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆ ಮತ್ತೊಂದು ಸಾಯು ತ್ತದೆ; ಹೌದು, ಅವರೆಲ್ಲರಿಗೂ ಒಂದೇ ಒಂದು ಉಸಿ ರಾಟ ಇದೆ; ಆದಕಾರಣ ಮೃಗಕ್ಕಿಂತ ಮನುಷ್ಯನಿಗೆ ಯಾವ]]></a:t>
+              <a:t><![CDATA[અને પ્રત્યેક કાર્ય માટે યોગ્ય સમય હોય છે.”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಹುಟ್ಟುವದಕ್ಕೆ ಒಂದು ಸಮಯ, ಸಾಯುವದಕ್ಕೆ ಒಂದು ಸಮಯ; ನೆಡುವದಕ್ಕೆ ಒಂದು ಸಮಯ, ನೆಟ್ಟದ್ದನ್ನು ಕಿತ್ತು ಹಾಕು ವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[21. મનુષ્યનો આત્મા ઉપર જાય છે અને પશુ આત્મા નીચે પૃથ્વીમાં જાય છે, તેની ખબર કોને છે? “]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶ್ರೇಷ್ಠತೆಯೂ ಇಲ್ಲ; ಎಲ್ಲವೂ ವ್ಯರ್ಥ.]]></a:t>
+              <a:t><![CDATA[18. પછીં મે મારા મનમાં વિચાર્યુ કે, “યહોવા મનુષ્યની કસોટી કરે છે. જેથી તેઓ જાણે કે તેઓ પશુ સમાન છે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಎಲ್ಲವೂ ಒಂದೇ ಸ್ಥಳಕ್ಕೆ ಹೋಗುತ್ತವೆ; ಎಲ್ಲವು ಗಳೂ ಮಣ್ಣಿನವುಗಳೇ ಮತ್ತು ಎಲ್ಲವೂ ಮಣ್ಣಿಗೆ ಸೇರುತ್ತವೆ.]]></a:t>
+              <a:t><![CDATA[અને પશુઓથી વધારે સારા નથી.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಮನುಷ್ಯನ ಪ್ರಾಣವು ಮೇಲಕ್ಕೆ ಹೋಗುತ್ತದೆ ಎಂದೂ ಮೃಗದ ಪ್ರಾಣವು ಭೂಮಿಯ ಕೆಳಕ್ಕೆ ಹೋಗುತ್ತದೆ ಎಂದೂ ಯಾವನು ತಿಳಿದಾನು?]]></a:t>
+              <a:t><![CDATA[19. કારણ કે પશુઓના જે હાલ થાય છે તે જ હાલ મનુષ્યનાં થાય છે. મૃત્યુ બંને માટે છે, સર્વને એક જ પ્રાણ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,315 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆದಕಾರಣ ಮನುಷ್ಯನು ತನ್ನ ಸ್ವಂತ ಕೆಲಸಗಳಲ್ಲಿ ಆನಂದಿಸುವದಕ್ಕಿಂತ ಒಳ್ಳೆಯದು ಯಾವದೂ ಇಲ್ಲ ವೆಂದು ನಾನು]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[ಬರಮಾಡುತ್ತಾನೆ.?]]></a:t>
+              <a:t><![CDATA[હોય છે તેથી મનુષ્ય જાતને પશુઓ કરતાં વધારે લાભ મળતો નથી. કેવી વ્યર્થતા!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಂದು ಸಮಯ;]]></a:t>
+              <a:t><![CDATA[22. તેથી મેં જાણ્યુ કે, માણસ પોતાના કામમાં આનંદ માણે, તેથી વધારે સારું કાંઇ નથી. એ જ તેનો ભાગ છે;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಕೊಲ್ಲುವದಕ್ಕೆ ಒಂದು ಸಮಯ, ಸ್ವಸ್ಥಮಾಡುವದಕ್ಕೆ ಒಂದು ಸಮಯ ಕೆಡವಿ ಬಿಡುವದಕ್ಕೆ ಒಂದು ಸಮಯ, ಕಟ್ಟುವದಕ್ಕೆ ಒಂದು ಸಮಯ;]]></a:t>
+              <a:t><![CDATA[ભવિષ્યમાં શું બનવાનું છે તેે તેને કોઇ દેખાડી શકે તેમ નથી.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಅಳುವದಕ್ಕೆ ಒಂದು ಸಮಯ, ನಗುವದಕ್ಕೆ ಒಂದು ಸಮಯ; ಗೋಳಾಡುವದಕ್ಕೆ ಒಂದು ಸಮಯ, ಕುಣಿದಾಡುವದಕ್ಕೆ ಒಂದು ಸಮಯ;]]></a:t>
+              <a:t><![CDATA[1. પૃથ્વી ઉપર પ્રત્યેક વસ્તુને માટે યોગ્ય ઋતુ, અને પ્રત્યેક પ્રયોજનો માટે યોગ્ય સમય હોય છે;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಕಲ್ಲುಗಳನ್ನು ಎಸೆಯುವದಕ್ಕೆ ಒಂದು ಸಮಯ, ಕಲ್ಲುಗಳನ್ನು ಕೂಡಿಸು ವದಕ್ಕೆ ಒಂದು ಸಮಯ; ಅಪ್ಪಿಕೊಳ್ಳುವದಕ್ಕೆ ಒಂದು ಸಮಯ,]]></a:t>
+              <a:t><![CDATA[2. જન્મ લેવાનો સમય, મૃત્યુ પામવાનો સમય, છોડ રોપવાનો સમય અને રોપેલાને ઉખેડી નાંખવાનો સમય;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಪ್ಪಿಕೊಳ್ಳುವದರಿಂದ ನಿಗ್ರಹಿಸುವ ಸಮ ಯ;]]></a:t>
+              <a:t><![CDATA[3. મારી નાખવાનો સમય અને જીવાડવાનો સમય; તોડી પાડવાનો સમય અને બાંધવાનો સમય;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಗಳಿಸುವದಕ್ಕೆ ಒಂದು ಸಮಯ, ಕಳೆಯುವದಕ್ಕೆ ಒಂದು ಸಮಯ ಕಾಪಾಡುವದಕ್ಕೆ ಒಂದು ಸಮಯ, ಬಿಸಾಡುವದಕ್ಕೆ ಒಂದು ಸಮಯ;]]></a:t>
+              <a:t><![CDATA[4. રડવાનો સમય અને હસવાનો સમય; શોક કરવાનો સમય અને નૃત્ય કરવાનો સમય;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +8449,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[பிரசங்கி : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme92">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme92">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +8559,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme92">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +8734,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>33</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>