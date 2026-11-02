--- v1 (2026-07-31)
+++ v2 (2026-11-02)
@@ -103,50 +103,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -183,50 +193,55 @@
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -380,53 +395,58 @@
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -486,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சகோதரரில் அநேகர் என் கட்டுகளாலே கர்த்தருக்குள் திடன்கொண்டு பயமில்லாமல் திருவசனத்தைச் சொல்லும்படி அதிகமாய்த் துணிந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. For your fellowship in the gospel from the first day until now;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -595,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சகோதரரில் அநேகர் என் கட்டுகளாலே கர்த்தருக்குள் திடன்கொண்டு பயமில்லாமல் திருவசனத்தைச் சொல்லும்படி அதிகமாய்த் துணிந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Being confident of this very thing, that he which has begun a good work in you will perform it until the day of Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -704,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சிலர் பொறாமையினாலும் விரோதத்தினாலும், சிலர் நல்மனதினாலும் கிறிஸ்துவைப் பிரசங்கிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Even as it is meet for me to think this of you all, because I have you in my heart; inasmuch as both in my bonds, and in the defence and confirmation of the gospel, all of you all are partakers of my grace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -813,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சிலர் பொறாமையினாலும் விரோதத்தினாலும், சிலர் நல்மனதினாலும் கிறிஸ்துவைப் பிரசங்கிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Even as it is meet for me to think this of you all, because I have you in my heart; inasmuch as both in my bonds, and in the defence and confirmation of the gospel, all of you all are partakers of my grace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -922,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சிலர் என் கட்டுகளோடே உபத்திரவத்தையுங்கூட்ட நினைத்து, சுத்தமனதோடே கிறிஸ்துவை அறிவியாமல், விரோதத்தினாலே அறிவிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Even as it is meet for me to think this of you all, because I have you in my heart; inasmuch as both in my bonds, and in the defence and confirmation of the gospel, all of you all are partakers of my grace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1031,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சிலர் என் கட்டுகளோடே உபத்திரவத்தையுங்கூட்ட நினைத்து, சுத்தமனதோடே கிறிஸ்துவை அறிவியாமல், விரோதத்தினாலே அறிவிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Even as it is meet for me to think this of you all, because I have you in my heart; inasmuch as both in my bonds, and in the defence and confirmation of the gospel, all of you all are partakers of my grace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1140,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சுவிசேஷத்திற்காக நான் உத்தரவு சொல்ல ஏற்படுத்தப்பட்டவனென்று அறிந்து, சிலர் அன்பினாலே அறிவிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[8. For God is my record, how greatly I long after you all in the bowels of Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1249,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இதனாலென்ன? வஞ்சகத்தினாலாவது உண்மையினாலாவது, எப்படியாவது, கிறிஸ்து அறிவிக்கப்படுகிறார்; அதனால் சந்தோஷப்படுகிறேன், இன்னமும் சந்தோஷப்படுவேன்.]]></a:t>
+              <a:t><![CDATA[8. For God is my record, how greatly I long after you all in the bowels of Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1358,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இதனாலென்ன? வஞ்சகத்தினாலாவது உண்மையினாலாவது, எப்படியாவது, கிறிஸ்து அறிவிக்கப்படுகிறார்; அதனால் சந்தோஷப்படுகிறேன், இன்னமும் சந்தோஷப்படுவேன்.]]></a:t>
+              <a:t><![CDATA[9. And this I pray, that your love may abound yet more and more in knowledge and in all judgment;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1467,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அது உங்கள் வேண்டுதலினாலும் இயேசுகிறிஸ்துவினுடைய ஆவியின் உதவியினாலும் எனக்கு இரட்சிப்பாக முடியுமென்று அறிவேன்.]]></a:t>
+              <a:t><![CDATA[9. And this I pray, that your love may abound yet more and more in knowledge and in all judgment;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1576,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனுக்கு மகிமையும் துதியுமுண்டாகும்படி இயேசுகிறிஸ்துவினால் வருகிற நீதியின் கனிகளால் நிறைந்தவர்களாகி,]]></a:t>
+              <a:t><![CDATA[1. Paul and Timotheus, the servants of Jesus Christ, to all the saints in Christ Jesus which are at Philippi, with the bishops and deacons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1685,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அது உங்கள் வேண்டுதலினாலும் இயேசுகிறிஸ்துவினுடைய ஆவியின் உதவியினாலும் எனக்கு இரட்சிப்பாக முடியுமென்று அறிவேன்.]]></a:t>
+              <a:t><![CDATA[10. That all of you may approve things that are excellent; that all of you may be sincere and without offence till the day of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1794,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் ஒன்றிலும் வெட்கப்பட்டுப்போகாமல், எப்பொழுதும் போல இப்பொழுதும், மிகுந்த தைரியத்தோடே ஜீவனாலாகிலும், சாவினாலாகிலும், கிறிஸ்து என் சரீரத்தினாலே மகிமைப்படுவாரென்று எனக்கு உண்டாயிருக்கிற வாஞ்சைக்கும் நம்பிக்கைக்கும் தக்கதாய், அப்படி முடியும்.]]></a:t>
+              <a:t><![CDATA[10. That all of you may approve things that are excellent; that all of you may be sincere and without offence till the day of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1903,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் ஒன்றிலும் வெட்கப்பட்டுப்போகாமல், எப்பொழுதும் போல இப்பொழுதும், மிகுந்த தைரியத்தோடே ஜீவனாலாகிலும், சாவினாலாகிலும், கிறிஸ்து என் சரீரத்தினாலே மகிமைப்படுவாரென்று எனக்கு உண்டாயிருக்கிற வாஞ்சைக்கும் நம்பிக்கைக்கும் தக்கதாய், அப்படி முடியும்.]]></a:t>
+              <a:t><![CDATA[11. Being filled with the fruits of righteousness, which are by Jesus Christ, unto the glory and praise of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2012,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கிறிஸ்து எனக்கு ஜீவன், சாவு எனக்கு ஆதாயம்.]]></a:t>
+              <a:t><![CDATA[11. Being filled with the fruits of righteousness, which are by Jesus Christ, unto the glory and praise of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2121,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகிலும் சரீரத்தில் பிழைத்திருக்கிறதினாலே என் கிரியைக்குப் பலனுண்டாயிருப்பதால், நான் தெரிந்துகொள்ளவேண்டியது இன்னதென்று அறியேன்.]]></a:t>
+              <a:t><![CDATA[12. But I would all of you should understand, brethren, that the things which happened unto me have fallen out rather unto the furtherance of the gospel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2230,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகிலும் சரீரத்தில் பிழைத்திருக்கிறதினாலே என் கிரியைக்குப் பலனுண்டாயிருப்பதால், நான் தெரிந்துகொள்ளவேண்டியது இன்னதென்று அறியேன்.]]></a:t>
+              <a:t><![CDATA[12. But I would all of you should understand, brethren, that the things which happened unto me have fallen out rather unto the furtherance of the gospel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2339,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஏனெனில் இவ்விரண்டினாலும் நான் நெருக்கப்படுகிறேன், தேகத்தைவிட்டுப்பிரிந்து, கிறிஸ்துவுடனேகூட இருக்க எனக்கு ஆசையுண்டு, அது அதிக நன்மையாயிருக்கும்;]]></a:t>
+              <a:t><![CDATA[13. So that my bonds in Christ are manifest in all the palace, and in all other places;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2448,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஏனெனில் இவ்விரண்டினாலும் நான் நெருக்கப்படுகிறேன், தேகத்தைவிட்டுப்பிரிந்து, கிறிஸ்துவுடனேகூட இருக்க எனக்கு ஆசையுண்டு, அது அதிக நன்மையாயிருக்கும்;]]></a:t>
+              <a:t><![CDATA[13. So that my bonds in Christ are manifest in all the palace, and in all other places;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2557,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்படியிருந்தும், நான் சரீரத்தில் தரித்திருப்பது உங்களுக்கு அதிக அவசியம்.]]></a:t>
+              <a:t><![CDATA[14. And many of the brethren in the Lord, waxing confident by my bonds, are much more bold to speak the word without fear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2666,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இந்த நிச்சயத்தைக்கொண்டிருந்து, நான் மறுபடியும் உங்களிடத்தில் வருகிறதினால் என்னைக்குறித்து உங்களுடைய மகிழ்ச்சி கிறிஸ்து இயேசுவுக்குள் பெருகும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[14. And many of the brethren in the Lord, waxing confident by my bonds, are much more bold to speak the word without fear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2775,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனுக்கு மகிமையும் துதியுமுண்டாகும்படி இயேசுகிறிஸ்துவினால் வருகிற நீதியின் கனிகளால் நிறைந்தவர்களாகி,]]></a:t>
+              <a:t><![CDATA[1. Paul and Timotheus, the servants of Jesus Christ, to all the saints in Christ Jesus which are at Philippi, with the bishops and deacons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2884,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இந்த நிச்சயத்தைக்கொண்டிருந்து, நான் மறுபடியும் உங்களிடத்தில் வருகிறதினால் என்னைக்குறித்து உங்களுடைய மகிழ்ச்சி கிறிஸ்து இயேசுவுக்குள் பெருகும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[15. Some indeed preach Christ even of envy and strife; and some also of good will:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2993,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்கள் விசுவாசத்தின் வர்த்தனைக்காகவும் சந்தோஷத்துக்காகவும் நான் பிழைத்து, உங்கள் அனைவரோடுங்கூட இருப்பேனென்று அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[16. The one preach Christ of contention, not sincerely, supposing to add affliction to my bonds:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3102,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்கள் விசுவாசத்தின் வர்த்தனைக்காகவும் சந்தோஷத்துக்காகவும் நான் பிழைத்து, உங்கள் அனைவரோடுங்கூட இருப்பேனென்று அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[16. The one preach Christ of contention, not sincerely, supposing to add affliction to my bonds:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3211,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் வந்து உங்களைக் கண்டாலும், நான் வராமலிருந்தாலும், நீங்கள் ஒரே ஆவியிலே உறுதியாய் நின்று, ஒரே ஆத்துமாவினாலே சுவிசேஷத்தின் விசுவாசத்திற்காகக் கூடப்போராடி, எதிர்க்கிறவர்களால் ஒன்றிலும் மருளாதிருக்கிறீர்களென்று உங்களைக்குறித்து நான் கேள்விப்படும்படி, எவ்விதத்திலும் நீங்கள் கிறிஸ்துவின் சுவிசேஷத்திற்குப் பாத்திரராக மாத்திரம் நடந்துகொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. But the other of love, knowing that I am set for the defence of the gospel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3320,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் வந்து உங்களைக் கண்டாலும், நான் வராமலிருந்தாலும், நீங்கள் ஒரே ஆவியிலே உறுதியாய் நின்று, ஒரே ஆத்துமாவினாலே சுவிசேஷத்தின் விசுவாசத்திற்காகக் கூடப்போராடி, எதிர்க்கிறவர்களால் ஒன்றிலும் மருளாதிருக்கிறீர்களென்று உங்களைக்குறித்து நான் கேள்விப்படும்படி, எவ்விதத்திலும் நீங்கள் கிறிஸ்துவின் சுவிசேஷத்திற்குப் பாத்திரராக மாத்திரம் நடந்துகொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. But the other of love, knowing that I am set for the defence of the gospel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3429,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் வந்து உங்களைக் கண்டாலும், நான் வராமலிருந்தாலும், நீங்கள் ஒரே ஆவியிலே உறுதியாய் நின்று, ஒரே ஆத்துமாவினாலே சுவிசேஷத்தின் விசுவாசத்திற்காகக் கூடப்போராடி, எதிர்க்கிறவர்களால் ஒன்றிலும் மருளாதிருக்கிறீர்களென்று உங்களைக்குறித்து நான் கேள்விப்படும்படி, எவ்விதத்திலும் நீங்கள் கிறிஸ்துவின் சுவிசேஷத்திற்குப் பாத்திரராக மாத்திரம் நடந்துகொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. What then? notwithstanding, every way, whether in pretence, or in truth, Christ is preached; and I therein do rejoice, yea, and will rejoice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3538,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீங்கள் மருளாதிருக்கிறது அவர்கள் கெட்டுப்போகிறதற்கும், நீங்கள் இரட்சிக்கப்படுகிறதற்கும் அத்தாட்சியாயிருக்கிறது; இதுவும் தேவனுடைய செயலே.]]></a:t>
+              <a:t><![CDATA[18. What then? notwithstanding, every way, whether in pretence, or in truth, Christ is preached; and I therein do rejoice, yea, and will rejoice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3647,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீங்கள் மருளாதிருக்கிறது அவர்கள் கெட்டுப்போகிறதற்கும், நீங்கள் இரட்சிக்கப்படுகிறதற்கும் அத்தாட்சியாயிருக்கிறது; இதுவும் தேவனுடைய செயலே.]]></a:t>
+              <a:t><![CDATA[19. For I know that this shall turn to my salvation through your prayer, and the supply of the Spirit of Jesus Christ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3756,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஏனெனில் கிறிஸ்துவினிடத்தில் விசுவாசிக்கிறதற்குமாத்திரமல்ல, அவர்நிமித்தமாகப் பாடுபடுகிறதற்கும் உங்களுக்கு அருளப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[19. For I know that this shall turn to my salvation through your prayer, and the supply of the Spirit of Jesus Christ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3865,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஏனெனில் கிறிஸ்துவினிடத்தில் விசுவாசிக்கிறதற்குமாத்திரமல்ல, அவர்நிமித்தமாகப் பாடுபடுகிறதற்கும் உங்களுக்கு அருளப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. According to my earn expectation and my hope, that in nothing I shall be ashamed, but that with all boldness, as always, so now also Christ shall be magnified in my body, whether it be by life, or by death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3974,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் கிறிஸ்துவின் நாளுக்கென்று துப்புரவானவர்களும் இடறலற்றவர்களுமாயிருக்கவும் வேண்டுதல் செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[2. Grace be unto you, and peace, from God our Father, and from the Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4083,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீங்கள் என்னிடத்திலே கண்டதும் எனக்கு உண்டென்று இப்பொழுது கேள்விப்படுகிறதுமான போராட்டமே உங்களுக்கும் உண்டு.]]></a:t>
+              <a:t><![CDATA[20. According to my earn expectation and my hope, that in nothing I shall be ashamed, but that with all boldness, as always, so now also Christ shall be magnified in my body, whether it be by life, or by death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4192,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசுகிறிஸ்துவின் ஊழியக்காரராகிய பவுலும் தீமோத்தேயும், பிலிப்பி பட்டணத்தில் கிறிஸ்து இயேசுவுக்குள்ளான பரிசுத்தவான்கள் அனைவருக்கும், கண்காணிகளுக்கும், உதவிக்காரருக்கும் எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[20. According to my earn expectation and my hope, that in nothing I shall be ashamed, but that with all boldness, as always, so now also Christ shall be magnified in my body, whether it be by life, or by death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4301,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசுகிறிஸ்துவின் ஊழியக்காரராகிய பவுலும் தீமோத்தேயும், பிலிப்பி பட்டணத்தில் கிறிஸ்து இயேசுவுக்குள்ளான பரிசுத்தவான்கள் அனைவருக்கும், கண்காணிகளுக்கும், உதவிக்காரருக்கும் எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[21. In order to me to live is Christ, and to die is gain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4410,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நம்முடைய பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[22. But if I live in the flesh, this is the fruit of my labour: yet what I shall choose I know not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4519,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சுவிசேஷம் உங்களுக்கு அறிவிக்கப்பட்ட நாள்முதல் இதுவரைக்கும் நீங்கள் அதற்கு உடன்பட்டவர்களானபடியால்,]]></a:t>
+              <a:t><![CDATA[22. But if I live in the flesh, this is the fruit of my labour: yet what I shall choose I know not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4628,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் பண்ணுகிற ஒவ்வொரு விண்ணப்பத்திலும் உங்கள் அனைவருக்காகவும் எப்போதும் சந்தோஷத்தோடே விண்ணப்பம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[23. For I am in a strait between two, having a desire to depart, and to be with Christ; which is far better:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4737,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் பண்ணுகிற ஒவ்வொரு விண்ணப்பத்திலும் உங்கள் அனைவருக்காகவும் எப்போதும் சந்தோஷத்தோடே விண்ணப்பம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[23. For I am in a strait between two, having a desire to depart, and to be with Christ; which is far better:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4846,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களில் நற்கிரியையைத் தொடங்கினவர் அதை இயேசுகிறிஸ்துவின் நாள்பரியந்தம் முடிய நடத்திவருவாரென்று நம்பி,]]></a:t>
+              <a:t><![CDATA[24. Nevertheless to abide in the flesh is more necessary for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4955,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களில் நற்கிரியையைத் தொடங்கினவர் அதை இயேசுகிறிஸ்துவின் நாள்பரியந்தம் முடிய நடத்திவருவாரென்று நம்பி,]]></a:t>
+              <a:t><![CDATA[25. And having this confidence, I know that I shall abide and continue with you all for your furtherance and joy of faith;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5064,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் உங்களை நினைக்கிறபொழுது என் தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[25. And having this confidence, I know that I shall abide and continue with you all for your furtherance and joy of faith;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5173,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் கிறிஸ்துவின் நாளுக்கென்று துப்புரவானவர்களும் இடறலற்றவர்களுமாயிருக்கவும் வேண்டுதல் செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[2. Grace be unto you, and peace, from God our Father, and from the Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5282,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் உங்களை நினைக்கிறபொழுது என் தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[26. That your rejoicing may be more abundant in Jesus Christ for me by my coming to you again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5391,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் கட்டுகளிலும், நான் சுவிசேஷத்திற்காக உத்தரவுசொல்லி அதைத் திடப்படுத்திவருகிறதிலும், நீங்கள் அனைவரும் எனக்கு அளிக்கப்பட்ட கிருபையில் பங்குள்ளவர்களானதால், உங்களை என் இருதயத்தில் தரித்துக்கொண்டிருக்கிறபடியினாலே, உங்களெல்லாரையுங் குறித்து நான் இப்படி நினைக்கிறது எனக்குத் தகுதியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[26. That your rejoicing may be more abundant in Jesus Christ for me by my coming to you again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5500,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் கட்டுகளிலும், நான் சுவிசேஷத்திற்காக உத்தரவுசொல்லி அதைத் திடப்படுத்திவருகிறதிலும், நீங்கள் அனைவரும் எனக்கு அளிக்கப்பட்ட கிருபையில் பங்குள்ளவர்களானதால், உங்களை என் இருதயத்தில் தரித்துக்கொண்டிருக்கிறபடியினாலே, உங்களெல்லாரையுங் குறித்து நான் இப்படி நினைக்கிறது எனக்குத் தகுதியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[27. Only let your conversation be as it becomes the gospel of Christ: that whether I come and see you, or else be absent, I may hear of your affairs, that all of you stand fast in one spirit, with one mind striving together for the faith of the gospel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5609,51 +5629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் கட்டுகளிலும், நான் சுவிசேஷத்திற்காக உத்தரவுசொல்லி அதைத் திடப்படுத்திவருகிறதிலும், நீங்கள் அனைவரும் எனக்கு அளிக்கப்பட்ட கிருபையில் பங்குள்ளவர்களானதால், உங்களை என் இருதயத்தில் தரித்துக்கொண்டிருக்கிறபடியினாலே, உங்களெல்லாரையுங் குறித்து நான் இப்படி நினைக்கிறது எனக்குத் தகுதியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[27. Only let your conversation be as it becomes the gospel of Christ: that whether I come and see you, or else be absent, I may hear of your affairs, that all of you stand fast in one spirit, with one mind striving together for the faith of the gospel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5718,51 +5738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இயேசுகிறிஸ்துவின் உருக்கமான அன்பிலே உங்களெல்லார்மேலும் எவ்வளவோ வாஞ்சையாயிருக்கிறேன் என்பதற்கு தேவனே எனக்குச் சாட்சி.]]></a:t>
+              <a:t><![CDATA[27. Only let your conversation be as it becomes the gospel of Christ: that whether I come and see you, or else be absent, I may hear of your affairs, that all of you stand fast in one spirit, with one mind striving together for the faith of the gospel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5827,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இயேசுகிறிஸ்துவின் உருக்கமான அன்பிலே உங்களெல்லார்மேலும் எவ்வளவோ வாஞ்சையாயிருக்கிறேன் என்பதற்கு தேவனே எனக்குச் சாட்சி.]]></a:t>
+              <a:t><![CDATA[27. Only let your conversation be as it becomes the gospel of Christ: that whether I come and see you, or else be absent, I may hear of your affairs, that all of you stand fast in one spirit, with one mind striving together for the faith of the gospel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5936,51 +5956,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மேலும், உத்தமமானவைகளை நீங்கள் ஒப்புக்கொள்ளத்தக்கதாக உங்கள் அன்பானது அறிவிலும் எல்லா உணர்விலும் இன்னும் அதிகமதிகமாய்ப் பெருகவும்,]]></a:t>
+              <a:t><![CDATA[28. And in nothing terrified by your adversaries: which is to them an evident token of perdition, but to you of salvation, and that of God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And in nothing terrified by your adversaries: which is to them an evident token of perdition, but to you of salvation, and that of God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. For unto you it is given in the behalf of Christ, not only to believe on him, but also to suffer for his sake;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. For unto you it is given in the behalf of Christ, not only to believe on him, but also to suffer for his sake;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6045,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகோதரரே, எனக்குச் சம்பவித்தவைகள் சுவிசேஷம் பிரபலமாகும்படிக்கு ஏதுவாயிற்றென்று நீங்கள் அறிய மனதாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[3. I thank my God upon every remembrance of you,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Having the same conflict which all of you saw in me, and now hear to be in me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Having the same conflict which all of you saw in me, and now hear to be in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6154,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகோதரரே, எனக்குச் சம்பவித்தவைகள் சுவிசேஷம் பிரபலமாகும்படிக்கு ஏதுவாயிற்றென்று நீங்கள் அறிய மனதாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[4. Always in every prayer of mine for you all making request with joy,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6263,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அரமனை யெங்குமுள்ளவர்களுக்கும் மற்ற யாவருக்கும் என் கட்டுகள் கிறிஸ்துவுக்குள்ளான கட்டுகளென்று வெளியரங்கமாகி,]]></a:t>
+              <a:t><![CDATA[4. Always in every prayer of mine for you all making request with joy,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6372,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அரமனை யெங்குமுள்ளவர்களுக்கும் மற்ற யாவருக்கும் என் கட்டுகள் கிறிஸ்துவுக்குள்ளான கட்டுகளென்று வெளியரங்கமாகி,]]></a:t>
+              <a:t><![CDATA[5. For your fellowship in the gospel from the first day until now;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6451,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474550770" r:id="rId1"/>
+    <p:sldLayoutId id="2482593866" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6903,54 +7468,94 @@
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7079,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಇದಲ್ಲದೆ ಕರ್ತನಲ್ಲಿ ಅನೇಕ ಸಹೋದರರು ನನ್ನ ಬೇಡಿಗ ಳಿಂದಲೇ ಭರವಸವುಳ್ಳವರಾಗಿ ವಾಕ್ಯವನ್ನು ನಿರ್ಭಯ ದಿಂದ]]></a:t>
+              <a:t><![CDATA[நம்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳುವದಕ್ಕೆ ಇನ್ನೂ ವಿಶೇಷ ಧೈರ್ಯವನ್ನು ಹೊಂದಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[6. நான் உங்களை நினைக்கிறபொழுது என் தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಕೆಲವರು ಹೊಟ್ಟೇಕಿಚ್ಚುಪಟ್ಟು ಭೇದ ಹುಟ್ಟಿಸಬೇಕೆಂಬ ಭಾವನೆಯಿಂದ ಬೇರೆ ಕೆಲವರು ಒಳ್ಳೇಭಾವದಿಂದ ಕ್ರಿಸ್ತನನ್ನು]]></a:t>
+              <a:t><![CDATA[7. என் கட்டுகளிலும், நான் சுவிசேஷத்திற்காக உத்தரவுசொல்லி அதைத் திடப்படுத்திவருகிறதிலும், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಚುರಪಡಿಸುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[அனைவரும் எனக்கு அளிக்கப்பட்ட கிருபையில் பங்குள்ளவர்களானதால், உங்களை என் இருதயத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆ ಬೇರೆ ತರದವರಾದರೋ ನನ್ನ ಬೇಡಿಗಳಿಗೆ ಸಂಕಟವನ್ನು ಕೂಡಿಸಬೇಕೆಂದು ಯೋಚಿಸಿ ಕ್ರಿಸ್ತನನ್ನು ಯಥಾರ್ಥವಾಗಿ]]></a:t>
+              <a:t><![CDATA[தரித்துக்கொண்டிருக்கிறபடியினாலே, உங்களெல்லாரையுங் குறித்து நான் இப்படி நினைக்கிறது எனக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಸಿದ್ಧಪಡಿಸದೆ ಕಕ್ಷೀಭಾವದಿಂದ ಪ್ರಸಿದ್ದಿಪಡಿಸುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[தகுதியாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಇವರಾದರೋ ನಾನು ಸುವಾರ್ತೆಯ ಪರವಾಗಿ ನೇಮಿಸಲ್ಪಟ್ಟಿದ್ದೇನೆಂದು ತಿಳಿದು ಪ್ರೀತಿಯಿಂದ ಸಾರುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[8. இயேசுகிறிஸ்துவின் உருக்கமான அன்பிலே உங்களெல்லார்மேலும் எவ்வளவோ வாஞ்சையாயிருக்கிறேன் என்பதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಹೇಗಾದರೇನು? ಯಾವ ರೀತಿಯಿಂದಾದರೂ ಅಂದರೆ ಕಪಟದಿಂದಾ ಗಲಿ ಇಲ್ಲವೆ ಸತ್ಯದಿಂದಾಗಲಿ ಕ್ರಿಸ್ತನನ್ನು ಪ್ರಸಿದ್ಧಿಪಡಿ]]></a:t>
+              <a:t><![CDATA[தேவனே எனக்குச் சாட்சி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸುವದುಂಟು; ಇದಕ್ಕೆ ನಾನು ಸಂತೋಷಿಸುತ್ತೇನೆ ಹೌದು, ಮುಂದೆಯೂ ಸಂತೋಷಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[9. மேலும், உத்தமமானவைகளை நீங்கள் ஒப்புக்கொள்ளத்தக்கதாக உங்கள் அன்பானது அறிவிலும் எல்லா உணர்விலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ನಿಮ್ಮ ಪ್ರಾರ್ಥನೆಯಿಂದಲೂ ಯೇಸು ಕ್ರಿಸ್ತನ ಆತ್ಮನ ಸಹಾಯ ದಿಂದಲೂ ಇದು ನನ್ನ ರಕ್ಷಣೆಗೆ ಪರಿಣಮಿಸುವದೆಂದು ನಾನು]]></a:t>
+              <a:t><![CDATA[இன்னும் அதிகமதிகமாய்ப் பெருகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಉತ್ತಮ ಕಾರ್ಯ ಗಳು ಯಾವವೆಂದು ನೀವು ವಿವೇಚಿಸುವವರಾಗ ಬೇಕೆಂತಲೂ ಕ್ರಿಸ್ತನ ದಿನದವರೆಗೆ ನೀವು ಸರಳ ರಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[1. இயேசுகிறிஸ்துவின் ஊழியக்காரராகிய பவுலும் தீமோத்தேயும், பிலிப்பி பட்டணத்தில் கிறிஸ்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಲ್ಲೆನು.]]></a:t>
+              <a:t><![CDATA[10. தேவனுக்கு மகிமையும் துதியுமுண்டாகும்படி இயேசுகிறிஸ்துவினால் வருகிற நீதியின் கனிகளால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಹೇಗೆಂದರೆ, ನಾನು ಯಾವ ವಿಷಯದಲ್ಲಾದರೂ ನಾಚಿಕೆಪಡದೆ ಎಂದಿನಂತೆ ಈಗಲೂ ಸಹ ತುಂಬಾ ಧೈರ್ಯದಿಂದಿರುವದರಿಂದ ಬದುಕಿದರೂ]]></a:t>
+              <a:t><![CDATA[நிறைந்தவர்களாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸರಿಯೇ ಸತ್ತರೂ ಸರಿಯೇ ನನ್ನ ದೇಹದ ಮೂಲಕ ಕ್ರಿಸ್ತನಿಗೆ ಮಹಿಮೆಯುಂಟಾಗಬೇಕೆಂದು ನನಗೆ ಬಹಳ ಅಭಿಲಾಷೆಯೂ ನಿರೀಕ್ಷೆಯೂ ಉಂಟು.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் கிறிஸ்துவின் நாளுக்கென்று துப்புரவானவர்களும் இடறலற்றவர்களுமாயிருக்கவும் வேண்டுதல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ನನಗಂತೂ ಬದುಕುವದೆಂದರೆ ಕ್ರಿಸ್ತನೇ, ಸಾಯು ವದು ಲಾಭವೇ.]]></a:t>
+              <a:t><![CDATA[செய்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಶರೀರದಲ್ಲಿಯೇ ಬದುಕಬೇಕಾ ದಲ್ಲಿ ಕೆಲಸಮಾಡಿ ಫಲಹೊಂದಲು ನನಗೆ ಅನುಕೂಲ ವಾಗುವದು. ಹೀಗಿರಲಾಗಿ ನಾನು]]></a:t>
+              <a:t><![CDATA[12. சகோதரரே, எனக்குச் சம்பவித்தவைகள் சுவிசேஷம் பிரபலமாகும்படிக்கு ஏதுவாயிற்றென்று நீங்கள் அறிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾವದನ್ನಾರಿಸಿಕೊಳ್ಳಬೇಕೋ ನನಗೆ ತೋರದು;]]></a:t>
+              <a:t><![CDATA[மனதாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಈ ಎರಡರ ನಡುವೆ ಸಿಕ್ಕಿಕೊಂಡಿದ್ದೇನೆ; ಇಲ್ಲಿಂದ ಹೋಗಿಬಿಟ್ಟು ಕ್ರಿಸ್ತನ ಜೊತೆಯಲ್ಲಿರಬೇಕೆಂಬದೇ ನನ್ನ ಅಭಿಲಾಷೆ, ಅದು]]></a:t>
+              <a:t><![CDATA[13. அரமனை யெங்குமுள்ளவர்களுக்கும் மற்ற யாவருக்கும் என் கட்டுகள் கிறிஸ்துவுக்குள்ளான கட்டுகளென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉತ್ತಮೋತ್ತಮ]]></a:t>
+              <a:t><![CDATA[வெளியரங்கமாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಆದಾಗ್ಯೂ ನಾನಿನ್ನೂ ಶರೀರದಲ್ಲಿ ವಾಸಮಾಡಿಕೊಂಡಿರುವದು ನಿಮ ಗೋಸ್ಕರ ಬಹು ಅವಶ್ಯವಾದದ್ದು.]]></a:t>
+              <a:t><![CDATA[14. சகோதரரில் அநேகர் என் கட்டுகளாலே கர்த்தருக்குள் திடன்கொண்டு பயமில்லாமல் திருவசனத்தைச் சொல்லும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಆದದರಿಂದ ನಿಮಗೆ ನಂಬಿಕೆಯಲ್ಲಿ ಅಭಿವೃದ್ಧಿಯೂ ಸಂತೋಷವೂ ಉಂಟಾಗುವದಕ್ಕೋಸ್ಕರ ನಾನು ಜೀವದಿಂದುಳಿದು ನಿಮ್ಮೆಲ್ಲರ]]></a:t>
+              <a:t><![CDATA[அதிகமாய்த் துணிந்திருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿರ್ಮಲರಾಗಿಯೂ ಇರಬೇಕೆಂತಲೂ]]></a:t>
+              <a:t><![CDATA[இயேசுவுக்குள்ளான பரிசுத்தவான்கள் அனைவருக்கும், கண்காணிகளுக்கும், உதவிக்காரருக்கும் எழுதுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಳಿಯಲ್ಲಿರುವೆನೆಂದು ದೃಢವಾಗಿ ನಂಬಿ ದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[15. சிலர் பொறாமையினாலும் விரோதத்தினாலும், சிலர் நல்மனதினாலும் கிறிஸ்துவைப் பிரசங்கிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಹೀಗೆ ನಾನು ತಿರಿಗಿ ನಿಮ್ಮ ಬಳಿಗೆ ಬರುವದರಿಂದ ನನ್ನ ವಿಷಯವಾದ ನಿಮ್ಮ ಸಂತೋಷವು ಯೇಸು ಕ್ರಿಸ್ತನಲ್ಲಿ ನಮಗೆ]]></a:t>
+              <a:t><![CDATA[16. சிலர் என் கட்டுகளோடே உபத்திரவத்தையுங்கூட்ட நினைத்து, சுத்தமனதோடே கிறிஸ்துவை அறிவியாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅತ್ಯಧಿಕವಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[விரோதத்தினாலே அறிவிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಹೇಗೂ ಕ್ರಿಸ್ತನ ಸುವಾರ್ತೆಗೆ ಯೋಗ್ಯರಾಗಿ ನಡೆದುಕೊಳ್ಳಿರಿ. ಆಗ ನಾನು ಬಂದು ನಿಮ್ಮನ್ನು ನೋಡಿ ದರೂ ಸರಿಯೇ,]]></a:t>
+              <a:t><![CDATA[17. சுவிசேஷத்திற்காக நான் உத்தரவு சொல்ல ஏற்படுத்தப்பட்டவனென்று அறிந்து, சிலர் அன்பினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೂರದಲ್ಲಿದ್ದು ನಿಮ್ಮ ಸುದ್ದಿಯನ್ನು ಕೇಳಿದರೂ ಸರಿಯೇ, ನೀವು ಒಂದೇ ಆತ್ಮದಲ್ಲಿ ದೃಢ ವಾಗಿ ನಿಂತು ಸುವಾರ್ತೆಯಲ್ಲಿಟ್ಟ]]></a:t>
+              <a:t><![CDATA[அறிவிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಂಬಿಕೆಗೊಸ್ಕರ ಐಕ್ಯಮತ್ಯದಿಂದಲೂ ಒಂದೇ ಮನಸ್ಸಿನಿಂದಲೂ ಹೆ]]></a:t>
+              <a:t><![CDATA[18. இதனாலென்ன? வஞ்சகத்தினாலாவது உண்மையினாலாவது, எப்படியாவது, கிறிஸ்து அறிவிக்கப்படுகிறார்; அதனால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಯಾವ ವಿಷಯದಲ್ಲಿಯಾದರೂ ನಿಮ್ಮ ವಿರೋದಿಗಳಿಗೆ ಭಯಪಡಬೇಡಿರಿ; ನೀವು ಭಯಪಡ ದಿರುವದು ಅವರಿಗೆ ನಾಶನಕ್ಕಾಗಿಯೂ ನಿಮಗೆ]]></a:t>
+              <a:t><![CDATA[சந்தோஷப்படுகிறேன், இன்னமும் சந்தோஷப்படுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಕ್ಷಣೆ ಗಾಗಿಯೂ ದೇವರಿಂದಾದ ಪ್ರಮಾಣವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[19. அது உங்கள் வேண்டுதலினாலும் இயேசுகிறிஸ்துவினுடைய ஆவியின் உதவியினாலும் எனக்கு இரட்சிப்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಹೇಗೆಂದರೆ ಕ್ರಿಸ್ತನ ಮೇಲೆ ನಂಬಿಕೆಯಿಡುವದೂ ಆತನಿಗೋಸ್ಕರ ಬಾಧೆಯನ್ನನುಭವಿಸುವದೂ ಆತನ ಪರವಾಗಿ ನಿಮಗೆ ಅನುಗ್ರಹವಾಗಿ]]></a:t>
+              <a:t><![CDATA[முடியுமென்று அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೊರೆಯಿತು.]]></a:t>
+              <a:t><![CDATA[20. நான் ஒன்றிலும் வெட்கப்பட்டுப்போகாமல், எப்பொழுதும் போல இப்பொழுதும், மிகுந்த தைரியத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಯೇಸು ಕ್ರಿಸ್ತನ ಮೂಲಕ ನೀತಿಯೆಂಬ ಫಲಗಳಿಂದ ತುಂಬಿದವರಾಗಿ ದೇವರಿಗೆ ಮಹಿಮೆಯನ್ನೂ ಸ್ತೋತ್ರ ವನ್ನೂ]]></a:t>
+              <a:t><![CDATA[2. நம்முடைய பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಹೀಗೆ ನೀವು ನನ್ನಲ್ಲಿ ಕಂಡಂಥ ಮತ್ತು ಈಗ ನನ್ನಲ್ಲಿರುವದೆಂದು ನೀವು ಕೇಳುವಂಥ ಹೋರಾಟವೇ ನಿಮಗುಂಟು.]]></a:t>
+              <a:t><![CDATA[ஜீவனாலாகிலும், சாவினாலாகிலும், கிறிஸ்து என் சரீரத்தினாலே மகிமைப்படுவாரென்று எனக்கு உண்டாயிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಯೇಸು ಕ್ರಿಸ್ತನ ಸೇವಕರಾದ ಪೌಲ ತಿಮೊಥೆಯರು ಕ್ರಿಸ್ತ ಯೇಸುವಿನಲ್ಲಿ ಫಿಲಿಪ್ಪಿಯದ ಪರಿಶುದ್ಧರೆಲ್ಲರಿಗೂ ಅವರೊಂದಿಗಿರುವ]]></a:t>
+              <a:t><![CDATA[வாஞ்சைக்கும் நம்பிக்கைக்கும் தக்கதாய், அப்படி முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಭಾಧ್ಯಕ್ಷರಿಗೂ ಸಭಾಸೇವಕರಿಗೂ--]]></a:t>
+              <a:t><![CDATA[21. கிறிஸ்து எனக்கு ஜீவன், சாவு எனக்கு ஆதாயம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನಮ್ಮ ತಂದೆ ಯಾದ ದೇವರಿಂದಲೂ ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತ ನಿಂದಲೂ ನಿಮಗೆ ಕೃಪೆಯೂ ಶಾಂತಿಯೂ ಆಗಲಿ.]]></a:t>
+              <a:t><![CDATA[22. ஆகிலும் சரீரத்தில் பிழைத்திருக்கிறதினாலே என் கிரியைக்குப் பலனுண்டாயிருப்பதால், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಾನು ನಿಮ್ಮನ್ನು ನೆನಸಿಕೊಳ್ಳುವಾಗೆಲ್ಲಾ ನನ್ನ ದೇವರಿಗೆ ಕೃತಜ್ಞತಾಸ್ತುತಿ ಮಾಡುತ್ತೇನೆ;]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொள்ளவேண்டியது இன்னதென்று அறியேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ನಾನು ನಿಮ್ಮೆಲ್ಲರಿಗೋಸ್ಕರ ಯಾವಾಗಲೂ ಮಾಡುವ ನನ್ನ ಪ್ರತಿಯೊಂದು ಪ್ರಾರ್ಥನೆಯಲ್ಲಿ ಸಂತೋಷದಿಂದಲೇ]]></a:t>
+              <a:t><![CDATA[23. ஏனெனில் இவ்விரண்டினாலும் நான் நெருக்கப்படுகிறேன், தேகத்தைவிட்டுப்பிரிந்து, கிறிஸ்துவுடனேகூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೇಡಿಕೊಳ್ಳುವವನಾಗಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[இருக்க எனக்கு ஆசையுண்டு, அது அதிக நன்மையாயிருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನೀವು ಮೊದಲಿನ ದಿನದಿಂದ ಇಂದಿನವರೆಗೂ ಸುವಾರ್ತಾ ಸೇವೆಗಾಗಿ ಸಹಕಾರಿಗಳಾಗಿದ್ದೀರೆಂದು ನನ್ನ ದೇವರಿಗೆ ಕೃತಜ್ಞತಾ]]></a:t>
+              <a:t><![CDATA[24. அப்படியிருந்தும், நான் சரீரத்தில் தரித்திருப்பது உங்களுக்கு அதிக அவசியம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ತುತಿ ಮಾಡುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[25. இந்த நிச்சயத்தைக்கொண்டிருந்து, நான் மறுபடியும் உங்களிடத்தில் வருகிறதினால் என்னைக்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಒಳ್ಳೇ ಕೆಲಸವನ್ನು ನಿಮ್ಮಲ್ಲಿ ಪ್ರಾರಂಭಿಸಿದಾತನು ಅದನ್ನು ಯೇಸು ಕ್ರಿಸ್ತನ ದಿನದವರೆಗೆ ಸಿದ್ದಿಗೆ ತರುವನೆಂದು ನನಗೆ]]></a:t>
+              <a:t><![CDATA[உங்களுடைய மகிழ்ச்சி கிறிஸ்து இயேசுவுக்குள் பெருகும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತರುವವರಾಗಿರಬೇಕೆಂತಲೂ ಪ್ರಾರ್ಥಿಸುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಭರವಸ ವುಂಟು.]]></a:t>
+              <a:t><![CDATA[26. உங்கள் விசுவாசத்தின் வர்த்தனைக்காகவும் சந்தோஷத்துக்காகவும் நான் பிழைத்து, உங்கள் அனைவரோடுங்கூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನಿಮ್ಮೆಲ್ಲರ ವಿಷಯದಲ್ಲಿ ಹೀಗೆ ಯೋಚಿಸು ವದು ನನಗೆ ನ್ಯಾಯವಾಗಿದೆ; ಯಾಕಂದರೆ ನಾನು ಬೇಡಿಬಿದ್ದಿರುವಾಗಲೂ ಸುವಾರ್ತೆಯ]]></a:t>
+              <a:t><![CDATA[இருப்பேனென்று அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿಷಯದಲ್ಲಿ ಉತ್ತರ ಹೇಳಿ ಸ್ಥಾಪಿಸುವಾಗಲೂ ನೀವೆಲ್ಲರು ನಾನು ಹೊಂದಿದ ಕೃಪೆಯಲ್ಲಿ ಪಾಲುಗಾರರಾಗಿದ್ದೀರೆಂದು ನಿಮ್ಮನ್ನು]]></a:t>
+              <a:t><![CDATA[27. நான் வந்து உங்களைக் கண்டாலும், நான் வராமலிருந்தாலும், நீங்கள் ஒரே ஆவியிலே உறுதியாய் நின்று, ஒரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನ ಹೃದಯದಲ್ಲಿಟ್ಟುಕೊಂಡಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[ஆத்துமாவினாலே சுவிசேஷத்தின் விசுவாசத்திற்காகக் கூடப்போராடி, எதிர்க்கிறவர்களால் ஒன்றிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಯೇಸು ಕ್ರಿಸ್ತನಿಗಿರುವಂಥ ಕನಿಕರದಿಂದ ನಿಮ್ಮೆಲ್ಲರಿ ಗೋಸ್ಕರ ನಾನು ಎಷ್ಟೋ ಹಂಬಲಿಸುತ್ತೇನೆ; ಇದಕ್ಕೆ ದೇವರೇ ನನ್ನ]]></a:t>
+              <a:t><![CDATA[மருளாதிருக்கிறீர்களென்று உங்களைக்குறித்து நான் கேள்விப்படும்படி, எவ்விதத்திலும் நீங்கள் கிறிஸ்துவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಾಕ್ಷಿ.]]></a:t>
+              <a:t><![CDATA[சுவிசேஷத்திற்குப் பாத்திரராக மாத்திரம் நடந்துகொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14284,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನಿಮ್ಮ ಪ್ರೀತಿಯು ಹೆಚ್ಚುತ್ತಾ ಹೆಚ್ಚುತ್ತಾ ನೀವು ಜ್ಞಾನ ಮತ್ತು ಪೂರ್ಣ ವಿವೇಕಗಳಿಂದ ಕೂಡಿದವರಾಗಿರಬೇಕೆಂತಲೂ]]></a:t>
+              <a:t><![CDATA[28. நீங்கள் மருளாதிருக்கிறது அவர்கள் கெட்டுப்போகிறதற்கும், நீங்கள் இரட்சிக்கப்படுகிறதற்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அத்தாட்சியாயிருக்கிறது; இதுவும் தேவனுடைய செயலே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. ஏனெனில் கிறிஸ்துவினிடத்தில் விசுவாசிக்கிறதற்குமாத்திரமல்ல, அவர்நிமித்தமாகப் பாடுபடுகிறதற்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களுக்கு அருளப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಸಹೋದರರೇ, ನನಗೆ ಸಂಭವಿಸಿರುವದು ಸುವಾರ್ತೆಯ ಪ್ರಸಾರಣೆಗೇ ಸಹಾಯವಾಯಿತೆಂದು ನೀವು ತಿಳಿಯಬೇಕೆಂಬದಾಗಿ ನಾನು]]></a:t>
+              <a:t><![CDATA[3. சுவிசேஷம் உங்களுக்கு அறிவிக்கப்பட்ட நாள்முதல் இதுவரைக்கும் நீங்கள் அதற்கு உடன்பட்டவர்களானபடியால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. நீங்கள் என்னிடத்திலே கண்டதும் எனக்கு உண்டென்று இப்பொழுது கேள்விப்படுகிறதுமான போராட்டமே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களுக்கும் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಪೇಕ್ಷಿಸುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[4. நான் பண்ணுகிற ஒவ்வொரு விண்ணப்பத்திலும் உங்கள் அனைவருக்காகவும் எப்போதும் சந்தோஷத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಹೇಗಂದರೆ ನನ್ನ ಬೇಡಿಗಳು ಕ್ರಿಸ್ತನ ನಿಮಿತ್ತವೇ ಎಂದು ಎಲ್ಲಾ ಅರಮನೆಯಲ್ಲಿಯೂ ಮಿಕ್ಕಾದ ಎಲ್ಲಾ ಸ್ಥಳಗಳಲ್ಲಿಯೂ]]></a:t>
+              <a:t><![CDATA[விண்ணப்பம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಸಿದ್ಧವಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[5. உங்களில் நற்கிரியையைத் தொடங்கினவர் அதை இயேசுகிறிஸ்துவின் நாள்பரியந்தம் முடிய நடத்திவருவாரென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14268,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[பிலிப்பியர் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme9">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme9">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme9">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14553,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>56</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>