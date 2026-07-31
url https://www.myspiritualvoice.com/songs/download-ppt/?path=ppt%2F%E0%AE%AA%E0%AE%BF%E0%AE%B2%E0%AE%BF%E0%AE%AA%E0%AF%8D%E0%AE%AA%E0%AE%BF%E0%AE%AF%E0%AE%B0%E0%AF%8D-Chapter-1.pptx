--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -89,50 +89,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -162,50 +176,57 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -352,53 +373,60 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் கட்டுகளிலும், நான் சுவிசேஷத்திற்காக உத்தரவுசொல்லி அதைத் திடப்படுத்திவருகிறதிலும், நீங்கள் அனைவரும் எனக்கு அளிக்கப்பட்ட கிருபையில் பங்குள்ளவர்களானதால், உங்களை என் இருதயத்தில் தரித்துக்கொண்டிருக்கிறபடியினாலே, உங்களெல்லாரையுங் குறித்து நான் இப்படி நினைக்கிறது எனக்குத் தகுதியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. சகோதரரில் அநேகர் என் கட்டுகளாலே கர்த்தருக்குள் திடன்கொண்டு பயமில்லாமல் திருவசனத்தைச் சொல்லும்படி அதிகமாய்த் துணிந்திருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் கட்டுகளிலும், நான் சுவிசேஷத்திற்காக உத்தரவுசொல்லி அதைத் திடப்படுத்திவருகிறதிலும், நீங்கள் அனைவரும் எனக்கு அளிக்கப்பட்ட கிருபையில் பங்குள்ளவர்களானதால், உங்களை என் இருதயத்தில் தரித்துக்கொண்டிருக்கிறபடியினாலே, உங்களெல்லாரையுங் குறித்து நான் இப்படி நினைக்கிறது எனக்குத் தகுதியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. சகோதரரில் அநேகர் என் கட்டுகளாலே கர்த்தருக்குள் திடன்கொண்டு பயமில்லாமல் திருவசனத்தைச் சொல்லும்படி அதிகமாய்த் துணிந்திருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் கட்டுகளிலும், நான் சுவிசேஷத்திற்காக உத்தரவுசொல்லி அதைத் திடப்படுத்திவருகிறதிலும், நீங்கள் அனைவரும் எனக்கு அளிக்கப்பட்ட கிருபையில் பங்குள்ளவர்களானதால், உங்களை என் இருதயத்தில் தரித்துக்கொண்டிருக்கிறபடியினாலே, உங்களெல்லாரையுங் குறித்து நான் இப்படி நினைக்கிறது எனக்குத் தகுதியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. சிலர் பொறாமையினாலும் விரோதத்தினாலும், சிலர் நல்மனதினாலும் கிறிஸ்துவைப் பிரசங்கிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இயேசுகிறிஸ்துவின் உருக்கமான அன்பிலே உங்களெல்லார்மேலும் எவ்வளவோ வாஞ்சையாயிருக்கிறேன் என்பதற்கு தேவனே எனக்குச் சாட்சி.]]></a:t>
+              <a:t><![CDATA[15. சிலர் பொறாமையினாலும் விரோதத்தினாலும், சிலர் நல்மனதினாலும் கிறிஸ்துவைப் பிரசங்கிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மேலும், உத்தமமானவைகளை நீங்கள் ஒப்புக்கொள்ளத்தக்கதாக உங்கள் அன்பானது அறிவிலும் எல்லா உணர்விலும் இன்னும் அதிகமதிகமாய்ப் பெருகவும்,]]></a:t>
+              <a:t><![CDATA[16. சிலர் என் கட்டுகளோடே உபத்திரவத்தையுங்கூட்ட நினைத்து, சுத்தமனதோடே கிறிஸ்துவை அறிவியாமல், விரோதத்தினாலே அறிவிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +1031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனுக்கு மகிமையும் துதியுமுண்டாகும்படி இயேசுகிறிஸ்துவினால் வருகிற நீதியின் கனிகளால் நிறைந்தவர்களாகி,]]></a:t>
+              <a:t><![CDATA[16. சிலர் என் கட்டுகளோடே உபத்திரவத்தையுங்கூட்ட நினைத்து, சுத்தமனதோடே கிறிஸ்துவை அறிவியாமல், விரோதத்தினாலே அறிவிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனுக்கு மகிமையும் துதியுமுண்டாகும்படி இயேசுகிறிஸ்துவினால் வருகிற நீதியின் கனிகளால் நிறைந்தவர்களாகி,]]></a:t>
+              <a:t><![CDATA[17. சுவிசேஷத்திற்காக நான் உத்தரவு சொல்ல ஏற்படுத்தப்பட்டவனென்று அறிந்து, சிலர் அன்பினாலே அறிவிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் கிறிஸ்துவின் நாளுக்கென்று துப்புரவானவர்களும் இடறலற்றவர்களுமாயிருக்கவும் வேண்டுதல் செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[18. இதனாலென்ன? வஞ்சகத்தினாலாவது உண்மையினாலாவது, எப்படியாவது, கிறிஸ்து அறிவிக்கப்படுகிறார்; அதனால் சந்தோஷப்படுகிறேன், இன்னமும் சந்தோஷப்படுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் கிறிஸ்துவின் நாளுக்கென்று துப்புரவானவர்களும் இடறலற்றவர்களுமாயிருக்கவும் வேண்டுதல் செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[18. இதனாலென்ன? வஞ்சகத்தினாலாவது உண்மையினாலாவது, எப்படியாவது, கிறிஸ்து அறிவிக்கப்படுகிறார்; அதனால் சந்தோஷப்படுகிறேன், இன்னமும் சந்தோஷப்படுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகோதரரே, எனக்குச் சம்பவித்தவைகள் சுவிசேஷம் பிரபலமாகும்படிக்கு ஏதுவாயிற்றென்று நீங்கள் அறிய மனதாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[19. அது உங்கள் வேண்டுதலினாலும் இயேசுகிறிஸ்துவினுடைய ஆவியின் உதவியினாலும் எனக்கு இரட்சிப்பாக முடியுமென்று அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசுகிறிஸ்துவின் ஊழியக்காரராகிய பவுலும் தீமோத்தேயும், பிலிப்பி பட்டணத்தில் கிறிஸ்து இயேசுவுக்குள்ளான பரிசுத்தவான்கள் அனைவருக்கும், கண்காணிகளுக்கும், உதவிக்காரருக்கும் எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[10. தேவனுக்கு மகிமையும் துதியுமுண்டாகும்படி இயேசுகிறிஸ்துவினால் வருகிற நீதியின் கனிகளால் நிறைந்தவர்களாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகோதரரே, எனக்குச் சம்பவித்தவைகள் சுவிசேஷம் பிரபலமாகும்படிக்கு ஏதுவாயிற்றென்று நீங்கள் அறிய மனதாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[19. அது உங்கள் வேண்டுதலினாலும் இயேசுகிறிஸ்துவினுடைய ஆவியின் உதவியினாலும் எனக்கு இரட்சிப்பாக முடியுமென்று அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அரமனை யெங்குமுள்ளவர்களுக்கும் மற்ற யாவருக்கும் என் கட்டுகள் கிறிஸ்துவுக்குள்ளான கட்டுகளென்று வெளியரங்கமாகி,]]></a:t>
+              <a:t><![CDATA[20. நான் ஒன்றிலும் வெட்கப்பட்டுப்போகாமல், எப்பொழுதும் போல இப்பொழுதும், மிகுந்த தைரியத்தோடே ஜீவனாலாகிலும், சாவினாலாகிலும், கிறிஸ்து என் சரீரத்தினாலே மகிமைப்படுவாரென்று எனக்கு உண்டாயிருக்கிற வாஞ்சைக்கும் நம்பிக்கைக்கும் தக்கதாய், அப்படி முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சகோதரரில் அநேகர் என் கட்டுகளாலே கர்த்தருக்குள் திடன்கொண்டு பயமில்லாமல் திருவசனத்தைச் சொல்லும்படி அதிகமாய்த் துணிந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. நான் ஒன்றிலும் வெட்கப்பட்டுப்போகாமல், எப்பொழுதும் போல இப்பொழுதும், மிகுந்த தைரியத்தோடே ஜீவனாலாகிலும், சாவினாலாகிலும், கிறிஸ்து என் சரீரத்தினாலே மகிமைப்படுவாரென்று எனக்கு உண்டாயிருக்கிற வாஞ்சைக்கும் நம்பிக்கைக்கும் தக்கதாய், அப்படி முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +2012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சகோதரரில் அநேகர் என் கட்டுகளாலே கர்த்தருக்குள் திடன்கொண்டு பயமில்லாமல் திருவசனத்தைச் சொல்லும்படி அதிகமாய்த் துணிந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[21. கிறிஸ்து எனக்கு ஜீவன், சாவு எனக்கு ஆதாயம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சிலர் பொறாமையினாலும் விரோதத்தினாலும், சிலர் நல்மனதினாலும் கிறிஸ்துவைப் பிரசங்கிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[22. ஆகிலும் சரீரத்தில் பிழைத்திருக்கிறதினாலே என் கிரியைக்குப் பலனுண்டாயிருப்பதால், நான் தெரிந்துகொள்ளவேண்டியது இன்னதென்று அறியேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சிலர் என் கட்டுகளோடே உபத்திரவத்தையுங்கூட்ட நினைத்து, சுத்தமனதோடே கிறிஸ்துவை அறிவியாமல், விரோதத்தினாலே அறிவிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[22. ஆகிலும் சரீரத்தில் பிழைத்திருக்கிறதினாலே என் கிரியைக்குப் பலனுண்டாயிருப்பதால், நான் தெரிந்துகொள்ளவேண்டியது இன்னதென்று அறியேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சுவிசேஷத்திற்காக நான் உத்தரவு சொல்ல ஏற்படுத்தப்பட்டவனென்று அறிந்து, சிலர் அன்பினாலே அறிவிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[23. ஏனெனில் இவ்விரண்டினாலும் நான் நெருக்கப்படுகிறேன், தேகத்தைவிட்டுப்பிரிந்து, கிறிஸ்துவுடனேகூட இருக்க எனக்கு ஆசையுண்டு, அது அதிக நன்மையாயிருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இதனாலென்ன? வஞ்சகத்தினாலாவது உண்மையினாலாவது, எப்படியாவது, கிறிஸ்து அறிவிக்கப்படுகிறார்; அதனால் சந்தோஷப்படுகிறேன், இன்னமும் சந்தோஷப்படுவேன்.]]></a:t>
+              <a:t><![CDATA[23. ஏனெனில் இவ்விரண்டினாலும் நான் நெருக்கப்படுகிறேன், தேகத்தைவிட்டுப்பிரிந்து, கிறிஸ்துவுடனேகூட இருக்க எனக்கு ஆசையுண்டு, அது அதிக நன்மையாயிருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இதனாலென்ன? வஞ்சகத்தினாலாவது உண்மையினாலாவது, எப்படியாவது, கிறிஸ்து அறிவிக்கப்படுகிறார்; அதனால் சந்தோஷப்படுகிறேன், இன்னமும் சந்தோஷப்படுவேன்.]]></a:t>
+              <a:t><![CDATA[24. அப்படியிருந்தும், நான் சரீரத்தில் தரித்திருப்பது உங்களுக்கு அதிக அவசியம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அது உங்கள் வேண்டுதலினாலும் இயேசுகிறிஸ்துவினுடைய ஆவியின் உதவியினாலும் எனக்கு இரட்சிப்பாக முடியுமென்று அறிவேன்.]]></a:t>
+              <a:t><![CDATA[25. இந்த நிச்சயத்தைக்கொண்டிருந்து, நான் மறுபடியும் உங்களிடத்தில் வருகிறதினால் என்னைக்குறித்து உங்களுடைய மகிழ்ச்சி கிறிஸ்து இயேசுவுக்குள் பெருகும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசுகிறிஸ்துவின் ஊழியக்காரராகிய பவுலும் தீமோத்தேயும், பிலிப்பி பட்டணத்தில் கிறிஸ்து இயேசுவுக்குள்ளான பரிசுத்தவான்கள் அனைவருக்கும், கண்காணிகளுக்கும், உதவிக்காரருக்கும் எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[10. தேவனுக்கு மகிமையும் துதியுமுண்டாகும்படி இயேசுகிறிஸ்துவினால் வருகிற நீதியின் கனிகளால் நிறைந்தவர்களாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அது உங்கள் வேண்டுதலினாலும் இயேசுகிறிஸ்துவினுடைய ஆவியின் உதவியினாலும் எனக்கு இரட்சிப்பாக முடியுமென்று அறிவேன்.]]></a:t>
+              <a:t><![CDATA[25. இந்த நிச்சயத்தைக்கொண்டிருந்து, நான் மறுபடியும் உங்களிடத்தில் வருகிறதினால் என்னைக்குறித்து உங்களுடைய மகிழ்ச்சி கிறிஸ்து இயேசுவுக்குள் பெருகும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் ஒன்றிலும் வெட்கப்பட்டுப்போகாமல், எப்பொழுதும் போல இப்பொழுதும், மிகுந்த தைரியத்தோடே ஜீவனாலாகிலும், சாவினாலாகிலும், கிறிஸ்து என் சரீரத்தினாலே மகிமைப்படுவாரென்று எனக்கு உண்டாயிருக்கிற வாஞ்சைக்கும் நம்பிக்கைக்கும் தக்கதாய், அப்படி முடியும்.]]></a:t>
+              <a:t><![CDATA[26. உங்கள் விசுவாசத்தின் வர்த்தனைக்காகவும் சந்தோஷத்துக்காகவும் நான் பிழைத்து, உங்கள் அனைவரோடுங்கூட இருப்பேனென்று அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் ஒன்றிலும் வெட்கப்பட்டுப்போகாமல், எப்பொழுதும் போல இப்பொழுதும், மிகுந்த தைரியத்தோடே ஜீவனாலாகிலும், சாவினாலாகிலும், கிறிஸ்து என் சரீரத்தினாலே மகிமைப்படுவாரென்று எனக்கு உண்டாயிருக்கிற வாஞ்சைக்கும் நம்பிக்கைக்கும் தக்கதாய், அப்படி முடியும்.]]></a:t>
+              <a:t><![CDATA[26. உங்கள் விசுவாசத்தின் வர்த்தனைக்காகவும் சந்தோஷத்துக்காகவும் நான் பிழைத்து, உங்கள் அனைவரோடுங்கூட இருப்பேனென்று அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் ஒன்றிலும் வெட்கப்பட்டுப்போகாமல், எப்பொழுதும் போல இப்பொழுதும், மிகுந்த தைரியத்தோடே ஜீவனாலாகிலும், சாவினாலாகிலும், கிறிஸ்து என் சரீரத்தினாலே மகிமைப்படுவாரென்று எனக்கு உண்டாயிருக்கிற வாஞ்சைக்கும் நம்பிக்கைக்கும் தக்கதாய், அப்படி முடியும்.]]></a:t>
+              <a:t><![CDATA[27. நான் வந்து உங்களைக் கண்டாலும், நான் வராமலிருந்தாலும், நீங்கள் ஒரே ஆவியிலே உறுதியாய் நின்று, ஒரே ஆத்துமாவினாலே சுவிசேஷத்தின் விசுவாசத்திற்காகக் கூடப்போராடி, எதிர்க்கிறவர்களால் ஒன்றிலும் மருளாதிருக்கிறீர்களென்று உங்களைக்குறித்து நான் கேள்விப்படும்படி, எவ்விதத்திலும் நீங்கள் கிறிஸ்துவின் சுவிசேஷத்திற்குப் பாத்திரராக மாத்திரம் நடந்துகொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கிறிஸ்து எனக்கு ஜீவன், சாவு எனக்கு ஆதாயம்.]]></a:t>
+              <a:t><![CDATA[27. நான் வந்து உங்களைக் கண்டாலும், நான் வராமலிருந்தாலும், நீங்கள் ஒரே ஆவியிலே உறுதியாய் நின்று, ஒரே ஆத்துமாவினாலே சுவிசேஷத்தின் விசுவாசத்திற்காகக் கூடப்போராடி, எதிர்க்கிறவர்களால் ஒன்றிலும் மருளாதிருக்கிறீர்களென்று உங்களைக்குறித்து நான் கேள்விப்படும்படி, எவ்விதத்திலும் நீங்கள் கிறிஸ்துவின் சுவிசேஷத்திற்குப் பாத்திரராக மாத்திரம் நடந்துகொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகிலும் சரீரத்தில் பிழைத்திருக்கிறதினாலே என் கிரியைக்குப் பலனுண்டாயிருப்பதால், நான் தெரிந்துகொள்ளவேண்டியது இன்னதென்று அறியேன்.]]></a:t>
+              <a:t><![CDATA[27. நான் வந்து உங்களைக் கண்டாலும், நான் வராமலிருந்தாலும், நீங்கள் ஒரே ஆவியிலே உறுதியாய் நின்று, ஒரே ஆத்துமாவினாலே சுவிசேஷத்தின் விசுவாசத்திற்காகக் கூடப்போராடி, எதிர்க்கிறவர்களால் ஒன்றிலும் மருளாதிருக்கிறீர்களென்று உங்களைக்குறித்து நான் கேள்விப்படும்படி, எவ்விதத்திலும் நீங்கள் கிறிஸ்துவின் சுவிசேஷத்திற்குப் பாத்திரராக மாத்திரம் நடந்துகொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஏனெனில் இவ்விரண்டினாலும் நான் நெருக்கப்படுகிறேன், தேகத்தைவிட்டுப்பிரிந்து, கிறிஸ்துவுடனேகூட இருக்க எனக்கு ஆசையுண்டு, அது அதிக நன்மையாயிருக்கும்;]]></a:t>
+              <a:t><![CDATA[28. நீங்கள் மருளாதிருக்கிறது அவர்கள் கெட்டுப்போகிறதற்கும், நீங்கள் இரட்சிக்கப்படுகிறதற்கும் அத்தாட்சியாயிருக்கிறது; இதுவும் தேவனுடைய செயலே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஏனெனில் இவ்விரண்டினாலும் நான் நெருக்கப்படுகிறேன், தேகத்தைவிட்டுப்பிரிந்து, கிறிஸ்துவுடனேகூட இருக்க எனக்கு ஆசையுண்டு, அது அதிக நன்மையாயிருக்கும்;]]></a:t>
+              <a:t><![CDATA[28. நீங்கள் மருளாதிருக்கிறது அவர்கள் கெட்டுப்போகிறதற்கும், நீங்கள் இரட்சிக்கப்படுகிறதற்கும் அத்தாட்சியாயிருக்கிறது; இதுவும் தேவனுடைய செயலே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்படியிருந்தும், நான் சரீரத்தில் தரித்திருப்பது உங்களுக்கு அதிக அவசியம்.]]></a:t>
+              <a:t><![CDATA[29. ஏனெனில் கிறிஸ்துவினிடத்தில் விசுவாசிக்கிறதற்குமாத்திரமல்ல, அவர்நிமித்தமாகப் பாடுபடுகிறதற்கும் உங்களுக்கு அருளப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இந்த நிச்சயத்தைக்கொண்டிருந்து, நான் மறுபடியும் உங்களிடத்தில் வருகிறதினால் என்னைக்குறித்து உங்களுடைய மகிழ்ச்சி கிறிஸ்து இயேசுவுக்குள் பெருகும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[29. ஏனெனில் கிறிஸ்துவினிடத்தில் விசுவாசிக்கிறதற்குமாத்திரமல்ல, அவர்நிமித்தமாகப் பாடுபடுகிறதற்கும் உங்களுக்கு அருளப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நம்முடைய பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் கிறிஸ்துவின் நாளுக்கென்று துப்புரவானவர்களும் இடறலற்றவர்களுமாயிருக்கவும் வேண்டுதல் செய்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இந்த நிச்சயத்தைக்கொண்டிருந்து, நான் மறுபடியும் உங்களிடத்தில் வருகிறதினால் என்னைக்குறித்து உங்களுடைய மகிழ்ச்சி கிறிஸ்து இயேசுவுக்குள் பெருகும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[30. நீங்கள் என்னிடத்திலே கண்டதும் எனக்கு உண்டென்று இப்பொழுது கேள்விப்படுகிறதுமான போராட்டமே உங்களுக்கும் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்கள் விசுவாசத்தின் வர்த்தனைக்காகவும் சந்தோஷத்துக்காகவும் நான் பிழைத்து, உங்கள் அனைவரோடுங்கூட இருப்பேனென்று அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[1. இயேசுகிறிஸ்துவின் ஊழியக்காரராகிய பவுலும் தீமோத்தேயும், பிலிப்பி பட்டணத்தில் கிறிஸ்து இயேசுவுக்குள்ளான பரிசுத்தவான்கள் அனைவருக்கும், கண்காணிகளுக்கும், உதவிக்காரருக்கும் எழுதுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் வந்து உங்களைக் கண்டாலும், நான் வராமலிருந்தாலும், நீங்கள் ஒரே ஆவியிலே உறுதியாய் நின்று, ஒரே ஆத்துமாவினாலே சுவிசேஷத்தின் விசுவாசத்திற்காகக் கூடப்போராடி, எதிர்க்கிறவர்களால் ஒன்றிலும் மருளாதிருக்கிறீர்களென்று உங்களைக்குறித்து நான் கேள்விப்படும்படி, எவ்விதத்திலும் நீங்கள் கிறிஸ்துவின் சுவிசேஷத்திற்குப் பாத்திரராக மாத்திரம் நடந்துகொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. இயேசுகிறிஸ்துவின் ஊழியக்காரராகிய பவுலும் தீமோத்தேயும், பிலிப்பி பட்டணத்தில் கிறிஸ்து இயேசுவுக்குள்ளான பரிசுத்தவான்கள் அனைவருக்கும், கண்காணிகளுக்கும், உதவிக்காரருக்கும் எழுதுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் வந்து உங்களைக் கண்டாலும், நான் வராமலிருந்தாலும், நீங்கள் ஒரே ஆவியிலே உறுதியாய் நின்று, ஒரே ஆத்துமாவினாலே சுவிசேஷத்தின் விசுவாசத்திற்காகக் கூடப்போராடி, எதிர்க்கிறவர்களால் ஒன்றிலும் மருளாதிருக்கிறீர்களென்று உங்களைக்குறித்து நான் கேள்விப்படும்படி, எவ்விதத்திலும் நீங்கள் கிறிஸ்துவின் சுவிசேஷத்திற்குப் பாத்திரராக மாத்திரம் நடந்துகொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. நம்முடைய பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் வந்து உங்களைக் கண்டாலும், நான் வராமலிருந்தாலும், நீங்கள் ஒரே ஆவியிலே உறுதியாய் நின்று, ஒரே ஆத்துமாவினாலே சுவிசேஷத்தின் விசுவாசத்திற்காகக் கூடப்போராடி, எதிர்க்கிறவர்களால் ஒன்றிலும் மருளாதிருக்கிறீர்களென்று உங்களைக்குறித்து நான் கேள்விப்படும்படி, எவ்விதத்திலும் நீங்கள் கிறிஸ்துவின் சுவிசேஷத்திற்குப் பாத்திரராக மாத்திரம் நடந்துகொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. சுவிசேஷம் உங்களுக்கு அறிவிக்கப்பட்ட நாள்முதல் இதுவரைக்கும் நீங்கள் அதற்கு உடன்பட்டவர்களானபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4600,51 +4628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீங்கள் மருளாதிருக்கிறது அவர்கள் கெட்டுப்போகிறதற்கும், நீங்கள் இரட்சிக்கப்படுகிறதற்கும் அத்தாட்சியாயிருக்கிறது; இதுவும் தேவனுடைய செயலே.]]></a:t>
+              <a:t><![CDATA[4. நான் பண்ணுகிற ஒவ்வொரு விண்ணப்பத்திலும் உங்கள் அனைவருக்காகவும் எப்போதும் சந்தோஷத்தோடே விண்ணப்பம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீங்கள் மருளாதிருக்கிறது அவர்கள் கெட்டுப்போகிறதற்கும், நீங்கள் இரட்சிக்கப்படுகிறதற்கும் அத்தாட்சியாயிருக்கிறது; இதுவும் தேவனுடைய செயலே.]]></a:t>
+              <a:t><![CDATA[4. நான் பண்ணுகிற ஒவ்வொரு விண்ணப்பத்திலும் உங்கள் அனைவருக்காகவும் எப்போதும் சந்தோஷத்தோடே விண்ணப்பம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஏனெனில் கிறிஸ்துவினிடத்தில் விசுவாசிக்கிறதற்குமாத்திரமல்ல, அவர்நிமித்தமாகப் பாடுபடுகிறதற்கும் உங்களுக்கு அருளப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. உங்களில் நற்கிரியையைத் தொடங்கினவர் அதை இயேசுகிறிஸ்துவின் நாள்பரியந்தம் முடிய நடத்திவருவாரென்று நம்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4927,51 +4955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஏனெனில் கிறிஸ்துவினிடத்தில் விசுவாசிக்கிறதற்குமாத்திரமல்ல, அவர்நிமித்தமாகப் பாடுபடுகிறதற்கும் உங்களுக்கு அருளப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. உங்களில் நற்கிரியையைத் தொடங்கினவர் அதை இயேசுகிறிஸ்துவின் நாள்பரியந்தம் முடிய நடத்திவருவாரென்று நம்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5036,51 +5064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நீங்கள் என்னிடத்திலே கண்டதும் எனக்கு உண்டென்று இப்பொழுது கேள்விப்படுகிறதுமான போராட்டமே உங்களுக்கும் உண்டு.]]></a:t>
+              <a:t><![CDATA[6. நான் உங்களை நினைக்கிறபொழுது என் தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +5173,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சுவிசேஷம் உங்களுக்கு அறிவிக்கப்பட்ட நாள்முதல் இதுவரைக்கும் நீங்கள் அதற்கு உடன்பட்டவர்களானபடியால்,]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் கிறிஸ்துவின் நாளுக்கென்று துப்புரவானவர்களும் இடறலற்றவர்களுமாயிருக்கவும் வேண்டுதல் செய்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. நான் உங்களை நினைக்கிறபொழுது என் தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. என் கட்டுகளிலும், நான் சுவிசேஷத்திற்காக உத்தரவுசொல்லி அதைத் திடப்படுத்திவருகிறதிலும், நீங்கள் அனைவரும் எனக்கு அளிக்கப்பட்ட கிருபையில் பங்குள்ளவர்களானதால், உங்களை என் இருதயத்தில் தரித்துக்கொண்டிருக்கிறபடியினாலே, உங்களெல்லாரையுங் குறித்து நான் இப்படி நினைக்கிறது எனக்குத் தகுதியாயிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. என் கட்டுகளிலும், நான் சுவிசேஷத்திற்காக உத்தரவுசொல்லி அதைத் திடப்படுத்திவருகிறதிலும், நீங்கள் அனைவரும் எனக்கு அளிக்கப்பட்ட கிருபையில் பங்குள்ளவர்களானதால், உங்களை என் இருதயத்தில் தரித்துக்கொண்டிருக்கிறபடியினாலே, உங்களெல்லாரையுங் குறித்து நான் இப்படி நினைக்கிறது எனக்குத் தகுதியாயிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. என் கட்டுகளிலும், நான் சுவிசேஷத்திற்காக உத்தரவுசொல்லி அதைத் திடப்படுத்திவருகிறதிலும், நீங்கள் அனைவரும் எனக்கு அளிக்கப்பட்ட கிருபையில் பங்குள்ளவர்களானதால், உங்களை என் இருதயத்தில் தரித்துக்கொண்டிருக்கிறபடியினாலே, உங்களெல்லாரையுங் குறித்து நான் இப்படி நினைக்கிறது எனக்குத் தகுதியாயிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. இயேசுகிறிஸ்துவின் உருக்கமான அன்பிலே உங்களெல்லார்மேலும் எவ்வளவோ வாஞ்சையாயிருக்கிறேன் என்பதற்கு தேவனே எனக்குச் சாட்சி.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. இயேசுகிறிஸ்துவின் உருக்கமான அன்பிலே உங்களெல்லார்மேலும் எவ்வளவோ வாஞ்சையாயிருக்கிறேன் என்பதற்கு தேவனே எனக்குச் சாட்சி.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. மேலும், உத்தமமானவைகளை நீங்கள் ஒப்புக்கொள்ளத்தக்கதாக உங்கள் அன்பானது அறிவிலும் எல்லா உணர்விலும் இன்னும் அதிகமதிகமாய்ப் பெருகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் பண்ணுகிற ஒவ்வொரு விண்ணப்பத்திலும் உங்கள் அனைவருக்காகவும் எப்போதும் சந்தோஷத்தோடே விண்ணப்பம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[12. சகோதரரே, எனக்குச் சம்பவித்தவைகள் சுவிசேஷம் பிரபலமாகும்படிக்கு ஏதுவாயிற்றென்று நீங்கள் அறிய மனதாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +6154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களில் நற்கிரியையைத் தொடங்கினவர் அதை இயேசுகிறிஸ்துவின் நாள்பரியந்தம் முடிய நடத்திவருவாரென்று நம்பி,]]></a:t>
+              <a:t><![CDATA[12. சகோதரரே, எனக்குச் சம்பவித்தவைகள் சுவிசேஷம் பிரபலமாகும்படிக்கு ஏதுவாயிற்றென்று நீங்கள் அறிய மனதாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +6263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் உங்களை நினைக்கிறபொழுது என் தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[13. அரமனை யெங்குமுள்ளவர்களுக்கும் மற்ற யாவருக்கும் என் கட்டுகள் கிறிஸ்துவுக்குள்ளான கட்டுகளென்று வெளியரங்கமாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +6372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் உங்களை நினைக்கிறபொழுது என் தேவனை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[13. அரமனை யெங்குமுள்ளவர்களுக்கும் மற்ற யாவருக்கும் என் கட்டுகள் கிறிஸ்துவுக்குள்ளான கட்டுகளென்று வெளியரங்கமாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506428" r:id="rId1"/>
+    <p:sldLayoutId id="2474550770" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6056,50 +6847,106 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Even as it is meet for me to think this of you all, because I have you in my heart; inasmuch as]]></a:t>
+              <a:t><![CDATA[14. ಇದಲ್ಲದೆ ಕರ್ತನಲ್ಲಿ ಅನೇಕ ಸಹೋದರರು ನನ್ನ ಬೇಡಿಗ ಳಿಂದಲೇ ಭರವಸವುಳ್ಳವರಾಗಿ ವಾಕ್ಯವನ್ನು ನಿರ್ಭಯ ದಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[both in my bonds, and in the defence and confirmation of the gospel, all of you all are partakers of]]></a:t>
+              <a:t><![CDATA[ಹೇಳುವದಕ್ಕೆ ಇನ್ನೂ ವಿಶೇಷ ಧೈರ್ಯವನ್ನು ಹೊಂದಿದ್ದಾರೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my grace.]]></a:t>
+              <a:t><![CDATA[15. ಕೆಲವರು ಹೊಟ್ಟೇಕಿಚ್ಚುಪಟ್ಟು ಭೇದ ಹುಟ್ಟಿಸಬೇಕೆಂಬ ಭಾವನೆಯಿಂದ ಬೇರೆ ಕೆಲವರು ಒಳ್ಳೇಭಾವದಿಂದ ಕ್ರಿಸ್ತನನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For God is my record, how greatly I long after you all in the bowels of Jesus Christ.]]></a:t>
+              <a:t><![CDATA[ಪ್ರಚುರಪಡಿಸುತ್ತಾರೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And this I pray, that your love may abound yet more and more in knowledge and in all judgment;]]></a:t>
+              <a:t><![CDATA[16. ಆ ಬೇರೆ ತರದವರಾದರೋ ನನ್ನ ಬೇಡಿಗಳಿಗೆ ಸಂಕಟವನ್ನು ಕೂಡಿಸಬೇಕೆಂದು ಯೋಚಿಸಿ ಕ್ರಿಸ್ತನನ್ನು ಯಥಾರ್ಥವಾಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. That all of you may approve things that are excellent; that all of you may be sincere and]]></a:t>
+              <a:t><![CDATA[ಪ್ರಸಿದ್ಧಪಡಿಸದೆ ಕಕ್ಷೀಭಾವದಿಂದ ಪ್ರಸಿದ್ದಿಪಡಿಸುತ್ತಾರೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[without offence till the day of Christ.]]></a:t>
+              <a:t><![CDATA[17. ಇವರಾದರೋ ನಾನು ಸುವಾರ್ತೆಯ ಪರವಾಗಿ ನೇಮಿಸಲ್ಪಟ್ಟಿದ್ದೇನೆಂದು ತಿಳಿದು ಪ್ರೀತಿಯಿಂದ ಸಾರುತ್ತಾರೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Being filled with the fruits of righteousness, which are by Jesus Christ, unto the glory and]]></a:t>
+              <a:t><![CDATA[18. ಹೇಗಾದರೇನು? ಯಾವ ರೀತಿಯಿಂದಾದರೂ ಅಂದರೆ ಕಪಟದಿಂದಾ ಗಲಿ ಇಲ್ಲವೆ ಸತ್ಯದಿಂದಾಗಲಿ ಕ್ರಿಸ್ತನನ್ನು ಪ್ರಸಿದ್ಧಿಪಡಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[praise of God.]]></a:t>
+              <a:t><![CDATA[ಸುವದುಂಟು; ಇದಕ್ಕೆ ನಾನು ಸಂತೋಷಿಸುತ್ತೇನೆ ಹೌದು, ಮುಂದೆಯೂ ಸಂತೋಷಿಸುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But I would all of you should understand, brethren, that the things which happened unto me have]]></a:t>
+              <a:t><![CDATA[19. ನಿಮ್ಮ ಪ್ರಾರ್ಥನೆಯಿಂದಲೂ ಯೇಸು ಕ್ರಿಸ್ತನ ಆತ್ಮನ ಸಹಾಯ ದಿಂದಲೂ ಇದು ನನ್ನ ರಕ್ಷಣೆಗೆ ಪರಿಣಮಿಸುವದೆಂದು ನಾನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Paul and Timotheus, the servants of Jesus Christ, to all the saints in Christ Jesus which are at]]></a:t>
+              <a:t><![CDATA[10. ಉತ್ತಮ ಕಾರ್ಯ ಗಳು ಯಾವವೆಂದು ನೀವು ವಿವೇಚಿಸುವವರಾಗ ಬೇಕೆಂತಲೂ ಕ್ರಿಸ್ತನ ದಿನದವರೆಗೆ ನೀವು ಸರಳ ರಾಗಿಯೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fallen out rather unto the furtherance of the gospel;]]></a:t>
+              <a:t><![CDATA[ಬಲ್ಲೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. So that my bonds in Christ are manifest in all the palace, and in all other places;]]></a:t>
+              <a:t><![CDATA[20. ಹೇಗೆಂದರೆ, ನಾನು ಯಾವ ವಿಷಯದಲ್ಲಾದರೂ ನಾಚಿಕೆಪಡದೆ ಎಂದಿನಂತೆ ಈಗಲೂ ಸಹ ತುಂಬಾ ಧೈರ್ಯದಿಂದಿರುವದರಿಂದ ಬದುಕಿದರೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And many of the brethren in the Lord, waxing confident by my bonds, are much more bold to speak]]></a:t>
+              <a:t><![CDATA[ಸರಿಯೇ ಸತ್ತರೂ ಸರಿಯೇ ನನ್ನ ದೇಹದ ಮೂಲಕ ಕ್ರಿಸ್ತನಿಗೆ ಮಹಿಮೆಯುಂಟಾಗಬೇಕೆಂದು ನನಗೆ ಬಹಳ ಅಭಿಲಾಷೆಯೂ ನಿರೀಕ್ಷೆಯೂ ಉಂಟು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the word without fear.]]></a:t>
+              <a:t><![CDATA[21. ನನಗಂತೂ ಬದುಕುವದೆಂದರೆ ಕ್ರಿಸ್ತನೇ, ಸಾಯು ವದು ಲಾಭವೇ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Some indeed preach Christ even of envy and strife; and some also of good will:]]></a:t>
+              <a:t><![CDATA[22. ಶರೀರದಲ್ಲಿಯೇ ಬದುಕಬೇಕಾ ದಲ್ಲಿ ಕೆಲಸಮಾಡಿ ಫಲಹೊಂದಲು ನನಗೆ ಅನುಕೂಲ ವಾಗುವದು. ಹೀಗಿರಲಾಗಿ ನಾನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The one preach Christ of contention, not sincerely, supposing to add affliction to my bonds:]]></a:t>
+              <a:t><![CDATA[ಯಾವದನ್ನಾರಿಸಿಕೊಳ್ಳಬೇಕೋ ನನಗೆ ತೋರದು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. But the other of love, knowing that I am set for the defence of the gospel.]]></a:t>
+              <a:t><![CDATA[23. ಈ ಎರಡರ ನಡುವೆ ಸಿಕ್ಕಿಕೊಂಡಿದ್ದೇನೆ; ಇಲ್ಲಿಂದ ಹೋಗಿಬಿಟ್ಟು ಕ್ರಿಸ್ತನ ಜೊತೆಯಲ್ಲಿರಬೇಕೆಂಬದೇ ನನ್ನ ಅಭಿಲಾಷೆ, ಅದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. What then? notwithstanding, every way, whether in pretence, or in truth, Christ is preached; and]]></a:t>
+              <a:t><![CDATA[ಉತ್ತಮೋತ್ತಮ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I therein do rejoice, yea, and will rejoice.]]></a:t>
+              <a:t><![CDATA[24. ಆದಾಗ್ಯೂ ನಾನಿನ್ನೂ ಶರೀರದಲ್ಲಿ ವಾಸಮಾಡಿಕೊಂಡಿರುವದು ನಿಮ ಗೋಸ್ಕರ ಬಹು ಅವಶ್ಯವಾದದ್ದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. For I know that this shall turn to my salvation through your prayer, and the supply of the]]></a:t>
+              <a:t><![CDATA[25. ಆದದರಿಂದ ನಿಮಗೆ ನಂಬಿಕೆಯಲ್ಲಿ ಅಭಿವೃದ್ಧಿಯೂ ಸಂತೋಷವೂ ಉಂಟಾಗುವದಕ್ಕೋಸ್ಕರ ನಾನು ಜೀವದಿಂದುಳಿದು ನಿಮ್ಮೆಲ್ಲರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Philippi, with the bishops and deacons:]]></a:t>
+              <a:t><![CDATA[ನಿರ್ಮಲರಾಗಿಯೂ ಇರಬೇಕೆಂತಲೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Spirit of Jesus Christ,]]></a:t>
+              <a:t><![CDATA[ಬಳಿಯಲ್ಲಿರುವೆನೆಂದು ದೃಢವಾಗಿ ನಂಬಿ ದ್ದೇನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. According to my earn expectation and my hope, that in nothing I shall be ashamed, but that with]]></a:t>
+              <a:t><![CDATA[26. ಹೀಗೆ ನಾನು ತಿರಿಗಿ ನಿಮ್ಮ ಬಳಿಗೆ ಬರುವದರಿಂದ ನನ್ನ ವಿಷಯವಾದ ನಿಮ್ಮ ಸಂತೋಷವು ಯೇಸು ಕ್ರಿಸ್ತನಲ್ಲಿ ನಮಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all boldness, as always, so now also Christ shall be magnified in my body, whether it be by life, or]]></a:t>
+              <a:t><![CDATA[ಅತ್ಯಧಿಕವಾಗಿರುವದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by death.]]></a:t>
+              <a:t><![CDATA[27. ಹೇಗೂ ಕ್ರಿಸ್ತನ ಸುವಾರ್ತೆಗೆ ಯೋಗ್ಯರಾಗಿ ನಡೆದುಕೊಳ್ಳಿರಿ. ಆಗ ನಾನು ಬಂದು ನಿಮ್ಮನ್ನು ನೋಡಿ ದರೂ ಸರಿಯೇ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. In order to me to live is Christ, and to die is gain.]]></a:t>
+              <a:t><![CDATA[ದೂರದಲ್ಲಿದ್ದು ನಿಮ್ಮ ಸುದ್ದಿಯನ್ನು ಕೇಳಿದರೂ ಸರಿಯೇ, ನೀವು ಒಂದೇ ಆತ್ಮದಲ್ಲಿ ದೃಢ ವಾಗಿ ನಿಂತು ಸುವಾರ್ತೆಯಲ್ಲಿಟ್ಟ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. But if I live in the flesh, this is the fruit of my labour: yet what I shall choose I know not.]]></a:t>
+              <a:t><![CDATA[ನಂಬಿಕೆಗೊಸ್ಕರ ಐಕ್ಯಮತ್ಯದಿಂದಲೂ ಒಂದೇ ಮನಸ್ಸಿನಿಂದಲೂ ಹೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. For I am in a strait between two, having a desire to depart, and to be with Christ; which is far]]></a:t>
+              <a:t><![CDATA[28. ಯಾವ ವಿಷಯದಲ್ಲಿಯಾದರೂ ನಿಮ್ಮ ವಿರೋದಿಗಳಿಗೆ ಭಯಪಡಬೇಡಿರಿ; ನೀವು ಭಯಪಡ ದಿರುವದು ಅವರಿಗೆ ನಾಶನಕ್ಕಾಗಿಯೂ ನಿಮಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[better:]]></a:t>
+              <a:t><![CDATA[ರಕ್ಷಣೆ ಗಾಗಿಯೂ ದೇವರಿಂದಾದ ಪ್ರಮಾಣವಾಗಿದೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Nevertheless to abide in the flesh is more necessary for you.]]></a:t>
+              <a:t><![CDATA[29. ಹೇಗೆಂದರೆ ಕ್ರಿಸ್ತನ ಮೇಲೆ ನಂಬಿಕೆಯಿಡುವದೂ ಆತನಿಗೋಸ್ಕರ ಬಾಧೆಯನ್ನನುಭವಿಸುವದೂ ಆತನ ಪರವಾಗಿ ನಿಮಗೆ ಅನುಗ್ರಹವಾಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And having this confidence, I know that I shall abide and continue with you all for your]]></a:t>
+              <a:t><![CDATA[ದೊರೆಯಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Grace be unto you, and peace, from God our Father, and from the Lord Jesus Christ.]]></a:t>
+              <a:t><![CDATA[11. ಯೇಸು ಕ್ರಿಸ್ತನ ಮೂಲಕ ನೀತಿಯೆಂಬ ಫಲಗಳಿಂದ ತುಂಬಿದವರಾಗಿ ದೇವರಿಗೆ ಮಹಿಮೆಯನ್ನೂ ಸ್ತೋತ್ರ ವನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[furtherance and joy of faith;]]></a:t>
+              <a:t><![CDATA[30. ಹೀಗೆ ನೀವು ನನ್ನಲ್ಲಿ ಕಂಡಂಥ ಮತ್ತು ಈಗ ನನ್ನಲ್ಲಿರುವದೆಂದು ನೀವು ಕೇಳುವಂಥ ಹೋರಾಟವೇ ನಿಮಗುಂಟು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. That your rejoicing may be more abundant in Jesus Christ for me by my coming to you again.]]></a:t>
+              <a:t><![CDATA[1. ಯೇಸು ಕ್ರಿಸ್ತನ ಸೇವಕರಾದ ಪೌಲ ತಿಮೊಥೆಯರು ಕ್ರಿಸ್ತ ಯೇಸುವಿನಲ್ಲಿ ಫಿಲಿಪ್ಪಿಯದ ಪರಿಶುದ್ಧರೆಲ್ಲರಿಗೂ ಅವರೊಂದಿಗಿರುವ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Only let your conversation be as it becomes the gospel of Christ: that whether I come and see]]></a:t>
+              <a:t><![CDATA[ಸಭಾಧ್ಯಕ್ಷರಿಗೂ ಸಭಾಸೇವಕರಿಗೂ--]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, or else be absent, I may hear of your affairs, that all of you stand fast in one spirit, with]]></a:t>
+              <a:t><![CDATA[2. ನಮ್ಮ ತಂದೆ ಯಾದ ದೇವರಿಂದಲೂ ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತ ನಿಂದಲೂ ನಿಮಗೆ ಕೃಪೆಯೂ ಶಾಂತಿಯೂ ಆಗಲಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one mind striving together for the faith of the gospel;]]></a:t>
+              <a:t><![CDATA[3. ನಾನು ನಿಮ್ಮನ್ನು ನೆನಸಿಕೊಳ್ಳುವಾಗೆಲ್ಲಾ ನನ್ನ ದೇವರಿಗೆ ಕೃತಜ್ಞತಾಸ್ತುತಿ ಮಾಡುತ್ತೇನೆ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And in nothing terrified by your adversaries: which is to them an evident token of perdition,]]></a:t>
+              <a:t><![CDATA[4. ನಾನು ನಿಮ್ಮೆಲ್ಲರಿಗೋಸ್ಕರ ಯಾವಾಗಲೂ ಮಾಡುವ ನನ್ನ ಪ್ರತಿಯೊಂದು ಪ್ರಾರ್ಥನೆಯಲ್ಲಿ ಸಂತೋಷದಿಂದಲೇ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[but to you of salvation, and that of God.]]></a:t>
+              <a:t><![CDATA[ಬೇಡಿಕೊಳ್ಳುವವನಾಗಿದ್ದೇನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. For unto you it is given in the behalf of Christ, not only to believe on him, but also to suffer]]></a:t>
+              <a:t><![CDATA[5. ನೀವು ಮೊದಲಿನ ದಿನದಿಂದ ಇಂದಿನವರೆಗೂ ಸುವಾರ್ತಾ ಸೇವೆಗಾಗಿ ಸಹಕಾರಿಗಳಾಗಿದ್ದೀರೆಂದು ನನ್ನ ದೇವರಿಗೆ ಕೃತಜ್ಞತಾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for his sake;]]></a:t>
+              <a:t><![CDATA[ಸ್ತುತಿ ಮಾಡುತ್ತೇನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Having the same conflict which all of you saw in me, and now hear to be in me.]]></a:t>
+              <a:t><![CDATA[6. ಒಳ್ಳೇ ಕೆಲಸವನ್ನು ನಿಮ್ಮಲ್ಲಿ ಪ್ರಾರಂಭಿಸಿದಾತನು ಅದನ್ನು ಯೇಸು ಕ್ರಿಸ್ತನ ದಿನದವರೆಗೆ ಸಿದ್ದಿಗೆ ತರುವನೆಂದು ನನಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12755,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. I thank my God upon every remembrance of you,]]></a:t>
+              <a:t><![CDATA[ತರುವವರಾಗಿರಬೇಕೆಂತಲೂ ಪ್ರಾರ್ಥಿಸುತ್ತೇನೆ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ಭರವಸ ವುಂಟು.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. ನಿಮ್ಮೆಲ್ಲರ ವಿಷಯದಲ್ಲಿ ಹೀಗೆ ಯೋಚಿಸು ವದು ನನಗೆ ನ್ಯಾಯವಾಗಿದೆ; ಯಾಕಂದರೆ ನಾನು ಬೇಡಿಬಿದ್ದಿರುವಾಗಲೂ ಸುವಾರ್ತೆಯ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ವಿಷಯದಲ್ಲಿ ಉತ್ತರ ಹೇಳಿ ಸ್ಥಾಪಿಸುವಾಗಲೂ ನೀವೆಲ್ಲರು ನಾನು ಹೊಂದಿದ ಕೃಪೆಯಲ್ಲಿ ಪಾಲುಗಾರರಾಗಿದ್ದೀರೆಂದು ನಿಮ್ಮನ್ನು]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ನನ್ನ ಹೃದಯದಲ್ಲಿಟ್ಟುಕೊಂಡಿದ್ದೇನೆ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. ಯೇಸು ಕ್ರಿಸ್ತನಿಗಿರುವಂಥ ಕನಿಕರದಿಂದ ನಿಮ್ಮೆಲ್ಲರಿ ಗೋಸ್ಕರ ನಾನು ಎಷ್ಟೋ ಹಂಬಲಿಸುತ್ತೇನೆ; ಇದಕ್ಕೆ ದೇವರೇ ನನ್ನ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ಸಾಕ್ಷಿ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. ನಿಮ್ಮ ಪ್ರೀತಿಯು ಹೆಚ್ಚುತ್ತಾ ಹೆಚ್ಚುತ್ತಾ ನೀವು ಜ್ಞಾನ ಮತ್ತು ಪೂರ್ಣ ವಿವೇಕಗಳಿಂದ ಕೂಡಿದವರಾಗಿರಬೇಕೆಂತಲೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Always in every prayer of mine for you all making request with joy,]]></a:t>
+              <a:t><![CDATA[12. ಸಹೋದರರೇ, ನನಗೆ ಸಂಭವಿಸಿರುವದು ಸುವಾರ್ತೆಯ ಪ್ರಸಾರಣೆಗೇ ಸಹಾಯವಾಯಿತೆಂದು ನೀವು ತಿಳಿಯಬೇಕೆಂಬದಾಗಿ ನಾನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For your fellowship in the gospel from the first day until now;]]></a:t>
+              <a:t><![CDATA[ಅಪೇಕ್ಷಿಸುತ್ತೇನೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Being confident of this very thing, that he which has begun a good work in you will perform it]]></a:t>
+              <a:t><![CDATA[13. ಹೇಗಂದರೆ ನನ್ನ ಬೇಡಿಗಳು ಕ್ರಿಸ್ತನ ನಿಮಿತ್ತವೇ ಎಂದು ಎಲ್ಲಾ ಅರಮನೆಯಲ್ಲಿಯೂ ಮಿಕ್ಕಾದ ಎಲ್ಲಾ ಸ್ಥಳಗಳಲ್ಲಿಯೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[until the day of Jesus Christ:]]></a:t>
+              <a:t><![CDATA[ಪ್ರಸಿದ್ಧವಾಯಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[பிலிப்பியர் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme95">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme95">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme95">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +14553,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>56</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>