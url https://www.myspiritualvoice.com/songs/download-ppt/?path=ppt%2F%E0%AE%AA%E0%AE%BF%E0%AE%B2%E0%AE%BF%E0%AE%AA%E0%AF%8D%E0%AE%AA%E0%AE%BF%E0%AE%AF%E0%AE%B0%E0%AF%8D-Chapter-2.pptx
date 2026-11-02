--- v0 (2026-08-01)
+++ v1 (2026-11-02)
@@ -87,50 +87,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +167,54 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +360,57 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் தேவனுடைய ரூபமாயிருந்தும், தேவனுக்குச் சமமாயிருப்பதைக் கொள்ளையாடின பொருளாக எண்ணாமல்,]]></a:t>
+              <a:t><![CDATA[6. Who, being in the form of God, thought it not robbery to be equal with God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தம்மைத்தாமே வெறுமையாக்கி, அடிமையின் ரூபமெடுத்து, மனுஷர் சாயலானார்.]]></a:t>
+              <a:t><![CDATA[7. But made himself of no reputation, and took upon him the form of a servant, and was made in the likeness of men:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தம்மைத்தாமே வெறுமையாக்கி, அடிமையின் ரூபமெடுத்து, மனுஷர் சாயலானார்.]]></a:t>
+              <a:t><![CDATA[8. And being found in fashion as a man, he humbled himself, and became obedient unto death, even the death of the cross.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் மனுஷரூபமாய்க் காணப்பட்டு, மரணபரியந்தம், அதாவது சிலுவையின் மரணபரியந்தமும் கீழ்ப்படிந்தவராகி, தம்மைத்தாமே தாழ்த்தினார்.]]></a:t>
+              <a:t><![CDATA[8. And being found in fashion as a man, he humbled himself, and became obedient unto death, even the death of the cross.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் மனுஷரூபமாய்க் காணப்பட்டு, மரணபரியந்தம், அதாவது சிலுவையின் மரணபரியந்தமும் கீழ்ப்படிந்தவராகி, தம்மைத்தாமே தாழ்த்தினார்.]]></a:t>
+              <a:t><![CDATA[9. Wherefore God also has highly exalted him, and given him a name which is above every name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆதலால் தேவன் எல்லாவற்றிற்கும் மேலாக அவரை உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[10. That at the name of Jesus every knee should bow, of things in heaven, and things in earth, and things under the earth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசுவின் நாமத்தில் வானோர் பூதலத்தோர் பூமியின் கீழானோருடைய முழங்கால் யாவும் முடங்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[11. And that every tongue should confess that Jesus Christ is Lord, to the glory of God the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசுவின் நாமத்தில் வானோர் பூதலத்தோர் பூமியின் கீழானோருடைய முழங்கால் யாவும் முடங்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[11. And that every tongue should confess that Jesus Christ is Lord, to the glory of God the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிதாவாகிய அவருக்கு மகிமையாக இயேசுகிறிஸ்து கர்த்தரென்று நாவுகள் யாவும் அறிக்கைபண்ணும்படிக்கும், எல்லா நாமத்திற்கும் மேலான நாமத்தை அவருக்குத் தந்தருளினார்.]]></a:t>
+              <a:t><![CDATA[12. Wherefore, my beloved, as all of you have always obeyed, not as in my presence only, but now much more in my absence, work out your own salvation with fear and trembling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால், எனக்குப் பியமானவர்களே, நீங்கள் எப்பொழுதும் கீழ்ப்படிகிறபடியே, நான் உங்களுக்குச் சமீபமாயிருக்கும்பொழுது மாத்திரமல்ல, நான் தூரமாயிருக்கிற இப்பொழுதும், அதிக பயத்தோடும் நடுக்கத்தோடும் உங்கள் இரட்சிப்பு நிறைவேறப் பிரயாசப்படுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. Wherefore, my beloved, as all of you have always obeyed, not as in my presence only, but now much more in my absence, work out your own salvation with fear and trembling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆதலால் கிறிஸ்துவுக்குள் யாதொரு ஆறுதலும், அன்பினாலே யாதொரு தேறுதலும், ஆவியின் யாதொரு ஐக்கியமும், யாதொரு உருக்கமான பட்சமும் இரக்கங்களும் உண்டானால்,]]></a:t>
+              <a:t><![CDATA[1. If there be therefore any consolation in Christ, if any comfort of love, if any fellowship of the Spirit, if any bowels and mercies,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால், எனக்குப் பியமானவர்களே, நீங்கள் எப்பொழுதும் கீழ்ப்படிகிறபடியே, நான் உங்களுக்குச் சமீபமாயிருக்கும்பொழுது மாத்திரமல்ல, நான் தூரமாயிருக்கிற இப்பொழுதும், அதிக பயத்தோடும் நடுக்கத்தோடும் உங்கள் இரட்சிப்பு நிறைவேறப் பிரயாசப்படுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. Wherefore, my beloved, as all of you have always obeyed, not as in my presence only, but now much more in my absence, work out your own salvation with fear and trembling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தேவனே தம்முடைய தயவுள்ள சித்தத்தின்படி விருப்பத்தையும் செய்கையையும் உங்களில் உண்டாக்குகிறவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. For it is God which works in you both to will and to do of his good pleasure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் வீணாக ஓடினதும் வீணாகப் பிரயாசப்பட்டதுமில்லையென்கிற மகிழ்ச்சி கிறிஸ்துவின் நாளில் எனக்கு உண்டாயிருப்பதற்கு, ஜீவவசனத்தைப் பிடித்துக்கொண்டு, உலகத்திலே சுடர்களைப்போலப் பிரகாசிக்கிற நீங்கள்,]]></a:t>
+              <a:t><![CDATA[13. For it is God which works in you both to will and to do of his good pleasure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கோணலும் மாறுபாடுமான சந்ததியின் நடுவிலே குற்றமற்றவர்களும் கபடற்றவர்களும், தேவனுடைய மாசற்றபிள்ளைகளுமாயிருக்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[14. Do all things without murmurings and disputings:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கோணலும் மாறுபாடுமான சந்ததியின் நடுவிலே குற்றமற்றவர்களும் கபடற்றவர்களும், தேவனுடைய மாசற்றபிள்ளைகளுமாயிருக்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[14. Do all things without murmurings and disputings:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எல்லாவற்றையும் முறுமுறுப்பில்லாமலும் தர்க்கிப்பில்லாமலும் செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. That all of you may be blameless and harmless, the sons of God, without rebuke, in the midst of a crooked and perverse nation, among whom all of you shine as lights in the world;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எல்லாவற்றையும் முறுமுறுப்பில்லாமலும் தர்க்கிப்பில்லாமலும் செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. That all of you may be blameless and harmless, the sons of God, without rebuke, in the midst of a crooked and perverse nation, among whom all of you shine as lights in the world;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ேலும், உங்கள் விசுவாசமாகிய பலியின்மேலும் ஊழியத்தின்மேலும் நான் வார்க்கப்பட்டுப்போனாலும், நான் மகிழ்ந்து, உங்களனைவரோடுங்கூடச் சந்தோஷப்படுவேன்.]]></a:t>
+              <a:t><![CDATA[16. Holding forth the word of life; that I may rejoice in the day of Christ, that I have not run in vain, neither laboured in vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ேலும், உங்கள் விசுவாசமாகிய பலியின்மேலும் ஊழியத்தின்மேலும் நான் வார்க்கப்பட்டுப்போனாலும், நான் மகிழ்ந்து, உங்களனைவரோடுங்கூடச் சந்தோஷப்படுவேன்.]]></a:t>
+              <a:t><![CDATA[17. Yea, and if I be offered upon the sacrifice and service of your faith, I joy, and rejoice with you all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இதினிமித்தம் நீங்களும் மகிழ்ந்து, என்னோடேகூடச் சந்தோஷப்படுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. Yea, and if I be offered upon the sacrifice and service of your faith, I joy, and rejoice with you all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆதலால் கிறிஸ்துவுக்குள் யாதொரு ஆறுதலும், அன்பினாலே யாதொரு தேறுதலும், ஆவியின் யாதொரு ஐக்கியமும், யாதொரு உருக்கமான பட்சமும் இரக்கங்களும் உண்டானால்,]]></a:t>
+              <a:t><![CDATA[1. If there be therefore any consolation in Christ, if any comfort of love, if any fellowship of the Spirit, if any bowels and mercies,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அன்றியும், நானும் உங்கள் செய்திகளை அறிந்து மனத்தேறுதல் அடையும்படிச் சீக்கிரமாய்த் தீமோத்தேயுவை உங்களிடத்தில் அனுப்பலாமென்று கர்த்தராகிய இயேசுவுக்குள் நம்பியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[18. For the same cause also do all of you joy, and rejoice with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அன்றியும், நானும் உங்கள் செய்திகளை அறிந்து மனத்தேறுதல் அடையும்படிச் சீக்கிரமாய்த் தீமோத்தேயுவை உங்களிடத்தில் அனுப்பலாமென்று கர்த்தராகிய இயேசுவுக்குள் நம்பியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[19. But I trust in the Lord Jesus to send Timotheus shortly unto you, that I also may be of good comfort, when I know your state.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதேனென்றால், உங்கள் காரியங்களை உண்மையாய் விசாரிக்கிறதற்கு என்னைப்போல மனதுள்ளவன் அவனையன்றி வேறோருவனும் என்னிடத்திலில்லை.]]></a:t>
+              <a:t><![CDATA[19. But I trust in the Lord Jesus to send Timotheus shortly unto you, that I also may be of good comfort, when I know your state.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மற்றவர்களெல்லாரும் கிறிஸ்து இயேசுவுக்குரியவைகளைத் தேடாமல், தங்களுக்குரியவைகளையே தேடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. For I have no man likeminded, who will naturally care for your state.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தகப்பனுக்குப் பிள்ளை ஊழியஞ்செய்வதுபோல, அவன் என்னுடனேகூட சுவிசேஷத்தினிமித்தம் ஊழியஞ்செய்தானென்று அவனுடைய உத்தமகுணத்தை அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. For I have no man likeminded, who will naturally care for your state.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தகப்பனுக்குப் பிள்ளை ஊழியஞ்செய்வதுபோல, அவன் என்னுடனேகூட சுவிசேஷத்தினிமித்தம் ஊழியஞ்செய்தானென்று அவனுடைய உத்தமகுணத்தை அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[21. For all seek their own, not the things which are Jesus Christ's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால் என் காரியங்கள் இன்னபடி நடக்கும் என்று நான் அறிந்தவுடனே அவனை அனுப்பலாமென்று நினைத்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[22. But all of you know the proof of him, that, as a son with the father, he has served with me in the gospel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அன்றியும் நானே சீக்கிரத்தில் வருவேனென்று கர்த்தருக்குள் நம்பிக்கையாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[22. But all of you know the proof of him, that, as a son with the father, he has served with me in the gospel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மேலும், என் சகோதரனும், உடன்வேலையாளும், உடன்சேவகனும், உங்கள் ஸ்தானாபதியும், என் குறைச்சலுக்கு உதவிசெய்தவனுமான எப்பாப்பிரோதீத்துவை உங்களிடத்தில் அனுப்பவேண்டுமென்று எண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[23. Him therefore I hope to send presently, so soon as I shall see how it will go with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மேலும், என் சகோதரனும், உடன்வேலையாளும், உடன்சேவகனும், உங்கள் ஸ்தானாபதியும், என் குறைச்சலுக்கு உதவிசெய்தவனுமான எப்பாப்பிரோதீத்துவை உங்களிடத்தில் அனுப்பவேண்டுமென்று எண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[23. Him therefore I hope to send presently, so soon as I shall see how it will go with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் ஏக சிந்தையும் ஏக அன்புமுள்ளவர்களாயிருந்து, இசைந்த ஆத்துமாக்களாய் ஒன்றையே சிந்தித்து, என் சந்தோஷத்தை நிறைவாக்குங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Fulfill all of you my joy, that all of you be likeminded, having the same love, being of one accord, of one mind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் உங்கள் எல்லார் மேலும் வாஞ்சையுள்ளவனும், தான் வியாதிப்பட்டதை நீங்கள் கேள்விப்பட்டதினாலே, மிகவும் வியாகுலப்படுகிறவனுமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[24. But I trust in the Lord that I also myself shall come shortly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் உங்கள் எல்லார் மேலும் வாஞ்சையுள்ளவனும், தான் வியாதிப்பட்டதை நீங்கள் கேள்விப்பட்டதினாலே, மிகவும் வியாகுலப்படுகிறவனுமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[25. Yet I supposed it necessary to send to you Epaphroditus, my brother, and companion in labour, and fellow soldier, but your messenger, and he that ministered to my wants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் வியாதிப்பட்டு மரணத்திற்குச் சமீபமாயிருந்தது மெய்தான். ஆகிலும், தேவன் அவனுக்கு இரங்கினார்; அவனுக்கு இரங்கினதுமல்லாமல், துக்கத்தின்மேல் துக்கம் எனக்கு உண்டாகாதபடிக்கு, எனக்கும் இரங்கினார்.]]></a:t>
+              <a:t><![CDATA[25. Yet I supposed it necessary to send to you Epaphroditus, my brother, and companion in labour, and fellow soldier, but your messenger, and he that ministered to my wants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் வியாதிப்பட்டு மரணத்திற்குச் சமீபமாயிருந்தது மெய்தான். ஆகிலும், தேவன் அவனுக்கு இரங்கினார்; அவனுக்கு இரங்கினதுமல்லாமல், துக்கத்தின்மேல் துக்கம் எனக்கு உண்டாகாதபடிக்கு, எனக்கும் இரங்கினார்.]]></a:t>
+              <a:t><![CDATA[26. For he longed after you all, and was full of heaviness, because that all of you had heard that he had been sick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆகையால் நீங்கள் அவனை மறுபடியும் கண்டு சந்தோஷப்படவும், என் துக்கங் குறையவும், அவனை அதிசீக்கிரமாய் அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[26. For he longed after you all, and was full of heaviness, because that all of you had heard that he had been sick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆகையால் நீங்கள் அவனை மறுபடியும் கண்டு சந்தோஷப்படவும், என் துக்கங் குறையவும், அவனை அதிசீக்கிரமாய் அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[27. For indeed he was sick nigh unto death: but God had mercy on him; and not on him only, but on me also, lest I should have sorrow upon sorrow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆனபடியினாலே நீங்கள் கர்த்தருக்குள் மிகுந்த சந்தோஷத்தோடே அவனை ஏற்றுக்கொண்டு, இப்படிப்பட்டவர்களைக் கனமாய் எண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[27. For indeed he was sick nigh unto death: but God had mercy on him; and not on him only, but on me also, lest I should have sorrow upon sorrow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஏனெனில் நீங்கள் எனக்குச் செய்யவேண்டிய ஊழியத்திலே உங்கள் குறைவை நிறைவாக்கும்படிக்கு, அவன் தன் பிராணனையும் எண்ணாமல், கிறிஸ்துவின் ஊழியத்தினிமித்தம் மரணத்திற்குச் சமீபமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[28. I sent him therefore the more carefully, that, when all of you see him again, all of you may rejoice, and that I may be the less sorrowful.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4939,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஏனெனில் நீங்கள் எனக்குச் செய்யவேண்டிய ஊழியத்திலே உங்கள் குறைவை நிறைவாக்கும்படிக்கு, அவன் தன் பிராணனையும் எண்ணாமல், கிறிஸ்துவின் ஊழியத்தினிமித்தம் மரணத்திற்குச் சமீபமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[28. I sent him therefore the more carefully, that, when all of you see him again, all of you may rejoice, and that I may be the less sorrowful.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Receive him therefore in the Lord with all gladness; and hold such in reputation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5157,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் ஏக சிந்தையும் ஏக அன்புமுள்ளவர்களாயிருந்து, இசைந்த ஆத்துமாக்களாய் ஒன்றையே சிந்தித்து, என் சந்தோஷத்தை நிறைவாக்குங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Fulfill all of you my joy, that all of you be likeminded, having the same love, being of one accord, of one mind.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Receive him therefore in the Lord with all gladness; and hold such in reputation:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Because for the work of Christ he was nigh unto death, not regarding his life, to supply your lack of service toward me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Because for the work of Christ he was nigh unto death, not regarding his life, to supply your lack of service toward me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒன்றையும் வாதினாலாவது வீண்பெருமையினாலாவது செய்யாமல், மனத்தாழ்மையினாலே ஒருவரையொருவர் தங்களிலும் மேன்மையானவர்களாக எண்ணக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Let nothing be done through strife or vainglory; but in lowliness of mind let each esteem other better than themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒன்றையும் வாதினாலாவது வீண்பெருமையினாலாவது செய்யாமல், மனத்தாழ்மையினாலே ஒருவரையொருவர் தங்களிலும் மேன்மையானவர்களாக எண்ணக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Let nothing be done through strife or vainglory; but in lowliness of mind let each esteem other better than themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனவன் தனக்கானவைகளையல்ல, பிறருக்கானவகளையும் நோக்குவானாக.]]></a:t>
+              <a:t><![CDATA[4. Look not every man on his own things, but every man also on the things of others.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கிறிஸ்து இயேசுவிலிருந்த சிந்தையே உங்களிலும் இருக்கக்கடவது;]]></a:t>
+              <a:t><![CDATA[5. Let this mind be in you, which was also in Christ Jesus:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602492" r:id="rId1"/>
+    <p:sldLayoutId id="2482593833" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,54 +6379,86 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6111,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Who, being in the form of God, thought it not robbery to be equal with God:]]></a:t>
+              <a:t><![CDATA[6. அவர் தேவனுடைய ரூபமாயிருந்தும், தேவனுக்குச் சமமாயிருப்பதைக் கொள்ளையாடின பொருளாக எண்ணாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But made himself of no reputation, and took upon him the form of a servant, and was made in the]]></a:t>
+              <a:t><![CDATA[7. தம்மைத்தாமே வெறுமையாக்கி, அடிமையின் ரூபமெடுத்து, மனுஷர் சாயலானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[likeness of men:]]></a:t>
+              <a:t><![CDATA[8. அவர் மனுஷரூபமாய்க் காணப்பட்டு, மரணபரியந்தம், அதாவது சிலுவையின் மரணபரியந்தமும் கீழ்ப்படிந்தவராகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And being found in fashion as a man, he humbled himself, and became obedient unto death, even the]]></a:t>
+              <a:t><![CDATA[தம்மைத்தாமே தாழ்த்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[death of the cross.]]></a:t>
+              <a:t><![CDATA[9. ஆதலால் தேவன் எல்லாவற்றிற்கும் மேலாக அவரை உயர்த்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Wherefore God also has highly exalted him, and given him a name which is above every name:]]></a:t>
+              <a:t><![CDATA[10. இயேசுவின் நாமத்தில் வானோர் பூதலத்தோர் பூமியின் கீழானோருடைய முழங்கால் யாவும் முடங்கும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. That at the name of Jesus every knee should bow, of things in heaven, and things in earth, and]]></a:t>
+              <a:t><![CDATA[11. பிதாவாகிய அவருக்கு மகிமையாக இயேசுகிறிஸ்து கர்த்தரென்று நாவுகள் யாவும் அறிக்கைபண்ணும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[things under the earth;]]></a:t>
+              <a:t><![CDATA[எல்லா நாமத்திற்கும் மேலான நாமத்தை அவருக்குத் தந்தருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And that every tongue should confess that Jesus Christ is Lord, to the glory of God the Father.]]></a:t>
+              <a:t><![CDATA[12. ஆதலால், எனக்குப் பியமானவர்களே, நீங்கள் எப்பொழுதும் கீழ்ப்படிகிறபடியே, நான் உங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Wherefore, my beloved, as all of you have always obeyed, not as in my presence only, but now]]></a:t>
+              <a:t><![CDATA[சமீபமாயிருக்கும்பொழுது மாத்திரமல்ல, நான் தூரமாயிருக்கிற இப்பொழுதும், அதிக பயத்தோடும் நடுக்கத்தோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. If there be therefore any consolation in Christ, if any comfort of love, if any fellowship of the]]></a:t>
+              <a:t><![CDATA[1. ஆதலால் கிறிஸ்துவுக்குள் யாதொரு ஆறுதலும், அன்பினாலே யாதொரு தேறுதலும், ஆவியின் யாதொரு ஐக்கியமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[much more in my absence, work out your own salvation with fear and trembling.]]></a:t>
+              <a:t><![CDATA[உங்கள் இரட்சிப்பு நிறைவேறப் பிரயாசப்படுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For it is God which works in you both to will and to do of his good pleasure.]]></a:t>
+              <a:t><![CDATA[13. தேவனே தம்முடைய தயவுள்ள சித்தத்தின்படி விருப்பத்தையும் செய்கையையும் உங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Do all things without murmurings and disputings:]]></a:t>
+              <a:t><![CDATA[உண்டாக்குகிறவராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. That all of you may be blameless and harmless, the sons of God, without rebuke, in the midst of]]></a:t>
+              <a:t><![CDATA[14. நான் வீணாக ஓடினதும் வீணாகப் பிரயாசப்பட்டதுமில்லையென்கிற மகிழ்ச்சி கிறிஸ்துவின் நாளில் எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a crooked and perverse nation, among whom all of you shine as lights in the world;]]></a:t>
+              <a:t><![CDATA[உண்டாயிருப்பதற்கு, ஜீவவசனத்தைப் பிடித்துக்கொண்டு, உலகத்திலே சுடர்களைப்போலப் பிரகாசிக்கிற நீங்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Holding forth the word of life; that I may rejoice in the day of Christ, that I have not run in]]></a:t>
+              <a:t><![CDATA[15. கோணலும் மாறுபாடுமான சந்ததியின் நடுவிலே குற்றமற்றவர்களும் கபடற்றவர்களும், தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vain, neither laboured in vain.]]></a:t>
+              <a:t><![CDATA[மாசற்றபிள்ளைகளுமாயிருக்கும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Yea, and if I be offered upon the sacrifice and service of your faith, I joy, and rejoice with]]></a:t>
+              <a:t><![CDATA[16. எல்லாவற்றையும் முறுமுறுப்பில்லாமலும் தர்க்கிப்பில்லாமலும் செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you all.]]></a:t>
+              <a:t><![CDATA[17. ேலும், உங்கள் விசுவாசமாகிய பலியின்மேலும் ஊழியத்தின்மேலும் நான் வார்க்கப்பட்டுப்போனாலும், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. For the same cause also do all of you joy, and rejoice with me.]]></a:t>
+              <a:t><![CDATA[மகிழ்ந்து, உங்களனைவரோடுங்கூடச் சந்தோஷப்படுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Spirit, if any bowels and mercies,]]></a:t>
+              <a:t><![CDATA[யாதொரு உருக்கமான பட்சமும் இரக்கங்களும் உண்டானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. But I trust in the Lord Jesus to send Timotheus shortly unto you, that I also may be of good]]></a:t>
+              <a:t><![CDATA[18. இதினிமித்தம் நீங்களும் மகிழ்ந்து, என்னோடேகூடச் சந்தோஷப்படுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[comfort, when I know your state.]]></a:t>
+              <a:t><![CDATA[19. அன்றியும், நானும் உங்கள் செய்திகளை அறிந்து மனத்தேறுதல் அடையும்படிச் சீக்கிரமாய்த் தீமோத்தேயுவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. For I have no man likeminded, who will naturally care for your state.]]></a:t>
+              <a:t><![CDATA[உங்களிடத்தில் அனுப்பலாமென்று கர்த்தராகிய இயேசுவுக்குள் நம்பியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. For all seek their own, not the things which are Jesus Christ's.]]></a:t>
+              <a:t><![CDATA[20. அதேனென்றால், உங்கள் காரியங்களை உண்மையாய் விசாரிக்கிறதற்கு என்னைப்போல மனதுள்ளவன் அவனையன்றி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. But all of you know the proof of him, that, as a son with the father, he has served with me in]]></a:t>
+              <a:t><![CDATA[வேறோருவனும் என்னிடத்திலில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the gospel.]]></a:t>
+              <a:t><![CDATA[21. மற்றவர்களெல்லாரும் கிறிஸ்து இயேசுவுக்குரியவைகளைத் தேடாமல், தங்களுக்குரியவைகளையே தேடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Him therefore I hope to send presently, so soon as I shall see how it will go with me.]]></a:t>
+              <a:t><![CDATA[22. தகப்பனுக்குப் பிள்ளை ஊழியஞ்செய்வதுபோல, அவன் என்னுடனேகூட சுவிசேஷத்தினிமித்தம் ஊழியஞ்செய்தானென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. But I trust in the Lord that I also myself shall come shortly.]]></a:t>
+              <a:t><![CDATA[அவனுடைய உத்தமகுணத்தை அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Yet I supposed it necessary to send to you Epaphroditus, my brother, and companion in labour,]]></a:t>
+              <a:t><![CDATA[23. ஆகையால் என் காரியங்கள் இன்னபடி நடக்கும் என்று நான் அறிந்தவுடனே அவனை அனுப்பலாமென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and fellow soldier, but your messenger, and he that ministered to my wants.]]></a:t>
+              <a:t><![CDATA[நினைத்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Fulfill all of you my joy, that all of you be likeminded, having the same love, being of one]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் ஏக சிந்தையும் ஏக அன்புமுள்ளவர்களாயிருந்து, இசைந்த ஆத்துமாக்களாய் ஒன்றையே சிந்தித்து, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. For he longed after you all, and was full of heaviness, because that all of you had heard that]]></a:t>
+              <a:t><![CDATA[24. அன்றியும் நானே சீக்கிரத்தில் வருவேனென்று கர்த்தருக்குள் நம்பிக்கையாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he had been sick.]]></a:t>
+              <a:t><![CDATA[25. மேலும், என் சகோதரனும், உடன்வேலையாளும், உடன்சேவகனும், உங்கள் ஸ்தானாபதியும், என் குறைச்சலுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. For indeed he was sick nigh unto death: but God had mercy on him; and not on him only, but on me]]></a:t>
+              <a:t><![CDATA[உதவிசெய்தவனுமான எப்பாப்பிரோதீத்துவை உங்களிடத்தில் அனுப்பவேண்டுமென்று எண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also, lest I should have sorrow upon sorrow.]]></a:t>
+              <a:t><![CDATA[26. அவன் உங்கள் எல்லார் மேலும் வாஞ்சையுள்ளவனும், தான் வியாதிப்பட்டதை நீங்கள் கேள்விப்பட்டதினாலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. I sent him therefore the more carefully, that, when all of you see him again, all of you may]]></a:t>
+              <a:t><![CDATA[மிகவும் வியாகுலப்படுகிறவனுமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rejoice, and that I may be the less sorrowful.]]></a:t>
+              <a:t><![CDATA[27. அவன் வியாதிப்பட்டு மரணத்திற்குச் சமீபமாயிருந்தது மெய்தான். ஆகிலும், தேவன் அவனுக்கு இரங்கினார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Receive him therefore in the Lord with all gladness; and hold such in reputation:]]></a:t>
+              <a:t><![CDATA[அவனுக்கு இரங்கினதுமல்லாமல், துக்கத்தின்மேல் துக்கம் எனக்கு உண்டாகாதபடிக்கு, எனக்கும் இரங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Because for the work of Christ he was nigh unto death, not regarding his life, to supply your]]></a:t>
+              <a:t><![CDATA[28. ஆகையால் நீங்கள் அவனை மறுபடியும் கண்டு சந்தோஷப்படவும், என் துக்கங் குறையவும், அவனை அதிசீக்கிரமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12007,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lack of service toward me.]]></a:t>
+              <a:t><![CDATA[அனுப்பினேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. ஆனபடியினாலே நீங்கள் கர்த்தருக்குள் மிகுந்த சந்தோஷத்தோடே அவனை ஏற்றுக்கொண்டு, இப்படிப்பட்டவர்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12271,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[accord, of one mind.]]></a:t>
+              <a:t><![CDATA[சந்தோஷத்தை நிறைவாக்குங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கனமாய் எண்ணுங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. ஏனெனில் நீங்கள் எனக்குச் செய்யவேண்டிய ஊழியத்திலே உங்கள் குறைவை நிறைவாக்கும்படிக்கு, அவன் தன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிராணனையும் எண்ணாமல், கிறிஸ்துவின் ஊழியத்தினிமித்தம் மரணத்திற்குச் சமீபமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Let nothing be done through strife or vainglory; but in lowliness of mind let each esteem other]]></a:t>
+              <a:t><![CDATA[3. ஒன்றையும் வாதினாலாவது வீண்பெருமையினாலாவது செய்யாமல், மனத்தாழ்மையினாலே ஒருவரையொருவர் தங்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[better than themselves.]]></a:t>
+              <a:t><![CDATA[மேன்மையானவர்களாக எண்ணக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Look not every man on his own things, but every man also on the things of others.]]></a:t>
+              <a:t><![CDATA[4. அவனவன் தனக்கானவைகளையல்ல, பிறருக்கானவகளையும் நோக்குவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Let this mind be in you, which was also in Christ Jesus:]]></a:t>
+              <a:t><![CDATA[5. கிறிஸ்து இயேசுவிலிருந்த சிந்தையே உங்களிலும் இருக்கக்கடவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[பிலிப்பியர் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>