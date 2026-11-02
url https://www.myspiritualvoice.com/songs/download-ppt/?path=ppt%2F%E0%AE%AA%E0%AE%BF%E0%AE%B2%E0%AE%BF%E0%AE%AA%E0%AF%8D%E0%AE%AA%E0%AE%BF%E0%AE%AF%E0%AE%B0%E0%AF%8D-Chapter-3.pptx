--- v1 (2026-07-31)
+++ v2 (2026-11-02)
@@ -77,52 +77,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -146,51 +144,50 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
-    <p:sldId id="299" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -331,54 +328,53 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் எட்டாம் நாளில் விருத்தசேதனமடைந்தவன், இஸ்ரவேல் வம்சத்தான், பென்யமீன் கோத்திரத்தான், எபிரெயரில் பிறந்த எபிரெயன், நியாயப்பிரமாணத்தின்படி பரிசேயன்;]]></a:t>
+              <a:t><![CDATA[5. Circumcised the eighth day, of the stock of Israel, of the tribe of Benjamin, an Hebrew of the Hebrews; as concerning the law, a Pharisee;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் எட்டாம் நாளில் விருத்தசேதனமடைந்தவன், இஸ்ரவேல் வம்சத்தான், பென்யமீன் கோத்திரத்தான், எபிரெயரில் பிறந்த எபிரெயன், நியாயப்பிரமாணத்தின்படி பரிசேயன்;]]></a:t>
+              <a:t><![CDATA[5. Circumcised the eighth day, of the stock of Israel, of the tribe of Benjamin, an Hebrew of the Hebrews; as concerning the law, a Pharisee;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பக்திவைராக்கியத்தின்படி சபையைத் துன்பப்படுத்தினவன், நியாயப்பிரமாணத்திற்குரிய நீதியின்படி குற்றஞ்சாட்டப்படாதவன்.]]></a:t>
+              <a:t><![CDATA[6. Concerning zeal, persecuting the church; concerning the righteousness which is in the law, blameless.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பக்திவைராக்கியத்தின்படி சபையைத் துன்பப்படுத்தினவன், நியாயப்பிரமாணத்திற்குரிய நீதியின்படி குற்றஞ்சாட்டப்படாதவன்.]]></a:t>
+              <a:t><![CDATA[6. Concerning zeal, persecuting the church; concerning the righteousness which is in the law, blameless.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகிலும், எனக்கு லாபமாயிருந்தவைகளெவைகளோ அவைகளைக் கிறிஸ்துவுக்கு நஷ்டமென்று எண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[7. But what things were gain to me, those I counted loss for Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகிலும், எனக்கு லாபமாயிருந்தவைகளெவைகளோ அவைகளைக் கிறிஸ்துவுக்கு நஷ்டமென்று எண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[8. Yea doubtless, and I count all things but loss for the excellency of the knowledge of Christ Jesus my Lord: for whom I have suffered the loss of all things, and do count them but dung, that I may win Christ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதுமாத்திரமல்ல, என் கர்த்தராகிய கிறிஸ்து இயேசுவை அறிகிற அறிவின் மேன்மைக்காக எல்லாவற்றையும் நஷ்டமென்று எண்ணிக்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[8. Yea doubtless, and I count all things but loss for the excellency of the knowledge of Christ Jesus my Lord: for whom I have suffered the loss of all things, and do count them but dung, that I may win Christ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதுமாத்திரமல்ல, என் கர்த்தராகிய கிறிஸ்து இயேசுவை அறிகிற அறிவின் மேன்மைக்காக எல்லாவற்றையும் நஷ்டமென்று எண்ணிக்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. And be found in him, not having mine own righteousness, which is of the law, but that which is through the faith of Christ, the righteousness which is of God by faith:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதுமாத்திரமல்ல, என் கர்த்தராகிய கிறிஸ்து இயேசுவை அறிகிற அறிவின் மேன்மைக்காக எல்லாவற்றையும் நஷ்டமென்று எண்ணிக்கொண்டிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. And be found in him, not having mine own righteousness, which is of the law, but that which is through the faith of Christ, the righteousness which is of God by faith:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் கிறிஸ்துவை ஆதாயப்படுத்திக்கொள்ளும்படிக்கும், நியாயப்பிரமாணத்தினால் வருகிற சுயநீதியை உடையவனாயிராமல், கிறிஸ்துவைப் பற்றும் விசுவாசத்தினால் வருகிறதும் விசுவாசமூலமாய் தேவனால் உண்டாயிருக்கிறதுமான நீதியை உடையவனாயிருந்து, கிறிஸ்துவுக்குள் இருக்கிறேனென்று காணப்படும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[9. And be found in him, not having mine own righteousness, which is of the law, but that which is through the faith of Christ, the righteousness which is of God by faith:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மேலும், என் சகோதரரே, கர்த்தருக்குள் சந்தோஷப்படுங்கள். எழுதினவைகளையே எழுதுவது எனக்கு வருத்தமல்ல, அது உங்களுக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[1. Finally, my brethren, rejoice in the Lord. To write the same things to you, to me indeed is not grievous, but for you it is safe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் கிறிஸ்துவை ஆதாயப்படுத்திக்கொள்ளும்படிக்கும், நியாயப்பிரமாணத்தினால் வருகிற சுயநீதியை உடையவனாயிராமல், கிறிஸ்துவைப் பற்றும் விசுவாசத்தினால் வருகிறதும் விசுவாசமூலமாய் தேவனால் உண்டாயிருக்கிறதுமான நீதியை உடையவனாயிருந்து, கிறிஸ்துவுக்குள் இருக்கிறேனென்று காணப்படும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[10. That I may know him, and the power of his resurrection, and the fellowship of his sufferings, being made conformable unto his death;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் கிறிஸ்துவை ஆதாயப்படுத்திக்கொள்ளும்படிக்கும், நியாயப்பிரமாணத்தினால் வருகிற சுயநீதியை உடையவனாயிராமல், கிறிஸ்துவைப் பற்றும் விசுவாசத்தினால் வருகிறதும் விசுவாசமூலமாய் தேவனால் உண்டாயிருக்கிறதுமான நீதியை உடையவனாயிருந்து, கிறிஸ்துவுக்குள் இருக்கிறேனென்று காணப்படும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[10. That I may know him, and the power of his resurrection, and the fellowship of his sufferings, being made conformable unto his death;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்படி நான் அவரையும் அவருடைய உயிர்த்தெழுதலின் வல்லமையையும், அவருடைய பாடுகளின் பாக்கியத்தையும் அறிகிறதற்கும், அவருடைய மரணத்திற்கொப்பான மரணத்திற்குள்ளாகி, எப்படியாயினும் நான் மரித்தோரிலிருந்து உயிரோடெழுந்திருப்பதற்குத் தகுதியாகும்படிக்கும்.]]></a:t>
+              <a:t><![CDATA[10. That I may know him, and the power of his resurrection, and the fellowship of his sufferings, being made conformable unto his death;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்படி நான் அவரையும் அவருடைய உயிர்த்தெழுதலின் வல்லமையையும், அவருடைய பாடுகளின் பாக்கியத்தையும் அறிகிறதற்கும், அவருடைய மரணத்திற்கொப்பான மரணத்திற்குள்ளாகி, எப்படியாயினும் நான் மரித்தோரிலிருந்து உயிரோடெழுந்திருப்பதற்குத் தகுதியாகும்படிக்கும்.]]></a:t>
+              <a:t><![CDATA[11. If by any means I might attain unto the resurrection of the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவருக்காக எல்லாவற்றையும் நஷ்டமென்று விட்டேன்; குப்பையுமாக எண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[12. Not as though I had already attained, either were already perfect: but I follow after, if that I may apprehend that for which also I am apprehended of Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவருக்காக எல்லாவற்றையும் நஷ்டமென்று விட்டேன்; குப்பையுமாக எண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[12. Not as though I had already attained, either were already perfect: but I follow after, if that I may apprehend that for which also I am apprehended of Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் அடைந்தாயிற்று, அல்லது முற்றிலும் தேறினவனானேன் என்று எண்ணாமல், கிறிஸ்து இயேசுவினால் நான் எதற்காகப் பிடிக்கப்பட்டேனோ அதை நான் பிடித்துக்கொள்ளும்படி ஆசையாய்த் தொடர்கிறேன்.]]></a:t>
+              <a:t><![CDATA[13. Brethren, I count not myself to have apprehended: but this one thing I do, forgetting those things which are behind, and reaching forth unto those things which are before,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் அடைந்தாயிற்று, அல்லது முற்றிலும் தேறினவனானேன் என்று எண்ணாமல், கிறிஸ்து இயேசுவினால் நான் எதற்காகப் பிடிக்கப்பட்டேனோ அதை நான் பிடித்துக்கொள்ளும்படி ஆசையாய்த் தொடர்கிறேன்.]]></a:t>
+              <a:t><![CDATA[13. Brethren, I count not myself to have apprehended: but this one thing I do, forgetting those things which are behind, and reaching forth unto those things which are before,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சகோதரரே, அதைப் பிடித்துக்கொண்டேனென்று நான் எண்ணுகிறதில்லை; ஒன்று செய்கிறேன், பின்னானவைகளை மறைந்து, முன்னானவைகளை நாடி,]]></a:t>
+              <a:t><![CDATA[14. I press toward the mark for the prize of the high calling of God in Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கிறிஸ்து இயேசுவுக்குள் தேவன் அழைத்த பரம அழைப்பின் பந்தயப்பொருளுக்காக இலக்கை நோக்கித் தொடருகிறேன்.]]></a:t>
+              <a:t><![CDATA[14. I press toward the mark for the prize of the high calling of God in Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மேலும், என் சகோதரரே, கர்த்தருக்குள் சந்தோஷப்படுங்கள். எழுதினவைகளையே எழுதுவது எனக்கு வருத்தமல்ல, அது உங்களுக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[1. Finally, my brethren, rejoice in the Lord. To write the same things to you, to me indeed is not grievous, but for you it is safe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கிறிஸ்து இயேசுவுக்குள் தேவன் அழைத்த பரம அழைப்பின் பந்தயப்பொருளுக்காக இலக்கை நோக்கித் தொடருகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. Let us therefore, as many as be perfect, be thus minded: and if in any thing all of you be otherwise minded, God shall reveal even this unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கிறிஸ்து இயேசுவுக்குள் தேவன் அழைத்த பரம அழைப்பின் பந்தயப்பொருளுக்காக இலக்கை நோக்கித் தொடருகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. Let us therefore, as many as be perfect, be thus minded: and if in any thing all of you be otherwise minded, God shall reveal even this unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால், நம்மில் தேறினவர்கள் யாவரும் இந்தச் சிந்தையாயிருக்கக்கடவோம்; எந்தக் காரியத்திலாவது நீங்கள் வேறே சிந்தையாயிருந்தால், அதையும் தேவன் உங்களுக்கு வெளிப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[16. Nevertheless, whereto we have already attained, let us walk by the same rule, let us mind the same thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால், நம்மில் தேறினவர்கள் யாவரும் இந்தச் சிந்தையாயிருக்கக்கடவோம்; எந்தக் காரியத்திலாவது நீங்கள் வேறே சிந்தையாயிருந்தால், அதையும் தேவன் உங்களுக்கு வெளிப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[16. Nevertheless, whereto we have already attained, let us walk by the same rule, let us mind the same thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகிலும் நாம் எதுவரையில் தேறியிருக்கிறோமோ, அதுமுதல் ஒரே ஒழுங்காய் நடந்துகொண்டு, ஒரே சிந்தையாயிருப்போமாக.]]></a:t>
+              <a:t><![CDATA[17. Brethren, be followers together of me, and mark them which walk so as all of you have us for an example.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சகோதரரே, நீங்கள் என்னோடேகூடப் பின்பற்றுகிறவர்களாகி, நாங்கள் உங்களுக்கு வழிகாட்டுகிறபடி நடக்கிறவர்களை மாதிரியாக நோக்குங்கள்.]]></a:t>
+              <a:t><![CDATA[17. Brethren, be followers together of me, and mark them which walk so as all of you have us for an example.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சகோதரரே, நீங்கள் என்னோடேகூடப் பின்பற்றுகிறவர்களாகி, நாங்கள் உங்களுக்கு வழிகாட்டுகிறபடி நடக்கிறவர்களை மாதிரியாக நோக்குங்கள்.]]></a:t>
+              <a:t><![CDATA[18. (For many walk, of whom I have told you often, and now tell you even weeping, that they are the enemies of the cross of Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஏனெனில், அநேகர் வேறுவிதமாய் நடக்கிறார்கள். அவர்கள் கிறிஸ்துவின் சிலுவைக்குப் பகைஞரென்று உங்களுக்கு அநேகந்தரம் சொன்னேன், இப்பொழுது கண்ணீரோடும் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[18. (For many walk, of whom I have told you often, and now tell you even weeping, that they are the enemies of the cross of Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஏனெனில், அநேகர் வேறுவிதமாய் நடக்கிறார்கள். அவர்கள் கிறிஸ்துவின் சிலுவைக்குப் பகைஞரென்று உங்களுக்கு அநேகந்தரம் சொன்னேன், இப்பொழுது கண்ணீரோடும் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[19. Whose end is destruction, whose God is their belly, and whose glory is in their shame, who mind earthly things.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்களுடைய முடிவு அழிவு. அவர்களுடைய தேவன் வயிறு, அவர்களுடைய மகிமை அவர்களுடைய இலச்சையே, அவர்கள் பூமிக்கடுத்தவைகளைச் சிந்திக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[19. Whose end is destruction, whose God is their belly, and whose glory is in their shame, who mind earthly things.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நாய்களுக்கு எச்சரிக்கையாயிருங்கள், பொல்லாத வேலையாட்களுக்கு எச்சரிக்கையாயிருங்கள், சுன்னத்துக்காரருக்கு எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Beware of dogs, beware of evil workers, beware of the concision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்களுடைய முடிவு அழிவு. அவர்களுடைய தேவன் வயிறு, அவர்களுடைய மகிமை அவர்களுடைய இலச்சையே, அவர்கள் பூமிக்கடுத்தவைகளைச் சிந்திக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. For our conversation is in heaven; from whence also we look for the Saviour, the Lord Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நம்முடைய குடியிருப்போ பரலோகத்திலிருக்கிறது, அங்கேயிருந்து கர்த்தராயிருக்கிற இயேசுகிறிஸ்து என்னும் இரட்சகர் வர எதிர்பார்த்துக்கொண்டிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[20. For our conversation is in heaven; from whence also we look for the Saviour, the Lord Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நம்முடைய குடியிருப்போ பரலோகத்திலிருக்கிறது, அங்கேயிருந்து கர்த்தராயிருக்கிற இயேசுகிறிஸ்து என்னும் இரட்சகர் வர எதிர்பார்த்துக்கொண்டிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[21. Who shall change our vile body, that it may be fashioned like unto his glorious body, according to the working whereby he is able even to subdue all things unto himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,160 +4358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர் எல்லாவற்றையும் தமக்குக் கீழ்ப்படுத்திக்கொள்ளத்தக்க தம்முடைய வல்லமையான செயலின்படியே, நம்முடைய அற்பமான சரீரத்தைத் தம்முடைய மகிமையான சரீரத்திற்கு ஒப்பாக மறுரூபப்படுத்துவார்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[21. அவர் எல்லாவற்றையும் தமக்குக் கீழ்ப்படுத்திக்கொள்ளத்தக்க தம்முடைய வல்லமையான செயலின்படியே, நம்முடைய அற்பமான சரீரத்தைத் தம்முடைய மகிமையான சரீரத்திற்கு ஒப்பாக மறுரூபப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[21. Who shall change our vile body, that it may be fashioned like unto his glorious body, according to the working whereby he is able even to subdue all things unto himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏனெனில், மாம்சத்தின்மேல் நம்பிக்கையாயிராமல், ஆவியினாலே தேவனுக்கு ஆராதனைசெய்து, கிறிஸ்து இயேசுவுக்குள் மேன்மைபாராட்டுகிற நாமே விருத்தசேதனமுள்ளவர்கள்.]]></a:t>
+              <a:t><![CDATA[2. Beware of dogs, beware of evil workers, beware of the concision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏனெனில், மாம்சத்தின்மேல் நம்பிக்கையாயிராமல், ஆவியினாலே தேவனுக்கு ஆராதனைசெய்து, கிறிஸ்து இயேசுவுக்குள் மேன்மைபாராட்டுகிற நாமே விருத்தசேதனமுள்ளவர்கள்.]]></a:t>
+              <a:t><![CDATA[3. For we are the circumcision, which worship God in the spirit, and rejoice in Christ Jesus, and have no confidence in the flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மாம்சத்தின்மேல் நம்பிக்கை வைக்கவேண்டுமானால் நானும் வைக்கலாம்; வேறொருவன் மாம்சத்தின்மேல் நம்பிக்கையாயிருக்க நினைத்தால் நான் அதிகமாய் அப்படிச் செய்யலாம்.]]></a:t>
+              <a:t><![CDATA[3. For we are the circumcision, which worship God in the spirit, and rejoice in Christ Jesus, and have no confidence in the flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மாம்சத்தின்மேல் நம்பிக்கை வைக்கவேண்டுமானால் நானும் வைக்கலாம்; வேறொருவன் மாம்சத்தின்மேல் நம்பிக்கையாயிருக்க நினைத்தால் நான் அதிகமாய் அப்படிச் செய்யலாம்.]]></a:t>
+              <a:t><![CDATA[4. Though I might also have confidence in the flesh. If any other man thinks that he has whereof he might trust in the flesh, I more:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் எட்டாம் நாளில் விருத்தசேதனமடைந்தவன், இஸ்ரவேல் வம்சத்தான், பென்யமீன் கோத்திரத்தான், எபிரெயரில் பிறந்த எபிரெயன், நியாயப்பிரமாணத்தின்படி பரிசேயன்;]]></a:t>
+              <a:t><![CDATA[4. Though I might also have confidence in the flesh. If any other man thinks that he has whereof he might trust in the flesh, I more:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474531995" r:id="rId1"/>
+    <p:sldLayoutId id="2482593834" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5435,58 +5322,50 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5627,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি একজন ইব্রীয়, আমার বাবা-মা ইব্রীয়৷ মোশির বিধি-ব্যবস্থা পালনে গোঁড়া হওয়ায় আমি ফরীশী]]></a:t>
+              <a:t><![CDATA[5. நான் எட்டாம் நாளில் விருத்தசேதனமடைந்தவன், இஸ்ரவேல் வம்சத்தான், பென்யமீன் கோத்திரத்தான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছিলাম৷]]></a:t>
+              <a:t><![CDATA[எபிரெயரில் பிறந்த எபிரெயன், நியாயப்பிரமாணத்தின்படி பரிசேயன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আমার নিজের ইহুদী ধর্মের বিষয়ে আমি এতই উত্‌সাহী ছিলাম য়ে আমি খ্রীষ্ট মণ্ডলীর প্রতি নির্য়াতন]]></a:t>
+              <a:t><![CDATA[6. பக்திவைராக்கியத்தின்படி சபையைத் துன்பப்படுத்தினவன், நியாயப்பிரமாணத்திற்குரிய நீதியின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতাম৷ আমি এমন নিখুঁতভাবে মোশির বিধি-ব্যবস্থা পালন করতাম য়ে তার মধ্যে কোন ত্রুটি ছিল না৷]]></a:t>
+              <a:t><![CDATA[குற்றஞ்சாட்டப்படாதவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. এক সময়ে ঐসব বিষয় আমার কাছে খুবই গুরুত্বপূর্ণ ছিল; কিন্তু আমি খ্রীষ্টকে পেয়েছি, তাই ঐসব বিষয়ের]]></a:t>
+              <a:t><![CDATA[7. ஆகிலும், எனக்கு லாபமாயிருந்தவைகளெவைகளோ அவைகளைக் கிறிஸ்துவுக்கு நஷ்டமென்று எண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মূল্য আর আমার কাছে রইল না৷]]></a:t>
+              <a:t><![CDATA[8. அதுமாத்திரமல்ல, என் கர்த்தராகிய கிறிஸ்து இயேசுவை அறிகிற அறிவின் மேன்மைக்காக எல்லாவற்றையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. কেবল ঐসব বিষয় নয়, বরং সমস্ত কিছুই আমার প্রভু যীশু খ্রীষ্টের জ্ঞানের শ্রেষ্ঠতার কাছে নিতান্তই]]></a:t>
+              <a:t><![CDATA[நஷ்டமென்று எண்ணிக்கொண்டிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নগন্য বলে মনে করলাম৷ তাঁর জন্য আমি সবই বর্জন করেছি৷ এখন আমি ঐ সবকিছু আবর্জনার মতোই মনে করি, আর]]></a:t>
+              <a:t><![CDATA[9. நான் கிறிஸ்துவை ஆதாயப்படுத்திக்கொள்ளும்படிக்கும், நியாயப்பிரமாணத்தினால் வருகிற சுயநீதியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খ্রীষ্টকে আরো বেশী করে পেতে এ আমায় সাহায্য করে,]]></a:t>
+              <a:t><![CDATA[உடையவனாயிராமல், கிறிஸ்துவைப் பற்றும் விசுவாசத்தினால் வருகிறதும் விசுவாசமூலமாய் தேவனால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. এবং তাঁর সঙ্গে সংযুক্ত রাখে৷ খ্রীষ্টেতে আমি ধার্মিক প্রতিপন্ন হয়েছি৷ এই ধার্মিক প্রতিপন্ন হওয়া]]></a:t>
+              <a:t><![CDATA[உண்டாயிருக்கிறதுமான நீதியை உடையவனாயிருந்து, கிறிஸ்துவுக்குள் இருக்கிறேனென்று காணப்படும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আমার ভাই ও বোনেরা, তোমরা প্রভুতে আনন্দ কর৷ এই একই কথা আবার লিখতে আমার কোন কষ্ট হচ্ছে না; আর এটি]]></a:t>
+              <a:t><![CDATA[1. மேலும், என் சகோதரரே, கர்த்தருக்குள் சந்தோஷப்படுங்கள். எழுதினவைகளையே எழுதுவது எனக்கு வருத்தமல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার বিধি-ব্যবস্থা পালনের মধ্য দিয়ে আসে নি৷ ঈশ্বরের কাছ থেকে দানরূপে এ আমি পেয়েছি৷ খ্রীষ্টে আমার]]></a:t>
+              <a:t><![CDATA[10. இப்படி நான் அவரையும் அவருடைய உயிர்த்தெழுதலின் வல்லமையையும், அவருடைய பாடுகளின் பாக்கியத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সে বিশ্বাস আছে, এই বিশ্বাসের মাধ্যমে ঈশ্বর আমাকে ধার্মিক প্রতিপন্ন করেন৷]]></a:t>
+              <a:t><![CDATA[அறிகிறதற்கும், அவருடைய மரணத்திற்கொப்பான மரணத்திற்குள்ளாகி, எப்படியாயினும் நான் மரித்தோரிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আমি চাই খ্রীষ্টকে ও মৃতদের মধ্য থেকে তাঁর পুনরুত্থানের শক্তিকে জানতে৷ আমি খ্রীষ্টের দুঃখভোগের]]></a:t>
+              <a:t><![CDATA[உயிரோடெழுந்திருப்பதற்குத் தகுதியாகும்படிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সহভাগীতা লাভ করতে চাই৷ এইভাবে য়েন তাঁর মৃত্যুতে তাঁর সমরূপ হই৷]]></a:t>
+              <a:t><![CDATA[11. அவருக்காக எல்லாவற்றையும் நஷ்டமென்று விட்டேன்; குப்பையுமாக எண்ணுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আমি যদি এসবের সহভাগী হই, তবে আমি প্রত্যাশা করতে পারি য়ে আমিও মৃতদের মধ্য থেকে পুনরুত্থিত হতে]]></a:t>
+              <a:t><![CDATA[12. நான் அடைந்தாயிற்று, அல்லது முற்றிலும் தேறினவனானேன் என்று எண்ணாமல், கிறிஸ்து இயேசுவினால் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারব৷]]></a:t>
+              <a:t><![CDATA[எதற்காகப் பிடிக்கப்பட்டேனோ அதை நான் பிடித்துக்கொள்ளும்படி ஆசையாய்த் தொடர்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. একথা বলছি না য়ে আমি লক্ষ্যে পৌঁছে গেছি বা পূর্ণতা পেয়েছি৷ আমি সেই লক্ষ্যে পৌঁছতে চেষ্টা করছি]]></a:t>
+              <a:t><![CDATA[13. சகோதரரே, அதைப் பிடித்துக்கொண்டேனென்று நான் எண்ணுகிறதில்லை; ஒன்று செய்கிறேன், பின்னானவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এবং য়ে উদ্দেশ্যে খ্রীষ্ট আমাকে ধরেছিলেন তাঁর সেই উদ্দেশ্য পর্যন্ত আমি পৌঁছতে চাই৷]]></a:t>
+              <a:t><![CDATA[மறைந்து, முன்னானவைகளை நாடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ভাই ও বোনেরা, আমি জানি য়ে আমি সেই লক্ষ্যে পৌঁছতে পারি নি৷]]></a:t>
+              <a:t><![CDATA[14. கிறிஸ்து இயேசுவுக்குள் தேவன் அழைத்த பரம அழைப்பின் பந்தயப்பொருளுக்காக இலக்கை நோக்கித்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কিন্তু একটি বিষয়ে আমি চেষ্টা করে চলেছি; অতীতের সবকিছু ভুলে সামনের লক্ষ্যে পৌঁছতে প্রাণপণ চেষ্টা]]></a:t>
+              <a:t><![CDATA[தொடருகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের নিরাপত্তার জন্য৷]]></a:t>
+              <a:t><![CDATA[அது உங்களுக்கு நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করছি যাতে পুরস্কার লাভ করি৷ উর্ধস্থ জীবনের জন্য খ্রীষ্ট যীশুতে ঈশ্বরের আহ্বানস্বরূপ এই পুরস্কারের]]></a:t>
+              <a:t><![CDATA[15. ஆகையால், நம்மில் தேறினவர்கள் யாவரும் இந்தச் சிந்தையாயிருக்கக்கடவோம்; எந்தக் காரியத்திலாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিশ্রুতি আমাকে দেওয়া হয়েছে৷]]></a:t>
+              <a:t><![CDATA[நீங்கள் வேறே சிந்தையாயிருந்தால், அதையும் தேவன் உங்களுக்கு வெளிப்படுத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আমরা যাঁরা আত্মিকভাবে পরিপক্ক, আমাদের উচিত এইভাবে চিন্তা করা; আর যদি কোন বিষয়ে তোমাদের অন্যরকম]]></a:t>
+              <a:t><![CDATA[16. ஆகிலும் நாம் எதுவரையில் தேறியிருக்கிறோமோ, அதுமுதல் ஒரே ஒழுங்காய் நடந்துகொண்டு, ஒரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মনোভাব থাকে তবে ঈশ্বর সে বিষয়ে তোমাদের কাছে পরিষ্কার করে দেবেন৷]]></a:t>
+              <a:t><![CDATA[சிந்தையாயிருப்போமாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. এস আমরা ইতিমধ্যে য়ে সত্যে পৌঁছেছি, সেই সত্য অনুসরণ করি৷]]></a:t>
+              <a:t><![CDATA[17. சகோதரரே, நீங்கள் என்னோடேகூடப் பின்பற்றுகிறவர்களாகி, நாங்கள் உங்களுக்கு வழிகாட்டுகிறபடி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ভাই ও বোনেরা, তোমরা আমার মতো জীবনযাপন করো৷ তোমাদের য়েমন দেখানো হয়েছে সেইভাবে যাঁরা চলে, তাদের]]></a:t>
+              <a:t><![CDATA[நடக்கிறவர்களை மாதிரியாக நோக்குங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অনুকরণ করো৷]]></a:t>
+              <a:t><![CDATA[18. ஏனெனில், அநேகர் வேறுவிதமாய் நடக்கிறார்கள். அவர்கள் கிறிஸ்துவின் சிலுவைக்குப் பகைஞரென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. অনেকে আছে যাঁরা খ্রীষ্টের ক্রুশের শত্রুর মত আচরণ করে৷ আগে বহুবার আমি তাদের কথা তোমাদের বলেছি,]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு அநேகந்தரம் சொன்னேன், இப்பொழுது கண்ணீரோடும் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এখন চোখের জল ফেলতে ফেলতে আমি তাদের কথা আবার তোমাদের বলছি৷]]></a:t>
+              <a:t><![CDATA[19. அவர்களுடைய முடிவு அழிவு. அவர்களுடைய தேவன் வயிறு, அவர்களுடைய மகிமை அவர்களுடைய இலச்சையே, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. য়েভাবে তারা চলছে তার পরিণাম বিনাশ৷ তারা ঈশ্বরের সেবা করে না, কেবল নিজেদের তুষ্টির জন্যই বাঁচে৷]]></a:t>
+              <a:t><![CDATA[பூமிக்கடுத்தவைகளைச் சிந்திக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ‘কুকুরদের’ থেকে সাবধান! যাঁরা মন্দ কাজ করে ও যাঁরা দেহকে ছিন্নভিন্ন করতে চায় তাদের থেকে সাবধান!]]></a:t>
+              <a:t><![CDATA[2. நாய்களுக்கு எச்சரிக்கையாயிருங்கள், பொல்லாத வேலையாட்களுக்கு எச்சரிக்கையாயிருங்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা লজ্জাকর কাজ করে আর তাই নিয়ে তারা গর্ব বোধ করে৷ তারা কেবল পার্থিব বিষয়েই ভাবে৷]]></a:t>
+              <a:t><![CDATA[20. நம்முடைய குடியிருப்போ பரலோகத்திலிருக்கிறது, அங்கேயிருந்து கர்த்தராயிருக்கிற இயேசுகிறிஸ்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. আমাদের যথার্থ রাজ্য স্বর্গে৷ সেই স্বর্গ থেকে আমাদের ত্রাণকর্তার আগমণের জন্য আমরা অপেক্ষা করছি৷]]></a:t>
+              <a:t><![CDATA[என்னும் இரட்சகர் வர எதிர்பார்த்துக்கொண்டிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের ত্রাণকর্তা হলেন প্রভু যীশু খ্রীষ্ট৷]]></a:t>
+              <a:t><![CDATA[21. அவர் எல்லாவற்றையும் தமக்குக் கீழ்ப்படுத்திக்கொள்ளத்தக்க தம்முடைய வல்லமையான செயலின்படியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,183 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তিনি এসে আমাদের এই দীনতার দেহকে বদলে তাঁর নিজের মহিমান্বিত দেহের সমরূপ করবেন৷ খ্রীষ্ট তাঁর নিজ]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[পরাক্রমে এই কাজ করতে পারেন এবং তাঁর সেই পরাক্রমে খ্রীষ্ট সমস্ত বিষয়ের উপরে কর্তৃত্ত্ব করতে সমর্থ৷]]></a:t>
+              <a:t><![CDATA[நம்முடைய அற்பமான சரீரத்தைத் தம்முடைய மகிமையான சரீரத்திற்கு ஒப்பாக மறுரூபப்படுத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কারণ আমরাই তো প্রকৃত সুন্নত হওয়া লোক; আমরা ঈশ্বরের আত্মায় উপাসনা করি, আর খ্রীষ্ট যীশুতে গর্ব]]></a:t>
+              <a:t><![CDATA[சுன்னத்துக்காரருக்கு எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বোধ করি৷ আমরা নিজেদের ওপর বা বাহ্যিক কোন কিছু করার ওপর আস্থা রাখি না৷]]></a:t>
+              <a:t><![CDATA[3. ஏனெனில், மாம்சத்தின்மேல் நம்பிக்கையாயிராமல், ஆவியினாலே தேவனுக்கு ஆராதனைசெய்து, கிறிஸ்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. যদিও আমি নিজের ওপর আস্থা রাখতে পারতাম, তবুও আমি তা করি না৷ যদি কোন লোকের মনে হয় য়ে সে নিজের ওপর]]></a:t>
+              <a:t><![CDATA[இயேசுவுக்குள் மேன்மைபாராட்டுகிற நாமே விருத்தசேதனமுள்ளவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আস্থা রাখতে পারে তবে তার জানা ভাল য়ে নিজের ওপর আস্থা রাখার জন্য আরো বড় কারণ আমার আছে৷]]></a:t>
+              <a:t><![CDATA[4. மாம்சத்தின்மேல் நம்பிக்கை வைக்கவேண்டுமானால் நானும் வைக்கலாம்; வேறொருவன் மாம்சத்தின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. জন্মের পর যখন আমার বয়স আট দিন তখন আমার সুন্নত হয়েছে; আমি ইস্রায়েলীয়, বিন্যামীন গোষ্ঠীর লোক৷]]></a:t>
+              <a:t><![CDATA[நம்பிக்கையாயிருக்க நினைத்தால் நான் அதிகமாய் அப்படிச் செய்யலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[பிலிப்பியர் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme6">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme6">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme6">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>