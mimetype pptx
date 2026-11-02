--- v0 (2026-06-21)
+++ v1 (2026-11-02)
@@ -63,50 +63,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -123,50 +137,57 @@
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -300,53 +321,60 @@
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -406,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என்னை விசாரிப்பதற்கு நீங்கள் இப்பொழுது மறுபடியும் மனமலர்ந்தபடியினாலே கர்த்தருக்குள் மிகவும் சந்தோஷப்பட்டேன்; இப்படிச் செய்ய எண்ணங்கொண்டிருந்தீர்கள், சமயம்மாத்திரம் உங்களுக்கு நேரிடவில்லை.]]></a:t>
+              <a:t><![CDATA[6. Be careful for nothing; but in every thing by prayer and supplication with thanksgiving let your requests be made known unto God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -515,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் குறைச்சலினால் நான் இப்படிச்சொல்லுகிறதில்லை; ஏனெனில் நான் எந்த நிலைமையிலிருந்தாலும் மனரம்மியமாயிருக்கக் கற்றுக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[6. Be careful for nothing; but in every thing by prayer and supplication with thanksgiving let your requests be made known unto God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -624,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் குறைச்சலினால் நான் இப்படிச்சொல்லுகிறதில்லை; ஏனெனில் நான் எந்த நிலைமையிலிருந்தாலும் மனரம்மியமாயிருக்கக் கற்றுக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[7. And the peace of God, which passes all understanding, shall keep your hearts and minds through Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -733,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாழ்ந்திருக்கவும் எனக்குத் தெரியும், வாழ்ந்திருக்கவும் எனக்குத் தெரியும்; எவ்விடத்திலும் எல்லாவற்றிலும் திருப்தியாயிருக்கவும் பட்டினியாயிருக்கவும், பரிபூரணமடையவும் குறைவுபடவும் போதிக்கப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[7. And the peace of God, which passes all understanding, shall keep your hearts and minds through Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -842,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாழ்ந்திருக்கவும் எனக்குத் தெரியும், வாழ்ந்திருக்கவும் எனக்குத் தெரியும்; எவ்விடத்திலும் எல்லாவற்றிலும் திருப்தியாயிருக்கவும் பட்டினியாயிருக்கவும், பரிபூரணமடையவும் குறைவுபடவும் போதிக்கப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[8. Finally, brethren, whatsoever things are true, whatsoever things are honest, whatsoever things are just, whatsoever things are pure, whatsoever things are lovely, whatsoever things are of good report; if there be any virtue, and if there be any praise, think on these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -951,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என்னைப் பெலப்படுத்துகிற கிறிஸ்துவினாலே எல்லாவற்றையுஞ்செய்ய எனக்குப் பெலனுண்டு.]]></a:t>
+              <a:t><![CDATA[8. Finally, brethren, whatsoever things are true, whatsoever things are honest, whatsoever things are just, whatsoever things are pure, whatsoever things are lovely, whatsoever things are of good report; if there be any virtue, and if there be any praise, think on these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1060,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகிலும் நீங்கள் என் உபத்திரவத்தில் என்னோடே உடன்பட்டது நலமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. Finally, brethren, whatsoever things are true, whatsoever things are honest, whatsoever things are just, whatsoever things are pure, whatsoever things are lovely, whatsoever things are of good report; if there be any virtue, and if there be any praise, think on these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1169,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும், பிலிப்பியரே, சுவிசேஷத்தின் ஆரம்பத்திலே நான் மக்கெதோனியாவிலிருந்து புறப்பட்டபோது, கொடுக்கல் வாங்கல் காரியத்தில் நீங்கள்மாத்திரம் எனக்கு உடன்பட்டதேயல்லாமல், வேறொரு சபையும் உடன்படவில்லை என்று நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. Those things, which all of you have both learned, and received, and heard, and seen in me, do: and the God of peace shall be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1278,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும், பிலிப்பியரே, சுவிசேஷத்தின் ஆரம்பத்திலே நான் மக்கெதோனியாவிலிருந்து புறப்பட்டபோது, கொடுக்கல் வாங்கல் காரியத்தில் நீங்கள்மாத்திரம் எனக்கு உடன்பட்டதேயல்லாமல், வேறொரு சபையும் உடன்படவில்லை என்று நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. Those things, which all of you have both learned, and received, and heard, and seen in me, do: and the God of peace shall be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1387,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் தெசலோனிக்கேயிலிருந்தபோதும், என் குறைச்சலை நீக்கும்படி நீங்கள் இரண்டொருதரம் அனுப்பினீர்கள்.]]></a:t>
+              <a:t><![CDATA[10. But I rejoiced in the Lord greatly, that now at the last your care of me has flourished again; wherein all of you were also careful, but all of you lacked opportunity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1496,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது, எல்லாப் புத்திக்கும்மேலான தேவசமாதானம் உங்கள் இருதயங்களையும் உங்கள் சிந்தைகளையும் கிறிஸ்து இயேசுவுக்குள்ளாகக் காத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[1. Therefore, my brethren dearly beloved and longed for, my joy and crown, so stand fast in the Lord, my dearly beloved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1605,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உபகாரத்தை நான் நாடாமல், உங்கள் கணக்குக்குப் பலன் பெருகும்படியே நாடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. But I rejoiced in the Lord greatly, that now at the last your care of me has flourished again; wherein all of you were also careful, but all of you lacked opportunity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1714,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எல்லாம் எனக்குக் கிடைத்தது, பரிபூரணமும் உண்டாயிருக்கிறது; உங்களால் அனுப்பப்பட்டவைகளைச் சுகந்தவாசனையும் தேவனுக்குப் பிரியமான சுகந்த பலியுமாக எப்பாப்பிரோதீத்துவின் கையில் வரப்பற்றிக்கொண்டபடியால் நான் திருப்தியடைந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[11. Not that I speak in respect of lack: for I have learned, in whatsoever state I am, therewith to be content.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1823,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எல்லாம் எனக்குக் கிடைத்தது, பரிபூரணமும் உண்டாயிருக்கிறது; உங்களால் அனுப்பப்பட்டவைகளைச் சுகந்தவாசனையும் தேவனுக்குப் பிரியமான சுகந்த பலியுமாக எப்பாப்பிரோதீத்துவின் கையில் வரப்பற்றிக்கொண்டபடியால் நான் திருப்தியடைந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[11. Not that I speak in respect of lack: for I have learned, in whatsoever state I am, therewith to be content.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1932,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் தேவன் தம்முடைய ஐசுவரியத்தின்படி உங்கள் குறைவையெல்லாங் கிறிஸ்து இயேசுவுக்குள் மகிமையிலே நிறைவாக்குவார்.]]></a:t>
+              <a:t><![CDATA[12. I know both how to be brought low, and I know how to abound: every where and in all things I am instructed both to be full and to be hungry, both to abound and to suffer need.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2041,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நம்முடைய பிதாவாகிய தேவனானவருக்கு என்றென்றைக்கும் மகிமை உண்டாவதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[12. I know both how to be brought low, and I know how to abound: every where and in all things I am instructed both to be full and to be hungry, both to abound and to suffer need.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2150,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கிறிஸ்து இயேசுவுக்குள்ளான பரிசுத்தவான்கள் யாவருக்கும் வாழ்த்துதல் சொல்லுங்கள். என்னோடிருக்கிற சகோதரர்கள் உங்களுக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. I know both how to be brought low, and I know how to abound: every where and in all things I am instructed both to be full and to be hungry, both to abound and to suffer need.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2259,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பரிசுத்தவான்கள் அனைவரும், விசேஷமாக இராயனுடைய அரமனையிலுள்ளவர்களும் உங்களுக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. I can do all things through Christ which strengthens me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2368,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நமது கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்களனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[14. Notwithstanding all of you have well done, that all of you did communicate with my affliction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2477,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆதலால், எனக்குப் பிரியமும் வாஞ்சையுமான சகோதரரே, எனக்குச் சந்தோஷமும் கிரீடமுமானவர்களே, பிரியமானவர்களே, இந்தப்படியே கர்த்தருக்குள் நிலைத்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[15. Now all of you Philippians know also, that in the beginning of the gospel, when I departed from Macedonia, no church communicated with me as concerning giving and receiving, but all of you only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2586,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆதலால், எனக்குப் பிரியமும் வாஞ்சையுமான சகோதரரே, எனக்குச் சந்தோஷமும் கிரீடமுமானவர்களே, பிரியமானவர்களே, இந்தப்படியே கர்த்தருக்குள் நிலைத்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[15. Now all of you Philippians know also, that in the beginning of the gospel, when I departed from Macedonia, no church communicated with me as concerning giving and receiving, but all of you only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2695,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது, எல்லாப் புத்திக்கும்மேலான தேவசமாதானம் உங்கள் இருதயங்களையும் உங்கள் சிந்தைகளையும் கிறிஸ்து இயேசுவுக்குள்ளாகக் காத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[1. Therefore, my brethren dearly beloved and longed for, my joy and crown, so stand fast in the Lord, my dearly beloved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2804,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தருக்குள் ஒரே சிந்தையாயிருக்க எயோதியாளுக்கும் சிந்திகேயாளுக்கும் புத்திசொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. Now all of you Philippians know also, that in the beginning of the gospel, when I departed from Macedonia, no church communicated with me as concerning giving and receiving, but all of you only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2913,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அன்றியும், என் உத்தம கூட்டாளியே, அவர்களுக்கு உதவியாயிருக்கும்படி உன்னையும் வேண்டிக்கொள்கிறேன்; அவர்கள் கிலேமெந்தோடும் மற்ற என் உடன்வேலையாட்களோடுங்கூடச் சுவிசேஷ விஷயத்தில் என்னோடேகூட மிகவும் பிரயாசப்பட்டார்கள், அவர்களுடைய நாமங்கள் ஜீவபுஸ்தகத்தில் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. For even in Thessalonica all of you sent once and again unto my necessity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3022,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அன்றியும், என் உத்தம கூட்டாளியே, அவர்களுக்கு உதவியாயிருக்கும்படி உன்னையும் வேண்டிக்கொள்கிறேன்; அவர்கள் கிலேமெந்தோடும் மற்ற என் உடன்வேலையாட்களோடுங்கூடச் சுவிசேஷ விஷயத்தில் என்னோடேகூட மிகவும் பிரயாசப்பட்டார்கள், அவர்களுடைய நாமங்கள் ஜீவபுஸ்தகத்தில் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[17. Not because I desire a gift: but I desire fruit that may abound to your account.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3131,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தருக்குள் எப்பொழுதும் சந்தோஷமாயிருங்கள்; சந்தோஷமாயிருங்கள் என்று மறுபடியும் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[18. But I have all, and abound: I am full, having received of Epaphroditus the things which were sent from you, an odour of a sweet smell, a sacrifice acceptable, well-pleasing to God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3240,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்கள் சாந்தகுணம் எல்லா மனுஷருக்கும் தெரிந்திருப்பதாக. கர்த்தர் சமீபமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. But I have all, and abound: I am full, having received of Epaphroditus the things which were sent from you, an odour of a sweet smell, a sacrifice acceptable, well-pleasing to God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3349,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் ஒன்றுக்குங் கவலைப்படாமல், எல்லாவற்றையுங்குறித்து உங்கள் விண்ணப்பங்களை ஸ்தோத்திரத்தோடே கூடிய ஜெபத்தினாலும் வேண்டுதலினாலும் தேவனுக்குத் தெரியப்படுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[18. But I have all, and abound: I am full, having received of Epaphroditus the things which were sent from you, an odour of a sweet smell, a sacrifice acceptable, well-pleasing to God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3458,51 +3486,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் ஒன்றுக்குங் கவலைப்படாமல், எல்லாவற்றையுங்குறித்து உங்கள் விண்ணப்பங்களை ஸ்தோத்திரத்தோடே கூடிய ஜெபத்தினாலும் வேண்டுதலினாலும் தேவனுக்குத் தெரியப்படுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[19. But my God shall supply all your need according to his riches in glory by Christ Jesus.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. But my God shall supply all your need according to his riches in glory by Christ Jesus.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Now unto God and our Father be glory for ever and ever. Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Salute every saint in Christ Jesus. The brethren which are with me greet you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3567,51 +3922,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கடைசியாக, சகோதரரே, உண்மையுள்ளவைகளெவைகளோ, ஒழுக்கமுள்ளவைகளெவைகளோ, நீதியுள்ளவைகளெவைகளோ, கற்புள்ளவைகளெவைகளோ, அன்புள்ளவைகளெவைகளோ, நற்கீர்த்தியுள்ளவைகளெவைகளோ, புண்ணியம் எதுவோ, புகழ் எதுவோ அவைகளையே சிந்தித்துக்கொண்டிருங்கள்.]]></a:t>
+              <a:t><![CDATA[2. I plead to Euodias, and plead to Syntyche, that they be of the same mind in the Lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Salute every saint in Christ Jesus. The brethren which are with me greet you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. All the saints salute you, chiefly they that are of Caesar's household.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. All the saints salute you, chiefly they that are of Caesar's household.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. The grace of our Lord Jesus Christ be with you all. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3676,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கடைசியாக, சகோதரரே, உண்மையுள்ளவைகளெவைகளோ, ஒழுக்கமுள்ளவைகளெவைகளோ, நீதியுள்ளவைகளெவைகளோ, கற்புள்ளவைகளெவைகளோ, அன்புள்ளவைகளெவைகளோ, நற்கீர்த்தியுள்ளவைகளெவைகளோ, புண்ணியம் எதுவோ, புகழ் எதுவோ அவைகளையே சிந்தித்துக்கொண்டிருங்கள்.]]></a:t>
+              <a:t><![CDATA[3. And I implore you also, true yokefellow, help those women which laboured with me in the gospel, with Clement also, and with other my fellow labourers, whose names are in the book of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3785,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கடைசியாக, சகோதரரே, உண்மையுள்ளவைகளெவைகளோ, ஒழுக்கமுள்ளவைகளெவைகளோ, நீதியுள்ளவைகளெவைகளோ, கற்புள்ளவைகளெவைகளோ, அன்புள்ளவைகளெவைகளோ, நற்கீர்த்தியுள்ளவைகளெவைகளோ, புண்ணியம் எதுவோ, புகழ் எதுவோ அவைகளையே சிந்தித்துக்கொண்டிருங்கள்.]]></a:t>
+              <a:t><![CDATA[3. And I implore you also, true yokefellow, help those women which laboured with me in the gospel, with Clement also, and with other my fellow labourers, whose names are in the book of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3894,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் என்னிடத்தில் கற்றும் அடைந்தும் கேட்டும் கண்டும் இருக்கிறவைகளெவைகளோ அவைகளையே செய்யுங்கள்; அப்பொழுது சமாதானத்தின் தேவன் உங்களோடிருப்பார்.]]></a:t>
+              <a:t><![CDATA[3. And I implore you also, true yokefellow, help those women which laboured with me in the gospel, with Clement also, and with other my fellow labourers, whose names are in the book of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4003,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் என்னிடத்தில் கற்றும் அடைந்தும் கேட்டும் கண்டும் இருக்கிறவைகளெவைகளோ அவைகளையே செய்யுங்கள்; அப்பொழுது சமாதானத்தின் தேவன் உங்களோடிருப்பார்.]]></a:t>
+              <a:t><![CDATA[4. Rejoice in the Lord always: and again I say, Rejoice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4112,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என்னை விசாரிப்பதற்கு நீங்கள் இப்பொழுது மறுபடியும் மனமலர்ந்தபடியினாலே கர்த்தருக்குள் மிகவும் சந்தோஷப்பட்டேன்; இப்படிச் செய்ய எண்ணங்கொண்டிருந்தீர்கள், சமயம்மாத்திரம் உங்களுக்கு நேரிடவில்லை.]]></a:t>
+              <a:t><![CDATA[5. Let your moderation be known unto all men. The Lord is at hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4191,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470954841" r:id="rId1"/>
+    <p:sldLayoutId id="2482593866" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4467,54 +5258,110 @@
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4659,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wherein all of you were also careful, but all of you lacked opportunity.]]></a:t>
+              <a:t><![CDATA[6. நீங்கள் ஒன்றுக்குங் கவலைப்படாமல், எல்லாவற்றையுங்குறித்து உங்கள் விண்ணப்பங்களை ஸ்தோத்திரத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Not that I speak in respect of lack: for I have learned, in whatsoever state I am, therewith to]]></a:t>
+              <a:t><![CDATA[கூடிய ஜெபத்தினாலும் வேண்டுதலினாலும் தேவனுக்குத் தெரியப்படுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be content.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது, எல்லாப் புத்திக்கும்மேலான தேவசமாதானம் உங்கள் இருதயங்களையும் உங்கள் சிந்தைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. I know both how to be brought low, and I know how to abound: every where and in all things I am]]></a:t>
+              <a:t><![CDATA[கிறிஸ்து இயேசுவுக்குள்ளாகக் காத்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[instructed both to be full and to be hungry, both to abound and to suffer need.]]></a:t>
+              <a:t><![CDATA[8. கடைசியாக, சகோதரரே, உண்மையுள்ளவைகளெவைகளோ, ஒழுக்கமுள்ளவைகளெவைகளோ, நீதியுள்ளவைகளெவைகளோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. I can do all things through Christ which strengthens me.]]></a:t>
+              <a:t><![CDATA[கற்புள்ளவைகளெவைகளோ, அன்புள்ளவைகளெவைகளோ, நற்கீர்த்தியுள்ளவைகளெவைகளோ, புண்ணியம் எதுவோ, புகழ் எதுவோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Notwithstanding all of you have well done, that all of you did communicate with my affliction.]]></a:t>
+              <a:t><![CDATA[அவைகளையே சிந்தித்துக்கொண்டிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Now all of you Philippians know also, that in the beginning of the gospel, when I departed from]]></a:t>
+              <a:t><![CDATA[9. நீங்கள் என்னிடத்தில் கற்றும் அடைந்தும் கேட்டும் கண்டும் இருக்கிறவைகளெவைகளோ அவைகளையே செய்யுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Macedonia, no church communicated with me as concerning giving and receiving, but all of you only.]]></a:t>
+              <a:t><![CDATA[அப்பொழுது சமாதானத்தின் தேவன் உங்களோடிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For even in Thessalonica all of you sent once and again unto my necessity.]]></a:t>
+              <a:t><![CDATA[10. என்னை விசாரிப்பதற்கு நீங்கள் இப்பொழுது மறுபடியும் மனமலர்ந்தபடியினாலே கர்த்தருக்குள் மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the peace of God, which passes all understanding, shall keep your hearts and minds through]]></a:t>
+              <a:t><![CDATA[1. ஆதலால், எனக்குப் பிரியமும் வாஞ்சையுமான சகோதரரே, எனக்குச் சந்தோஷமும் கிரீடமுமானவர்களே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Not because I desire a gift: but I desire fruit that may abound to your account.]]></a:t>
+              <a:t><![CDATA[சந்தோஷப்பட்டேன்; இப்படிச் செய்ய எண்ணங்கொண்டிருந்தீர்கள், சமயம்மாத்திரம் உங்களுக்கு நேரிடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But I have all, and abound: I am full, having received of Epaphroditus the things which were]]></a:t>
+              <a:t><![CDATA[11. என் குறைச்சலினால் நான் இப்படிச்சொல்லுகிறதில்லை; ஏனெனில் நான் எந்த நிலைமையிலிருந்தாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sent from you, an odour of a sweet smell, a sacrifice acceptable, well-pleasing to God.]]></a:t>
+              <a:t><![CDATA[மனரம்மியமாயிருக்கக் கற்றுக்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. But my God shall supply all your need according to his riches in glory by Christ Jesus.]]></a:t>
+              <a:t><![CDATA[12. தாழ்ந்திருக்கவும் எனக்குத் தெரியும், வாழ்ந்திருக்கவும் எனக்குத் தெரியும்; எவ்விடத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Now unto God and our Father be glory for ever and ever. Amen.]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றிலும் திருப்தியாயிருக்கவும் பட்டினியாயிருக்கவும், பரிபூரணமடையவும் குறைவுபடவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Salute every saint in Christ Jesus. The brethren which are with me greet you.]]></a:t>
+              <a:t><![CDATA[போதிக்கப்பட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. All the saints salute you, chiefly they that are of Caesar's household.]]></a:t>
+              <a:t><![CDATA[13. என்னைப் பெலப்படுத்துகிற கிறிஸ்துவினாலே எல்லாவற்றையுஞ்செய்ய எனக்குப் பெலனுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. The grace of our Lord Jesus Christ be with you all. Amen.]]></a:t>
+              <a:t><![CDATA[14. ஆகிலும் நீங்கள் என் உபத்திரவத்தில் என்னோடே உடன்பட்டது நலமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Therefore, my brethren dearly beloved and longed for, my joy and crown, so stand fast in the]]></a:t>
+              <a:t><![CDATA[15. மேலும், பிலிப்பியரே, சுவிசேஷத்தின் ஆரம்பத்திலே நான் மக்கெதோனியாவிலிருந்து புறப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Lord, my dearly beloved.]]></a:t>
+              <a:t><![CDATA[கொடுக்கல் வாங்கல் காரியத்தில் நீங்கள்மாத்திரம் எனக்கு உடன்பட்டதேயல்லாமல், வேறொரு சபையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Christ Jesus.]]></a:t>
+              <a:t><![CDATA[பிரியமானவர்களே, இந்தப்படியே கர்த்தருக்குள் நிலைத்திருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. I plead to Euodias, and plead to Syntyche, that they be of the same mind in the Lord.]]></a:t>
+              <a:t><![CDATA[உடன்படவில்லை என்று நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And I implore you also, true yokefellow, help those women which laboured with me in the gospel,]]></a:t>
+              <a:t><![CDATA[16. நான் தெசலோனிக்கேயிலிருந்தபோதும், என் குறைச்சலை நீக்கும்படி நீங்கள் இரண்டொருதரம் அனுப்பினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with Clement also, and with other my fellow labourers, whose names are in the book of life.]]></a:t>
+              <a:t><![CDATA[17. உபகாரத்தை நான் நாடாமல், உங்கள் கணக்குக்குப் பலன் பெருகும்படியே நாடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Rejoice in the Lord always: and again I say, Rejoice.]]></a:t>
+              <a:t><![CDATA[18. எல்லாம் எனக்குக் கிடைத்தது, பரிபூரணமும் உண்டாயிருக்கிறது; உங்களால் அனுப்பப்பட்டவைகளைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Let your moderation be known unto all men. The Lord is at hand.]]></a:t>
+              <a:t><![CDATA[சுகந்தவாசனையும் தேவனுக்குப் பிரியமான சுகந்த பலியுமாக எப்பாப்பிரோதீத்துவின் கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Be careful for nothing; but in every thing by prayer and supplication with thanksgiving let your]]></a:t>
+              <a:t><![CDATA[வரப்பற்றிக்கொண்டபடியால் நான் திருப்தியடைந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +9202,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[requests be made known unto God.]]></a:t>
+              <a:t><![CDATA[19. என் தேவன் தம்முடைய ஐசுவரியத்தின்படி உங்கள் குறைவையெல்லாங் கிறிஸ்து இயேசுவுக்குள் மகிமையிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நிறைவாக்குவார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. நம்முடைய பிதாவாகிய தேவனானவருக்கு என்றென்றைக்கும் மகிமை உண்டாவதாக. ஆமென்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. கிறிஸ்து இயேசுவுக்குள்ளான பரிசுத்தவான்கள் யாவருக்கும் வாழ்த்துதல் சொல்லுங்கள். என்னோடிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9730,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Finally, brethren, whatsoever things are true, whatsoever things are honest, whatsoever things]]></a:t>
+              <a:t><![CDATA[2. கர்த்தருக்குள் ஒரே சிந்தையாயிருக்க எயோதியாளுக்கும் சிந்திகேயாளுக்கும் புத்திசொல்லுகிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகோதரர்கள் உங்களுக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. பரிசுத்தவான்கள் அனைவரும், விசேஷமாக இராயனுடைய அரமனையிலுள்ளவர்களும் உங்களுக்கு வாழ்த்துதல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுகிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலிப்பியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. நமது கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்களனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are just, whatsoever things are pure, whatsoever things are lovely, whatsoever things are of good]]></a:t>
+              <a:t><![CDATA[3. அன்றியும், என் உத்தம கூட்டாளியே, அவர்களுக்கு உதவியாயிருக்கும்படி உன்னையும் வேண்டிக்கொள்கிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[report; if there be any virtue, and if there be any praise, think on these things.]]></a:t>
+              <a:t><![CDATA[அவர்கள் கிலேமெந்தோடும் மற்ற என் உடன்வேலையாட்களோடுங்கூடச் சுவிசேஷ விஷயத்தில் என்னோடேகூட மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Those things, which all of you have both learned, and received, and heard, and seen in me, do:]]></a:t>
+              <a:t><![CDATA[பிரயாசப்பட்டார்கள், அவர்களுடைய நாமங்கள் ஜீவபுஸ்தகத்தில் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the God of peace shall be with you.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தருக்குள் எப்பொழுதும் சந்தோஷமாயிருங்கள்; சந்தோஷமாயிருங்கள் என்று மறுபடியும் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. But I rejoiced in the Lord greatly, that now at the last your care of me has flourished again;]]></a:t>
+              <a:t><![CDATA[5. உங்கள் சாந்தகுணம் எல்லா மனுஷருக்கும் தெரிந்திருப்பதாக. கர்த்தர் சமீபமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9208,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[பிலிப்பியர் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme68">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme68">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme68">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9493,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>36</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>