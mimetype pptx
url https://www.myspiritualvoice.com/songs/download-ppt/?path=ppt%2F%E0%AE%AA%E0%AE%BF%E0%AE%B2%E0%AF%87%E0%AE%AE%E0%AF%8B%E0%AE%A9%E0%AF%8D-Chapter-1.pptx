--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -57,50 +57,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,50 +132,59 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,53 +315,62 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால், பவுலாகிய நான் முதிர்வயதுள்ளவனாகவும், இயேசுகிறிஸ்துவினிமித்தம் இப்பொழுது கட்டப்பட்டவனாகவும் இருக்கிறபடியால்,]]></a:t>
+              <a:t><![CDATA[23. கிறிஸ்து இயேசுவினிமித்தம் என்னோடேகூடக் காவலில் வைக்கப்பட்டிருக்கிற எப்பாப்பிராவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீர் செய்யத்தக்கதை உமக்குக் கட்டளையிடும்படிக்குக் கிறிஸ்துவுக்குள் நான் துணியத்தக்கவனாயிருந்தாலும், அப்படிச்செய்யாமல், அன்பினிமித்தம் மன்றாடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[24. என் உடன்வேலையாட்களாகிய மாற்குவும், அரிஸ்தர்க்கும், தேமாவும், லூக்காவும் உமக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீர் செய்யத்தக்கதை உமக்குக் கட்டளையிடும்படிக்குக் கிறிஸ்துவுக்குள் நான் துணியத்தக்கவனாயிருந்தாலும், அப்படிச்செய்யாமல், அன்பினிமித்தம் மன்றாடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[25. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்கள் ஆவியுடனே இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என்னவென்றால், கட்டப்பட்டிருக்கையில் நான் பெற்ற என் மகனாகிய ஒநேசிமுக்காக உம்மை மன்றாடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. கிறிஸ்து இயேசுவினிமித்தம் கட்டப்பட்டவனாயிருக்கிற பவுலும், சகோதரனாகிய தீமோத்தேயும், எங்களுக்குப் பிரியமுள்ளவனும் உடன்வேலையாளுமாயிருக்கிற பிலேமோனுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. முன்னே அவன் உமக்குப் பிரயோஜனமில்லாதவன் இப்பொழுதோ உமக்கும் எனக்கும் பிரயோஜனமுள்ளவன்.]]></a:t>
+              <a:t><![CDATA[1. கிறிஸ்து இயேசுவினிமித்தம் கட்டப்பட்டவனாயிருக்கிற பவுலும், சகோதரனாகிய தீமோத்தேயும், எங்களுக்குப் பிரியமுள்ளவனும் உடன்வேலையாளுமாயிருக்கிற பிலேமோனுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவனை நான் உம்மிடத்திற்கு அனுப்புகிறேன், என் உள்ளம்போலிருக்கிற அவனை நீர் ஏற்றுக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[2. பிரியமுள்ள அப்பியாளுக்கும் எங்கள் உடன் போர்ச்சேவகனாகிய அர்க்கிப்புவுக்கும், உம்முடைய வீட்டிலே கூடிவருகிற சபைக்கும் எழுதுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சுவிசேஷத்தினிமித்தம் கட்டப்பட்டிருக்கிற எனக்கு ஊழியஞ்செய்யும்படி உமக்குப் பதிலாக அவனை என்னிடத்தில் வைத்துக்கொள்ளவேண்டுமென்றிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[3. நம்முடைய பிதாவாகிய தேவனாலும், கர்த்தராகிய இயேசுகிறிஸ்துவினாலும், உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சுவிசேஷத்தினிமித்தம் கட்டப்பட்டிருக்கிற எனக்கு ஊழியஞ்செய்யும்படி உமக்குப் பதிலாக அவனை என்னிடத்தில் வைத்துக்கொள்ளவேண்டுமென்றிருந்தேன்.]]></a:t>
+              <a:t><![CDATA[3. நம்முடைய பிதாவாகிய தேவனாலும், கர்த்தராகிய இயேசுகிறிஸ்துவினாலும், உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆனாலும் நீர் செய்யும் நன்மையைக் கட்டாயத்தினாலல்ல, மனப்பூர்வமாய்ச் செய்யத்தக்கதாக, நான் உம்முடைய சம்மதியில்லாமல் ஒன்றும் செய்ய எனக்கு மனதில்லை.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தராகிய இயேசுவினிடத்திலும், எல்லாப் பரிசுத்தவான்களிடத்திலும் உம்முடைய அன்பையும் உம்முடைய விசுவாசத்தையும் நான் கேள்விப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் என்றென்றைக்கும் உம்முடையவனாயிருக்கும்படிக்கும், இனிமேல் அவன் அடிமையானவனாகவல்ல, அடிமையானவனுக்கு மேலானவனாகவும் பிரியமுள்ள சகோதரனாகவுமிருக்கும்படிக்கும் கொஞ்சக்காலம் உம்மைவிட்டுப் பிரிந்துபோனானாக்கும்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தராகிய இயேசுவினிடத்திலும், எல்லாப் பரிசுத்தவான்களிடத்திலும் உம்முடைய அன்பையும் உம்முடைய விசுவாசத்தையும் நான் கேள்விப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கிறிஸ்து இயேசுவினிமித்தம் கட்டப்பட்டவனாயிருக்கிற பவுலும், சகோதரனாகிய தீமோத்தேயும், எங்களுக்குப் பிரியமுள்ளவனும் உடன்வேலையாளுமாயிருக்கிற பிலேமோனுக்கும்,]]></a:t>
+              <a:t><![CDATA[19. பவுலாகிய நான் இதை என் சொந்தக்கையாலே எழுதினேன், நான் அதைச் செலுத்தித் தீர்ப்பேன். நீர் உம்மைத்தாமே எனக்குக் கடனாகச் செலுத்தவேண்டுமென்று நான் உமக்குச் சொல்லவேண்டியதில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எனக்கு அவன் பிரியமான சகோதரனானால், உமக்கு சரீரத்தின்படியேயும் கர்த்தருக்கும் எவ்வளவு பயமுள்ளவனாயிருக்கவேண்டும்!]]></a:t>
+              <a:t><![CDATA[5. என் ஜெபங்களில் உம்மை நினைத்து, எப்பொழுதும் என் தேவனுக்கு ஸ்தோத்திரஞ்செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எனக்கு அவன் பிரியமான சகோதரனானால், உமக்கு சரீரத்தின்படியேயும் கர்த்தருக்கும் எவ்வளவு பயமுள்ளவனாயிருக்கவேண்டும்!]]></a:t>
+              <a:t><![CDATA[5. என் ஜெபங்களில் உம்மை நினைத்து, எப்பொழுதும் என் தேவனுக்கு ஸ்தோத்திரஞ்செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால், நீர் என்னை உம்மோடே ஐக்கியமானவனென்று எண்ணினால், என்னை ஏற்றுக்கொள்வதுபோல அவனையும் ஏற்றுக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[6. உங்களிலுள்ள சகல நன்மைகளும் தெரியப்படுகிறதினாலே உம்முடைய விசுவாசத்தின் அந்நியோந்நியம் கிறிஸ்து இயேசுவுக்காகப் பயன்படவேண்டுமென்று வேண்டுதல் செய்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் உமக்கு யாதொரு அநியாயஞ்செய்ததும், உம்மிடத்தில் கடன்பட்டதும் உண்டானால், அதை என் கணக்கிலே வைத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[7. சகோதரனே, பரிசுத்தவான்களுடைய உள்ளங்கள் உம்மாலே இளைப்பாறினபடியால், உம்முடைய அன்பினாலே மிகுந்த சந்தோஷமும் ஆறுதலும் அடைந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பவுலாகிய நான் இதை என் சொந்தக்கையாலே எழுதினேன், நான் அதைச் செலுத்தித் தீர்ப்பேன். நீர் உம்மைத்தாமே எனக்குக் கடனாகச் செலுத்தவேண்டுமென்று நான் உமக்குச் சொல்லவேண்டியதில்லையே.]]></a:t>
+              <a:t><![CDATA[7. சகோதரனே, பரிசுத்தவான்களுடைய உள்ளங்கள் உம்மாலே இளைப்பாறினபடியால், உம்முடைய அன்பினாலே மிகுந்த சந்தோஷமும் ஆறுதலும் அடைந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பவுலாகிய நான் இதை என் சொந்தக்கையாலே எழுதினேன், நான் அதைச் செலுத்தித் தீர்ப்பேன். நீர் உம்மைத்தாமே எனக்குக் கடனாகச் செலுத்தவேண்டுமென்று நான் உமக்குச் சொல்லவேண்டியதில்லையே.]]></a:t>
+              <a:t><![CDATA[8. ஆகையால், பவுலாகிய நான் முதிர்வயதுள்ளவனாகவும், இயேசுகிறிஸ்துவினிமித்தம் இப்பொழுது கட்டப்பட்டவனாகவும் இருக்கிறபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆம், சகோதரனே, கர்த்தருக்குள் உம்மாலே எனக்குப் பிரயோஜமுண்டாகட்டும்; கர்த்தருக்குள் என் உள்ளத்தை இளைப்பாறப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[9. நீர் செய்யத்தக்கதை உமக்குக் கட்டளையிடும்படிக்குக் கிறிஸ்துவுக்குள் நான் துணியத்தக்கவனாயிருந்தாலும், அப்படிச்செய்யாமல், அன்பினிமித்தம் மன்றாடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் சொல்லுகிறதிலும் அதிகமாய்ச் செய்வீரென்று அறிந்து, இதற்கு நீர் இணங்குவீரென்று நிச்சயித்து, உமக்கு எழுதியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. நீர் செய்யத்தக்கதை உமக்குக் கட்டளையிடும்படிக்குக் கிறிஸ்துவுக்குள் நான் துணியத்தக்கவனாயிருந்தாலும், அப்படிச்செய்யாமல், அன்பினிமித்தம் மன்றாடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் சொல்லுகிறதிலும் அதிகமாய்ச் செய்வீரென்று அறிந்து, இதற்கு நீர் இணங்குவீரென்று நிச்சயித்து, உமக்கு எழுதியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[10. என்னவென்றால், கட்டப்பட்டிருக்கையில் நான் பெற்ற என் மகனாகிய ஒநேசிமுக்காக உம்மை மன்றாடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மேலும், உங்கள் விண்ணப்பங்களினாலே நான் உங்களுக்கு அநுக்கிரகிக்கப்படுவேனென்று நம்பியிருக்கிறபடியால், நான் இருக்குபடிக்கு ஓரிடத்தை எனக்காக ஆயத்தம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[10. என்னவென்றால், கட்டப்பட்டிருக்கையில் நான் பெற்ற என் மகனாகிய ஒநேசிமுக்காக உம்மை மன்றாடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிரியமுள்ள அப்பியாளுக்கும் எங்கள் உடன் போர்ச்சேவகனாகிய அர்க்கிப்புவுக்கும், உம்முடைய வீட்டிலே கூடிவருகிற சபைக்கும் எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[19. பவுலாகிய நான் இதை என் சொந்தக்கையாலே எழுதினேன், நான் அதைச் செலுத்தித் தீர்ப்பேன். நீர் உம்மைத்தாமே எனக்குக் கடனாகச் செலுத்தவேண்டுமென்று நான் உமக்குச் சொல்லவேண்டியதில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மேலும், உங்கள் விண்ணப்பங்களினாலே நான் உங்களுக்கு அநுக்கிரகிக்கப்படுவேனென்று நம்பியிருக்கிறபடியால், நான் இருக்குபடிக்கு ஓரிடத்தை எனக்காக ஆயத்தம்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[11. முன்னே அவன் உமக்குப் பிரயோஜனமில்லாதவன் இப்பொழுதோ உமக்கும் எனக்கும் பிரயோஜனமுள்ளவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கிறிஸ்து இயேசுவினிமித்தம் என்னோடேகூடக் காவலில் வைக்கப்பட்டிருக்கிற எப்பாப்பிராவும்,]]></a:t>
+              <a:t><![CDATA[11. முன்னே அவன் உமக்குப் பிரயோஜனமில்லாதவன் இப்பொழுதோ உமக்கும் எனக்கும் பிரயோஜனமுள்ளவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. என் உடன்வேலையாட்களாகிய மாற்குவும், அரிஸ்தர்க்கும், தேமாவும், லூக்காவும் உமக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அவனை நான் உம்மிடத்திற்கு அனுப்புகிறேன், என் உள்ளம்போலிருக்கிற அவனை நீர் ஏற்றுக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3119,51 +3155,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினுடைய கிருபை உங்கள் ஆவியுடனே இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[13. சுவிசேஷத்தினிமித்தம் கட்டப்பட்டிருக்கிற எனக்கு ஊழியஞ்செய்யும்படி உமக்குப் பதிலாக அவனை என்னிடத்தில் வைத்துக்கொள்ளவேண்டுமென்றிருந்தேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. சுவிசேஷத்தினிமித்தம் கட்டப்பட்டிருக்கிற எனக்கு ஊழியஞ்செய்யும்படி உமக்குப் பதிலாக அவனை என்னிடத்தில் வைத்துக்கொள்ளவேண்டுமென்றிருந்தேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. ஆனாலும் நீர் செய்யும் நன்மையைக் கட்டாயத்தினாலல்ல, மனப்பூர்வமாய்ச் செய்யத்தக்கதாக, நான் உம்முடைய சம்மதியில்லாமல் ஒன்றும் செய்ய எனக்கு மனதில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. ஆனாலும் நீர் செய்யும் நன்மையைக் கட்டாயத்தினாலல்ல, மனப்பூர்வமாய்ச் செய்யத்தக்கதாக, நான் உம்முடைய சம்மதியில்லாமல் ஒன்றும் செய்ய எனக்கு மனதில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. அவன் என்றென்றைக்கும் உம்முடையவனாயிருக்கும்படிக்கும், இனிமேல் அவன் அடிமையானவனாகவல்ல, அடிமையானவனுக்கு மேலானவனாகவும் பிரியமுள்ள சகோதரனாகவுமிருக்கும்படிக்கும் கொஞ்சக்காலம் உம்மைவிட்டுப் பிரிந்துபோனானாக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. எனக்கு அவன் பிரியமான சகோதரனானால், உமக்கு சரீரத்தின்படியேயும் கர்த்தருக்கும் எவ்வளவு பயமுள்ளவனாயிருக்கவேண்டும்!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. எனக்கு அவன் பிரியமான சகோதரனானால், உமக்கு சரீரத்தின்படியேயும் கர்த்தருக்கும் எவ்வளவு பயமுள்ளவனாயிருக்கவேண்டும்!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +3918,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நம்முடைய பிதாவாகிய தேவனாலும், கர்த்தராகிய இயேசுகிறிஸ்துவினாலும், உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[20. ஆம், சகோதரனே, கர்த்தருக்குள் உம்மாலே எனக்குப் பிரயோஜமுண்டாகட்டும்; கர்த்தருக்குள் என் உள்ளத்தை இளைப்பாறப்பண்ணும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. ஆதலால், நீர் என்னை உம்மோடே ஐக்கியமானவனென்று எண்ணினால், என்னை ஏற்றுக்கொள்வதுபோல அவனையும் ஏற்றுக்கொள்ளும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. அவன் உமக்கு யாதொரு அநியாயஞ்செய்ததும், உம்மிடத்தில் கடன்பட்டதும் உண்டானால், அதை என் கணக்கிலே வைத்துக்கொள்ளும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. அவன் உமக்கு யாதொரு அநியாயஞ்செய்ததும், உம்மிடத்தில் கடன்பட்டதும் உண்டானால், அதை என் கணக்கிலே வைத்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தராகிய இயேசுவினிடத்திலும், எல்லாப் பரிசுத்தவான்களிடத்திலும் உம்முடைய அன்பையும் உம்முடைய விசுவாசத்தையும் நான் கேள்விப்பட்டு,]]></a:t>
+              <a:t><![CDATA[20. ஆம், சகோதரனே, கர்த்தருக்குள் உம்மாலே எனக்குப் பிரயோஜமுண்டாகட்டும்; கர்த்தருக்குள் என் உள்ளத்தை இளைப்பாறப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் ஜெபங்களில் உம்மை நினைத்து, எப்பொழுதும் என் தேவனுக்கு ஸ்தோத்திரஞ்செய்து,]]></a:t>
+              <a:t><![CDATA[21. நான் சொல்லுகிறதிலும் அதிகமாய்ச் செய்வீரென்று அறிந்து, இதற்கு நீர் இணங்குவீரென்று நிச்சயித்து, உமக்கு எழுதியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உங்களிலுள்ள சகல நன்மைகளும் தெரியப்படுகிறதினாலே உம்முடைய விசுவாசத்தின் அந்நியோந்நியம் கிறிஸ்து இயேசுவுக்காகப் பயன்படவேண்டுமென்று வேண்டுதல் செய்கிறேன்.]]></a:t>
+              <a:t><![CDATA[21. நான் சொல்லுகிறதிலும் அதிகமாய்ச் செய்வீரென்று அறிந்து, இதற்கு நீர் இணங்குவீரென்று நிச்சயித்து, உமக்கு எழுதியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகோதரனே, பரிசுத்தவான்களுடைய உள்ளங்கள் உம்மாலே இளைப்பாறினபடியால், உம்முடைய அன்பினாலே மிகுந்த சந்தோஷமும் ஆறுதலும் அடைந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[22. மேலும், உங்கள் விண்ணப்பங்களினாலே நான் உங்களுக்கு அநுக்கிரகிக்கப்படுவேனென்று நம்பியிருக்கிறபடியால், நான் இருக்குபடிக்கு ஓரிடத்தை எனக்காக ஆயத்தம்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சகோதரனே, பரிசுத்தவான்களுடைய உள்ளங்கள் உம்மாலே இளைப்பாறினபடியால், உம்முடைய அன்பினாலே மிகுந்த சந்தோஷமும் ஆறுதலும் அடைந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[22. மேலும், உங்கள் விண்ணப்பங்களினாலே நான் உங்களுக்கு அநுக்கிரகிக்கப்படுவேனென்று நம்பியிருக்கிறபடியால், நான் இருக்குபடிக்கு ஓரிடத்தை எனக்காக ஆயத்தம்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502942" r:id="rId1"/>
+    <p:sldLayoutId id="2473999208" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4104,54 +5121,126 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4296,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. इसलिये यद्यपि मुझे मसीह में बड़ा हियाव तो है, कि जो बात ठीक है, उस की आज्ञा तुझे दूं।]]></a:t>
+              <a:t><![CDATA[23. ക്രിസ്തുയേശുവിൽ എന്റെ സഹബദ്ധനായ എപ്പഫ്രാസും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. तौभी मुझ बूढ़े पौलुस को जो अब मसीह यीशु के लिये कैदी हूं, यह और भी भला जान पड़ा कि प्रेम से बिनती]]></a:t>
+              <a:t><![CDATA[24. എന്റെ കൂട്ടുവേലക്കാരനായ മർക്കൊസും അരിസ്തർക്കൊസും ദേമാസും ലൂക്കൊസും നിനക്കു വന്ദനം ചൊല്ലുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करूं।]]></a:t>
+              <a:t><![CDATA[25. നമ്മുടെ കർത്താവായ യേശുക്രിസ്തുവിന്റെ കൃപ നിങ്ങളുടെ ആത്മാവോടുകൂടെ ഇരിക്കുമാറാകട്ടെ. ആമേൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. मैं अपने बच्चे उनेसिमुस के लिये जो मुझ से मेरी कैद में जन्मा है तुझ से बिनती करता हूं।]]></a:t>
+              <a:t><![CDATA[1. ക്രിസ്തുയേശുവിന്റെ ബദ്ധനായ പൌലോസും സഹോദരനായ തിമൊഥെയൊസും ഞങ്ങളുടെ പ്രിയനും കൂട്ടുവേലക്കാരനുമായ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. वह तो पहिले तेरे कुछ काम का न था, पर अब तेरे और मेरे दोनों के बड़े काम का है।]]></a:t>
+              <a:t><![CDATA[ഫിലേമോൻ എന്ന നിനക്കും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. उसी को अर्थात जो मेरे हृदय का टुकड़ा है, मैं ने उसे तेरे पास लौटा दिया है।]]></a:t>
+              <a:t><![CDATA[2. സഹോദരിയായ അപ്പിയെക്കും ഞങ്ങളുടെ സഹഭടനായ അർക്കിപ്പൊസിന്നും നിന്റെ വീട്ടിലെ സഭെക്കും എഴുതുന്നതു:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. उसे मैं अपने ही पास रखना चाहता था कि तेरी ओर से इस कैद में जो सुसमाचार के कारण है, मेरी सेवा]]></a:t>
+              <a:t><![CDATA[3. നമ്മുടെ പിതാവായ ദൈവത്തിങ്കൽ നിന്നും കർത്താവായ യേശുക്രിസ്തുവിങ്കൽനിന്നും നിങ്ങൾക്കു കൃപയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करे।]]></a:t>
+              <a:t><![CDATA[സമാധാനവും ഉണ്ടാകട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. पर मैं ने तेरी इच्छा बिना कुछ भी करना न चाहा कि तेरी यह कृपा दबाव से नहीं पर आनन्द से हो।]]></a:t>
+              <a:t><![CDATA[4. കർത്താവായ യേശുവിനോടും സകലവിശുദ്ധന്മാരോടും നിനക്കുള്ള സ്നേഹത്തെയും വിശ്വാസത്തെയും കുറിച്ചു ഞാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. क्योंकि क्या जाने वह तुझ से कुछ दिन तक के लिये इसी कारण अलग हुआ कि सदैव तेरे निकट रहे।]]></a:t>
+              <a:t><![CDATA[കേട്ടിട്ടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. पौलुस की ओर से जो मसीह यीशु का कैदी है, और भाई तिमुथियुस की ओर से हमारे प्रिय सहकर्मी फिलेमोन।]]></a:t>
+              <a:t><![CDATA[19. പൌലോസ് എന്ന ഞാൻ സ്വന്തകയ്യാൽ എഴുതിയിരിക്കുന്നു; ഞാൻ തന്നു തീർക്കാം. നീ നിന്നെ തന്നേ എനിക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. परन्तु अब से दास की नाईं नहीं, वरन दास से भी उत्तम, अर्थात भाई के समान रहे जो शरीर में भी और]]></a:t>
+              <a:t><![CDATA[5. നമ്മിലുള്ള എല്ലാനന്മയുടെയും പരിജ്ഞാനത്താൽ നിന്റെ വിശ്വാസത്തിന്റെ കൂട്ടായ്മ ക്രിസ്തുവിന്നായി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[विशेष कर प्रभु में भी मेरा प्रिय हो।]]></a:t>
+              <a:t><![CDATA[സഫലമാകേണ്ടതിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. सो यदि तू मुझे सहभागी समझता है, तो उसे इस प्रकार ग्रहण कर जैसे मुझे।]]></a:t>
+              <a:t><![CDATA[6. എന്റെ പ്രാർത്ഥനയിൽ നിന്നെ ഓർത്തു എപ്പോഴും എന്റെ ദൈവത്തിന്നു സ്തോത്രം ചെയ്യുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और यदि उस ने तेरी कुछ हानि की है, या उस पर तेरा कुछ आता है, तो मेरे नाम पर लिख ले।]]></a:t>
+              <a:t><![CDATA[7. സഹോദരാ, വിശുദ്ധന്മാരുടെ ഹൃദയം നീ തണുപ്പിച്ചതുനിമിത്തം നിന്റെ സ്നേഹത്തിൽ എനിക്കു വളരെ സന്തോഷവും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. मैं पौलुस अपने हाथ से लिखता हूं, कि मैं आप भर दूंगा; और इस के कहने की कुछ आवश्यकता नहीं, कि मेरा]]></a:t>
+              <a:t><![CDATA[ആശ്വാസവും ഉണ്ടായി.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कर्ज जो तुझ पर है वह तू ही है।]]></a:t>
+              <a:t><![CDATA[8. ആകയാൽ യുക്തമായതു നിന്നോടു കല്പിപ്പാൻ ക്രിസ്തുവിൽ എനിക്കു വളരെ ധൈര്യം ഉണ്ടെങ്കിലും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. हे भाई यह आनन्द मुझे प्रभु में तेरी ओर से मिले: मसीह में मेरे जी को हरा भरा कर दे।]]></a:t>
+              <a:t><![CDATA[9. പൌലോസ് എന്ന വയസ്സനും ഇപ്പോൾ ക്രിസ്തുയേശുവിന്റെ ബദ്ധനുമായിരിക്കുന്ന ഈ ഞാൻ സ്നേഹം നിമിത്തം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. मैं तेरे आज्ञाकारी होने का भरोसा रखकर, तुझे लिखता हूं और यह जानता हूं, कि जो कुछ मैं कहता हूं,]]></a:t>
+              <a:t><![CDATA[അപേക്ഷിക്കയത്രേ ചെയ്യുന്നതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तू उस से कहीं बढ़कर करेगा।]]></a:t>
+              <a:t><![CDATA[10. തടവിൽ ഇരിക്കുമ്പോൾ ഞാൻ ജനിപ്പിച്ച എന്റെ മകനായ ഒനേസിമൊസിന്നു വേണ്ടി ആകുന്നു നിന്നോടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और यह भी, कि मेरे लिये उतरने की जगह तैयार रख; मुझे आशा है, कि तुम्हारी प्रार्थनाओं के द्वारा मैं]]></a:t>
+              <a:t><![CDATA[അപേക്ഷിക്കുന്നതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और बहिन अफिफया, और हमारे साथी योद्धा अरखिप्पुस और फिलेमोन के घर की कलीसिया के नाम॥]]></a:t>
+              <a:t><![CDATA[തരുവാൻ കടംപെട്ടിരിക്കുന്നു എന്നു ഞാൻ പറയേണം എന്നില്ലല്ലോ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुम्हें दे दिया जाऊंगा॥]]></a:t>
+              <a:t><![CDATA[11. അവൻ മുമ്പെ നിനക്കു പ്രയോജനമില്ലാത്തവൻ ആയിരുന്നു; ഇപ്പോൾ നിനക്കും എനിക്കും നല്ല പ്രയോജനമുള്ളവൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. इपफ्रास जो मसीह यीशु में मेरे साथ कैदी है।]]></a:t>
+              <a:t><![CDATA[തന്നേ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. और मरकुस और अरिस्तर्खुस और देमास और लूका जो मेरे सहकर्मी है इन का तुझे नमस्कार॥]]></a:t>
+              <a:t><![CDATA[12. എനിക്കു പ്രാണപ്രിയനായ അവനെ ഞാൻ മടക്കി അയച്ചിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8685,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. हमारे प्रभु यीशु मसीह का अनुग्रह तुम्हारी आत्मा पर होता रहे। आमीन॥]]></a:t>
+              <a:t><![CDATA[13. സുവിശേഷംനിമിത്തമുള്ള തടവിൽ എന്നെ ശുശ്രൂഷിക്കേണ്ടതിന്നു അവനെ നിനക്കു പകരം എന്റെ അടുക്കൽ തന്നേ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலேமோன் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[നിർത്തിക്കൊൾവാൻ എനിക്കു ആഗ്രഹമുണ്ടായിരുന്നു.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலேமோன் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. എങ്കിലും നിന്റെ ഗുണം നിർബ്ബന്ധത്താൽ എന്നപോലെ അല്ല, മനസ്സോടെ ആകേണ്ടതിന്നു നിന്റെ സമ്മതം കൂടാതെ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலேமோன் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ഒന്നും ചെയ്‍വാൻ എനിക്കു മനസ്സില്ലായിരുന്നു.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலேமோன் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. അവൻ അല്പകാലം വേറുവിട്ടുപോയതു അവനെ സദാകാലത്തേക്കും നിനക്കു ലഭിക്കേണ്ടതിന്നു ആയിരിക്കും;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலேமோன் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. അവൻ ഇനി ദാസനല്ല, ദാസന്നു മീതെ പ്രിയസഹോദരൻ തന്നേ; അവൻ വിശേഷാൽ എനിക്കു പ്രിയൻ എങ്കിൽ നിനക്കു]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலேமோன் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ജഡസംബന്ധമായും കർത്തൃസംബന്ധമായും എത്ര അധികം?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +9609,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. हमारे पिता परमेश्वर और प्रभु यीशु मसीह की ओर से अनुग्रह और शान्ति तुम्हें मिलती रहे॥]]></a:t>
+              <a:t><![CDATA[20. അതേ സഹോദരാ, നിന്നെക്കൊണ്ടു എനിക്കു കർത്താവിൽ ഒരനുഭവം വേണ്ടിയിരിക്കുന്നു; ക്രിസ്തുവിൽ എന്റെ ഹൃദയം]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலேமோன் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. ആകയാൽ നീ എന്നെ കൂട്ടാളി എന്നു കരുതുന്നു എങ്കിൽ അവനെ എന്നെപ്പോലെ ചേർത്തുകൊൾക.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலேமோன் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. അവൻ നിന്നോടു വല്ലതും അന്യായം ചെയ്തിട്ടോ കടം പെട്ടിട്ടോ ഉണ്ടെങ്കിൽ അതു എന്റെ പേരിൽ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலேமோன் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[കണക്കിട്ടുകൊൾക.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. मैं तेरे उस प्रेम और विश्वास की चर्चा सुन कर, जो सब पवित्र लोगों के साथ और प्रभु यीशु पर है।]]></a:t>
+              <a:t><![CDATA[തണുപ്പിക്ക.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. सदा परमेश्वर का धन्यवाद करता हूं; और अपनी प्रार्थनाओं में भी तुझे स्मरण करता हूं।]]></a:t>
+              <a:t><![CDATA[21. നിന്റെ അനുസരണത്തെപ്പറ്റി എനിക്കു നിശ്ചയം ഉണ്ടു; ഞാൻ പറയുന്നതിലുമധികം നീ ചെയ്യും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. कि तेरा विश्वास में सहभागी होना तुम्हारी सारी भलाई की पहिचान में मसीह के लिये प्रभावशाली हो।]]></a:t>
+              <a:t><![CDATA[എന്നറിഞ്ഞിട്ടാകുന്നു ഞാൻ എഴുതുന്നതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. क्योंकि हे भाई, मुझे तेरे प्रेम से बहुत आनन्द और शान्ति मिली, इसलिये, कि तेरे द्वारा पवित्र लोगों]]></a:t>
+              <a:t><![CDATA[22. ഇതല്ലാതെ നിങ്ങളുടെ പ്രാർത്ഥനയാൽ ഞാൻ നിങ്ങൾക്കു നല്കപ്പെടും എന്നു പ്രത്യാശ ഉണ്ടാകകൊണ്ടു എനിക്കു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के मन हरे भरे हो गए हैं॥]]></a:t>
+              <a:t><![CDATA[പാർപ്പിടം ഒരുക്കിക്കൊൾക.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[பிலேமோன் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme86">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme86">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme86">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>