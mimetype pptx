--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -95,50 +95,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -171,50 +191,60 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -364,53 +394,63 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் சத்துருக்கள் தலைமையானார்கள்; அவள் பகைஞர் சுகித்திருக்கிறார்கள்; அவளுடைய திரளான பாதகங்களினிமித்தம் கர்த்தர் அவளைச் சஞ்சலப்படுத்தினார்; அவள் பிள்ளைகள் சத்துருவுக்கு முன்பாகச் சிறைப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. The ways of Zion do mourn, because none come to the solemn feasts: all her gates are desolate: her priests sigh, her virgins are afflicted, and she is in bitterness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் சத்துருக்கள் தலைமையானார்கள்; அவள் பகைஞர் சுகித்திருக்கிறார்கள்; அவளுடைய திரளான பாதகங்களினிமித்தம் கர்த்தர் அவளைச் சஞ்சலப்படுத்தினார்; அவள் பிள்ளைகள் சத்துருவுக்கு முன்பாகச் சிறைப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. The ways of Zion do mourn, because none come to the solemn feasts: all her gates are desolate: her priests sigh, her virgins are afflicted, and she is in bitterness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சீயோன் குமாரத்தியின் அழகெல்லாம் அவளை விட்டுப்போயிற்று; அவள் பிரபுக்கள் மேய்ச்சலைக் காணாத மான்களுக்கு ஒப்பாகி, தொடருகிறவனுக்கு முன்பாகச் சத்துவமில்லாமல் நடந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. The ways of Zion do mourn, because none come to the solemn feasts: all her gates are desolate: her priests sigh, her virgins are afflicted, and she is in bitterness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சீயோன் குமாரத்தியின் அழகெல்லாம் அவளை விட்டுப்போயிற்று; அவள் பிரபுக்கள் மேய்ச்சலைக் காணாத மான்களுக்கு ஒப்பாகி, தொடருகிறவனுக்கு முன்பாகச் சத்துவமில்லாமல் நடந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Her adversaries are the chief, her enemies prosper; for the LORD has afflicted her for the multitude of her transgressions: her children are gone into captivity before the enemy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தனக்குச் சிறுமையும் தவிப்பும் உண்டாகிய நாட்களிலே எருசலேம் பூர்வநாட்கள் முதற்கொண்டு தனக்கு உண்டாயிருந்த இன்பமானவைகளையெல்லாம் நினைக்கிறாள்; அவளுக்கு உதவிசெய்வார் இல்லாமல் அவளுடைய ஜனங்கள் சத்துருவின் கையிலே விழுகையில், பகைஞர் அவளைப் பார்த்து, அவளுடைய ஓய்வுநாட்களைக் குறித்துப் பரியாசம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Her adversaries are the chief, her enemies prosper; for the LORD has afflicted her for the multitude of her transgressions: her children are gone into captivity before the enemy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +1055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தனக்குச் சிறுமையும் தவிப்பும் உண்டாகிய நாட்களிலே எருசலேம் பூர்வநாட்கள் முதற்கொண்டு தனக்கு உண்டாயிருந்த இன்பமானவைகளையெல்லாம் நினைக்கிறாள்; அவளுக்கு உதவிசெய்வார் இல்லாமல் அவளுடைய ஜனங்கள் சத்துருவின் கையிலே விழுகையில், பகைஞர் அவளைப் பார்த்து, அவளுடைய ஓய்வுநாட்களைக் குறித்துப் பரியாசம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Her adversaries are the chief, her enemies prosper; for the LORD has afflicted her for the multitude of her transgressions: her children are gone into captivity before the enemy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தனக்குச் சிறுமையும் தவிப்பும் உண்டாகிய நாட்களிலே எருசலேம் பூர்வநாட்கள் முதற்கொண்டு தனக்கு உண்டாயிருந்த இன்பமானவைகளையெல்லாம் நினைக்கிறாள்; அவளுக்கு உதவிசெய்வார் இல்லாமல் அவளுடைய ஜனங்கள் சத்துருவின் கையிலே விழுகையில், பகைஞர் அவளைப் பார்த்து, அவளுடைய ஓய்வுநாட்களைக் குறித்துப் பரியாசம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And from the daughter of Zion all her beauty is departed: her princes are become like harts that find no pasture, and they are gone without strength before the pursuer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எருசலேம் மிகுதியாய்ப் பாவஞ்செய்தாள்; ஆதலால் தூரஸ்திரீயைப்போலானாள்; அவளைக் கனம்பண்ணினவர்கள் எல்லாரும் அவளை அசட்டைப்பண்ணுகிறார்கள்; அவளுடைய மானத்தைக் கண்டார்கள்; அவளும் பெருமூச்சுவிட்டுப் பின்னிட்டுத் திரும்பினாள்.]]></a:t>
+              <a:t><![CDATA[6. And from the daughter of Zion all her beauty is departed: her princes are become like harts that find no pasture, and they are gone without strength before the pursuer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எருசலேம் மிகுதியாய்ப் பாவஞ்செய்தாள்; ஆதலால் தூரஸ்திரீயைப்போலானாள்; அவளைக் கனம்பண்ணினவர்கள் எல்லாரும் அவளை அசட்டைப்பண்ணுகிறார்கள்; அவளுடைய மானத்தைக் கண்டார்கள்; அவளும் பெருமூச்சுவிட்டுப் பின்னிட்டுத் திரும்பினாள்.]]></a:t>
+              <a:t><![CDATA[7. Jerusalem remembered in the days of her affliction and of her miseries all her pleasant things that she had in the days of old, when her people fell into the hand of the enemy, and none did help her: the adversaries saw her, and did mock at her sabbaths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவளுடைய அசூசம் அவள் வஸ்திர ஓரங்களில் இருந்தது; தனக்கு வரப்போகிற முடிவை நினையாதிருந்தாள்; ஆகையால் அதிசயமாய்த் தாழ்த்தப்பட்டுப்போனாள்; தேற்றுவார் இல்லை; கர்த்தாவே, என் சிறுமையைப் பாரும்; பகைஞன் பெருமைபாராட்டினானே.]]></a:t>
+              <a:t><![CDATA[7. Jerusalem remembered in the days of her affliction and of her miseries all her pleasant things that she had in the days of old, when her people fell into the hand of the enemy, and none did help her: the adversaries saw her, and did mock at her sabbaths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1560,51 +1600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஐயோ! ஜனம்பெருத்த நகரி தனிமையாக உட்கார்ந்திருக்கிறாளே! விதவைக்கு ஒப்பானாளே! ஜாதிகளில் பெரியவளும், சீமைகளில் நாயகியுமாயிருந்தவள் கப்பங்கட்டுகிறவளானாளே!]]></a:t>
+              <a:t><![CDATA[1. How does the city sit solitary, that was full of people! how is she become as a widow! she that was great among the nations, and princess among the provinces, how is she become tributary!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவளுடைய அசூசம் அவள் வஸ்திர ஓரங்களில் இருந்தது; தனக்கு வரப்போகிற முடிவை நினையாதிருந்தாள்; ஆகையால் அதிசயமாய்த் தாழ்த்தப்பட்டுப்போனாள்; தேற்றுவார் இல்லை; கர்த்தாவே, என் சிறுமையைப் பாரும்; பகைஞன் பெருமைபாராட்டினானே.]]></a:t>
+              <a:t><![CDATA[7. Jerusalem remembered in the days of her affliction and of her miseries all her pleasant things that she had in the days of old, when her people fell into the hand of the enemy, and none did help her: the adversaries saw her, and did mock at her sabbaths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவளுடைய அசூசம் அவள் வஸ்திர ஓரங்களில் இருந்தது; தனக்கு வரப்போகிற முடிவை நினையாதிருந்தாள்; ஆகையால் அதிசயமாய்த் தாழ்த்தப்பட்டுப்போனாள்; தேற்றுவார் இல்லை; கர்த்தாவே, என் சிறுமையைப் பாரும்; பகைஞன் பெருமைபாராட்டினானே.]]></a:t>
+              <a:t><![CDATA[7. Jerusalem remembered in the days of her affliction and of her miseries all her pleasant things that she had in the days of old, when her people fell into the hand of the enemy, and none did help her: the adversaries saw her, and did mock at her sabbaths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவளுடைய இன்பமான எல்லாவற்றின்மேலும் சத்துரு தன் கையை நீட்டினான்; உம்முடைய சபையிலே வரலாகாதென்று தேவரீர் விலக்கிய புறஜாதியார் உமது பரிசுத்த ஸ்தலத்துக்குள் பிரவேசித்ததைக் கண்டாள்.]]></a:t>
+              <a:t><![CDATA[8. Jerusalem has grievously sinned; therefore she is removed: all that honoured her despise her, because they have seen her nakedness: yea, she sighs, and turns backward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +2036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவளுடைய இன்பமான எல்லாவற்றின்மேலும் சத்துரு தன் கையை நீட்டினான்; உம்முடைய சபையிலே வரலாகாதென்று தேவரீர் விலக்கிய புறஜாதியார் உமது பரிசுத்த ஸ்தலத்துக்குள் பிரவேசித்ததைக் கண்டாள்.]]></a:t>
+              <a:t><![CDATA[8. Jerusalem has grievously sinned; therefore she is removed: all that honoured her despise her, because they have seen her nakedness: yea, she sighs, and turns backward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவளுடைய இன்பமான எல்லாவற்றின்மேலும் சத்துரு தன் கையை நீட்டினான்; உம்முடைய சபையிலே வரலாகாதென்று தேவரீர் விலக்கிய புறஜாதியார் உமது பரிசுத்த ஸ்தலத்துக்குள் பிரவேசித்ததைக் கண்டாள்.]]></a:t>
+              <a:t><![CDATA[8. Jerusalem has grievously sinned; therefore she is removed: all that honoured her despise her, because they have seen her nakedness: yea, she sighs, and turns backward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவளுடைய ஜனங்களெல்லாரும் அப்பந்தேடித் தவிக்கிறார்கள்; தங்கள் உயிரைக் காப்பாற்றத் தங்களுடைய இன்பமானவைகளை ஆகாரத்துக்கென்று கொடுத்துவிட்டார்கள்; கர்த்தாவே, நோக்கிப்பாரும்; எண்ணமற்றவளானேனே.]]></a:t>
+              <a:t><![CDATA[9. Her filthiness is in her skirts; she remembers not her last end; therefore she came down wonderfully: she had no comforter. O LORD, behold my affliction: for the enemy has magnified himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவளுடைய ஜனங்களெல்லாரும் அப்பந்தேடித் தவிக்கிறார்கள்; தங்கள் உயிரைக் காப்பாற்றத் தங்களுடைய இன்பமானவைகளை ஆகாரத்துக்கென்று கொடுத்துவிட்டார்கள்; கர்த்தாவே, நோக்கிப்பாரும்; எண்ணமற்றவளானேனே.]]></a:t>
+              <a:t><![CDATA[9. Her filthiness is in her skirts; she remembers not her last end; therefore she came down wonderfully: she had no comforter. O LORD, behold my affliction: for the enemy has magnified himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வழியில் நடந்துபோகிற சகல ஜனங்களே, இதைக்குறித்து உங்களுக்குக் கவையில்லையா? கர்த்தர் தமது உக்கிரமான கோபமூண்ட நாளிலே என்னைச் சஞ்சலப்படுத்தினதினால் எனக்கு உண்டான என் துக்கத்துக்குச் சரியான துக்கம் உண்டோ என்று என்னை நோக்கிப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[9. Her filthiness is in her skirts; she remembers not her last end; therefore she came down wonderfully: she had no comforter. O LORD, behold my affliction: for the enemy has magnified himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வழியில் நடந்துபோகிற சகல ஜனங்களே, இதைக்குறித்து உங்களுக்குக் கவையில்லையா? கர்த்தர் தமது உக்கிரமான கோபமூண்ட நாளிலே என்னைச் சஞ்சலப்படுத்தினதினால் எனக்கு உண்டான என் துக்கத்துக்குச் சரியான துக்கம் உண்டோ என்று என்னை நோக்கிப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[10. The adversary has spread out his hand upon all her pleasant things: for she has seen that the heathen entered into her sanctuary, whom you did command that they should not enter into your congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உயரத்திலிருந்து என் எலும்புகளில் அக்கினியை அனுப்பினார், அது அவைகளில் பற்றியெரிகிறது; என் கால்களுக்கு வலையை வீசினார்; என்னைப் பின்னிட்டு விழப்பண்ணினார்; என்னைப் பாழாக்கினார்; நித்தம் நான் பலட்சயப்பட்டுப் போகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. The adversary has spread out his hand upon all her pleasant things: for she has seen that the heathen entered into her sanctuary, whom you did command that they should not enter into your congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2759,51 +2799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஐயோ! ஜனம்பெருத்த நகரி தனிமையாக உட்கார்ந்திருக்கிறாளே! விதவைக்கு ஒப்பானாளே! ஜாதிகளில் பெரியவளும், சீமைகளில் நாயகியுமாயிருந்தவள் கப்பங்கட்டுகிறவளானாளே!]]></a:t>
+              <a:t><![CDATA[1. How does the city sit solitary, that was full of people! how is she become as a widow! she that was great among the nations, and princess among the provinces, how is she become tributary!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உயரத்திலிருந்து என் எலும்புகளில் அக்கினியை அனுப்பினார், அது அவைகளில் பற்றியெரிகிறது; என் கால்களுக்கு வலையை வீசினார்; என்னைப் பின்னிட்டு விழப்பண்ணினார்; என்னைப் பாழாக்கினார்; நித்தம் நான் பலட்சயப்பட்டுப் போகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. All her people sigh, they seek bread; they have given their pleasant things for food to relieve the soul: see, O LORD, and consider; for I am become vile.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +3017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் பாதகங்களின் நுகம் அவருடைய கையால் பூட்டப்பட்டிருக்கிறது; அவைகள் பிணைக்கப்பட்டு என் கழுத்தைச் சுற்றிக்கொண்டது; என் பெலனை விழப்பண்ணினார்; நான் எழுந்திருக்கக் கூடாதபடிக்கு ஆண்டவர் என்னை ஒடுக்குகிறவர்களின் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[11. All her people sigh, they seek bread; they have given their pleasant things for food to relieve the soul: see, O LORD, and consider; for I am become vile.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் பாதகங்களின் நுகம் அவருடைய கையால் பூட்டப்பட்டிருக்கிறது; அவைகள் பிணைக்கப்பட்டு என் கழுத்தைச் சுற்றிக்கொண்டது; என் பெலனை விழப்பண்ணினார்; நான் எழுந்திருக்கக் கூடாதபடிக்கு ஆண்டவர் என்னை ஒடுக்குகிறவர்களின் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[12. Is it nothing to you, all you that pass by? behold, and see if there be any sorrow like unto my sorrow, which is done unto me, wherewith the LORD has afflicted me in the day of his fierce anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் பாதகங்களின் நுகம் அவருடைய கையால் பூட்டப்பட்டிருக்கிறது; அவைகள் பிணைக்கப்பட்டு என் கழுத்தைச் சுற்றிக்கொண்டது; என் பெலனை விழப்பண்ணினார்; நான் எழுந்திருக்கக் கூடாதபடிக்கு ஆண்டவர் என்னை ஒடுக்குகிறவர்களின் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[12. Is it nothing to you, all you that pass by? behold, and see if there be any sorrow like unto my sorrow, which is done unto me, wherewith the LORD has afflicted me in the day of his fierce anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என்னிலுள்ள பராக்கிரமசாலிகளாகிய என்னுடையவர்களெல்லாரையும் ஆண்டவர் மிதித்துப்போட்டார்; என் வாலிபரை நொறுக்கும்படி எனக்கு விரோதமாய் ஒரு கூட்டத்தை வரவழைத்தார்; திராட்சப்பழத்தை ஆலையில் மிதிக்கிறதுபோல, ஆண்டவர் யூதா குமாரத்தியாகிய கன்னிகையை மிதித்தார்.]]></a:t>
+              <a:t><![CDATA[12. Is it nothing to you, all you that pass by? behold, and see if there be any sorrow like unto my sorrow, which is done unto me, wherewith the LORD has afflicted me in the day of his fierce anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என்னிலுள்ள பராக்கிரமசாலிகளாகிய என்னுடையவர்களெல்லாரையும் ஆண்டவர் மிதித்துப்போட்டார்; என் வாலிபரை நொறுக்கும்படி எனக்கு விரோதமாய் ஒரு கூட்டத்தை வரவழைத்தார்; திராட்சப்பழத்தை ஆலையில் மிதிக்கிறதுபோல, ஆண்டவர் யூதா குமாரத்தியாகிய கன்னிகையை மிதித்தார்.]]></a:t>
+              <a:t><![CDATA[13. From above has he sent fire into my bones, and it prevails against them: he has spread a net for my feet, he has turned me back: he has made me desolate and faint all the day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என்னிலுள்ள பராக்கிரமசாலிகளாகிய என்னுடையவர்களெல்லாரையும் ஆண்டவர் மிதித்துப்போட்டார்; என் வாலிபரை நொறுக்கும்படி எனக்கு விரோதமாய் ஒரு கூட்டத்தை வரவழைத்தார்; திராட்சப்பழத்தை ஆலையில் மிதிக்கிறதுபோல, ஆண்டவர் யூதா குமாரத்தியாகிய கன்னிகையை மிதித்தார்.]]></a:t>
+              <a:t><![CDATA[13. From above has he sent fire into my bones, and it prevails against them: he has spread a net for my feet, he has turned me back: he has made me desolate and faint all the day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவைகளினிமித்தம் நான் அழுகிறேன்; என் கண், என் கண்ணே நீராய்ச் சொரிகிறது; என் உயிரைக் காப்பாற்றித் தேற்றுகிறவர் என்னை விட்டுத் தூரமானார்; பகைஞன் மேற்கொண்டதினால் என் பிள்ளைகள் பாழாய்ப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. From above has he sent fire into my bones, and it prevails against them: he has spread a net for my feet, he has turned me back: he has made me desolate and faint all the day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவைகளினிமித்தம் நான் அழுகிறேன்; என் கண், என் கண்ணே நீராய்ச் சொரிகிறது; என் உயிரைக் காப்பாற்றித் தேற்றுகிறவர் என்னை விட்டுத் தூரமானார்; பகைஞன் மேற்கொண்டதினால் என் பிள்ளைகள் பாழாய்ப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. The yoke of my transgressions is bound by his hand: they are wreathed, and come up upon my neck: he has made my strength to fall, the LORD has delivered me into their hands, from whom I am not able to rise up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சீயோன் தன் கைகளை விரிக்கிறாள்; அவளைத் தேற்றுவார் ஒருவருமில்லை; கர்த்தர் யாக்கோபின் சுற்றுப்புறத்தாரை அவனுக்குச் சத்துருக்களாகக் கட்டளையிட்டார்; அவர்களுக்குள்ளே எருசலேம் தூர ஸ்திரீக்கு ஒப்பானாள்.]]></a:t>
+              <a:t><![CDATA[14. The yoke of my transgressions is bound by his hand: they are wreathed, and come up upon my neck: he has made my strength to fall, the LORD has delivered me into their hands, from whom I am not able to rise up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3958,51 +3998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இராக்காலத்திலே அழுதுகொண்டிருக்கிறாள், அவளுடைய கண்ணீர் அவள் கன்னங்களில் வடிகிறது; அவளுடைய நேசர் எல்லாருக்குள்ளும் அவளைத் தேற்றுவார் ஒருவரும் இல்லை; அவளுடைய சிநேகிதர் எல்லாரும் அவளுக்குத் துரோகிகளும் சத்துருக்களுமானார்கள்.]]></a:t>
+              <a:t><![CDATA[2. She weeps sore in the night, and her tears are on her cheeks: among all her lovers she has none to comfort her: all her friends have dealt treacherously with her, they are become her enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சீயோன் தன் கைகளை விரிக்கிறாள்; அவளைத் தேற்றுவார் ஒருவருமில்லை; கர்த்தர் யாக்கோபின் சுற்றுப்புறத்தாரை அவனுக்குச் சத்துருக்களாகக் கட்டளையிட்டார்; அவர்களுக்குள்ளே எருசலேம் தூர ஸ்திரீக்கு ஒப்பானாள்.]]></a:t>
+              <a:t><![CDATA[14. The yoke of my transgressions is bound by his hand: they are wreathed, and come up upon my neck: he has made my strength to fall, the LORD has delivered me into their hands, from whom I am not able to rise up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சீயோன் தன் கைகளை விரிக்கிறாள்; அவளைத் தேற்றுவார் ஒருவருமில்லை; கர்த்தர் யாக்கோபின் சுற்றுப்புறத்தாரை அவனுக்குச் சத்துருக்களாகக் கட்டளையிட்டார்; அவர்களுக்குள்ளே எருசலேம் தூர ஸ்திரீக்கு ஒப்பானாள்.]]></a:t>
+              <a:t><![CDATA[15. The LORD has trodden under foot all my mighty men in the midst of me: he has called an assembly against me to crush my young men: the LORD has trodden the virgin, the daughter of Judah, as in a winepress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் நீதிபரர்; அவருடைய வாக்குக்கு விரோதமாய் நான் எழும்பினேன்; ஜனங்களே, நீங்கள் எல்லாரும் இதைக் கேட்டு என் துக்கத்தைப் பாருங்கள்; என் கன்னிகைகளும் என் வாலிபரும் சிறைப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[15. The LORD has trodden under foot all my mighty men in the midst of me: he has called an assembly against me to crush my young men: the LORD has trodden the virgin, the daughter of Judah, as in a winepress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் நீதிபரர்; அவருடைய வாக்குக்கு விரோதமாய் நான் எழும்பினேன்; ஜனங்களே, நீங்கள் எல்லாரும் இதைக் கேட்டு என் துக்கத்தைப் பாருங்கள்; என் கன்னிகைகளும் என் வாலிபரும் சிறைப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[15. The LORD has trodden under foot all my mighty men in the midst of me: he has called an assembly against me to crush my young men: the LORD has trodden the virgin, the daughter of Judah, as in a winepress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என்னைச் சிநேகித்தவர்களைக் கூப்பிட்டேன், அவர்களோ என்னை மோசம் போக்கினார்கள்; என் ஆசாரியர்களும் என் மூப்பர்களும் தங்கள் உயிரைக் காப்பாற்றத் தங்களுக்கு அப்பந்தேடுகையில் நகரத்தில் மூச்சொடுங்கி மாண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. For these things I weep; mine eye, mine eye runs down with water, because the comforter that should relieve my soul is far from me: my children are desolate, because the enemy prevailed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என்னைச் சிநேகித்தவர்களைக் கூப்பிட்டேன், அவர்களோ என்னை மோசம் போக்கினார்கள்; என் ஆசாரியர்களும் என் மூப்பர்களும் தங்கள் உயிரைக் காப்பாற்றத் தங்களுக்கு அப்பந்தேடுகையில் நகரத்தில் மூச்சொடுங்கி மாண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. For these things I weep; mine eye, mine eye runs down with water, because the comforter that should relieve my soul is far from me: my children are desolate, because the enemy prevailed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தாவே, பாரும், நான் நெருக்கப்படுகிறேன்; என் குடல் கொதிக்கிறது; நான் கடுந்துரோகம்பண்ணினபடியினால் என் இருதயம் வியாகுலப்படுகிறது; வெளியிலே பட்டயம் என்னைப் பிள்ளையற்றவளாக்கிற்று, வீட்டுக்குள்ளே மரணம் வந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[17. Zion spreads forth her hands, and there is none to comfort her: the LORD has commanded concerning Jacob, that his adversaries should be round about him: Jerusalem is as a menstruous woman among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தாவே, பாரும், நான் நெருக்கப்படுகிறேன்; என் குடல் கொதிக்கிறது; நான் கடுந்துரோகம்பண்ணினபடியினால் என் இருதயம் வியாகுலப்படுகிறது; வெளியிலே பட்டயம் என்னைப் பிள்ளையற்றவளாக்கிற்று, வீட்டுக்குள்ளே மரணம் வந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[17. Zion spreads forth her hands, and there is none to comfort her: the LORD has commanded concerning Jacob, that his adversaries should be round about him: Jerusalem is as a menstruous woman among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,51 +4979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் தவிக்கிறதை அவர்கள் கேட்டாலும் என்னைத் தேற்றுவார் ஒருவரும் இல்லை; என் பகைஞர் எல்லாரும் எனக்கு வந்த ஆபத்தைக் கேட்டு, தேவரீர் அதைச் செய்தபடியால் சந்தோஷமாயிருக்கிறார்கள்; நீர் கூறின நாளை வரப்பண்ணுவீர், அப்பொழுது அவர்களும் என்னைப்போலாவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Zion spreads forth her hands, and there is none to comfort her: the LORD has commanded concerning Jacob, that his adversaries should be round about him: Jerusalem is as a menstruous woman among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5048,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் தவிக்கிறதை அவர்கள் கேட்டாலும் என்னைத் தேற்றுவார் ஒருவரும் இல்லை; என் பகைஞர் எல்லாரும் எனக்கு வந்த ஆபத்தைக் கேட்டு, தேவரீர் அதைச் செய்தபடியால் சந்தோஷமாயிருக்கிறார்கள்; நீர் கூறின நாளை வரப்பண்ணுவீர், அப்பொழுது அவர்களும் என்னைப்போலாவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. The LORD is righteous; for I have rebelled against his commandment: hear, I pray you, all people, and behold my sorrow: my virgins and my young men are gone into captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5157,51 +5197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இராக்காலத்திலே அழுதுகொண்டிருக்கிறாள், அவளுடைய கண்ணீர் அவள் கன்னங்களில் வடிகிறது; அவளுடைய நேசர் எல்லாருக்குள்ளும் அவளைத் தேற்றுவார் ஒருவரும் இல்லை; அவளுடைய சிநேகிதர் எல்லாரும் அவளுக்குத் துரோகிகளும் சத்துருக்களுமானார்கள்.]]></a:t>
+              <a:t><![CDATA[2. She weeps sore in the night, and her tears are on her cheeks: among all her lovers she has none to comfort her: all her friends have dealt treacherously with her, they are become her enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5266,51 +5306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் தவிக்கிறதை அவர்கள் கேட்டாலும் என்னைத் தேற்றுவார் ஒருவரும் இல்லை; என் பகைஞர் எல்லாரும் எனக்கு வந்த ஆபத்தைக் கேட்டு, தேவரீர் அதைச் செய்தபடியால் சந்தோஷமாயிருக்கிறார்கள்; நீர் கூறின நாளை வரப்பண்ணுவீர், அப்பொழுது அவர்களும் என்னைப்போலாவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. The LORD is righteous; for I have rebelled against his commandment: hear, I pray you, all people, and behold my sorrow: my virgins and my young men are gone into captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5375,51 +5415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களுடைய பொல்லாப்பெல்லாம் உமது முகத்துக்கு முன்பாக வரக்கடவது. என் சகல பாதகங்களினிமித்தமும் நீர் எனக்குச் செய்ததுபோல அவர்களுக்கும் செய்யும்; என் பெருமூச்சுகள் மிகுதியாயின, என் இருதயம் பலட்சயமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[19. I called for my lovers, but they deceived me: my priests and mine elders gave up the spirit in the city, while they sought their food to relieve their souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5484,51 +5524,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களுடைய பொல்லாப்பெல்லாம் உமது முகத்துக்கு முன்பாக வரக்கடவது. என் சகல பாதகங்களினிமித்தமும் நீர் எனக்குச் செய்ததுபோல அவர்களுக்கும் செய்யும்; என் பெருமூச்சுகள் மிகுதியாயின, என் இருதயம் பலட்சயமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[19. I called for my lovers, but they deceived me: my priests and mine elders gave up the spirit in the city, while they sought their food to relieve their souls.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. I called for my lovers, but they deceived me: my priests and mine elders gave up the spirit in the city, while they sought their food to relieve their souls.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Behold, O LORD; for I am in distress: my bowels are troubled; mine heart is turned within me; for I have grievously rebelled: abroad the sword bereaves, at home there is as death.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Behold, O LORD; for I am in distress: my bowels are troubled; mine heart is turned within me; for I have grievously rebelled: abroad the sword bereaves, at home there is as death.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Behold, O LORD; for I am in distress: my bowels are troubled; mine heart is turned within me; for I have grievously rebelled: abroad the sword bereaves, at home there is as death.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. They have heard that I sigh: there is none to comfort me: all mine enemies have heard of my trouble; they are glad that you have done it: you will bring the day that you have called, and they shall be like unto me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. They have heard that I sigh: there is none to comfort me: all mine enemies have heard of my trouble; they are glad that you have done it: you will bring the day that you have called, and they shall be like unto me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. They have heard that I sigh: there is none to comfort me: all mine enemies have heard of my trouble; they are glad that you have done it: you will bring the day that you have called, and they shall be like unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5593,51 +6396,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதா ஜனங்கள் உபத்திரவப்படவும், கொடுமையான அடிமைவேலைசெய்யவும் சிறைப்பட்டுப்போனார்கள். அவள் புறஜாதிகளுக்குள்ளே தங்குகிறாள், இளைப்பாறுதல் அடையாள்; அவளைத் துன்பப்படுத்துகிற யாவரும் இடுக்கமான இடங்களிலே தொடர்ந்துபிடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. She weeps sore in the night, and her tears are on her cheeks: among all her lovers she has none to comfort her: all her friends have dealt treacherously with her, they are become her enemies.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Let all their wickedness come before you; and do unto them, as you have done unto me for all my transgressions: for my sighs are many, and my heart is faint.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Let all their wickedness come before you; and do unto them, as you have done unto me for all my transgressions: for my sighs are many, and my heart is faint.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Let all their wickedness come before you; and do unto them, as you have done unto me for all my transgressions: for my sighs are many, and my heart is faint.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5702,51 +6832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதா ஜனங்கள் உபத்திரவப்படவும், கொடுமையான அடிமைவேலைசெய்யவும் சிறைப்பட்டுப்போனார்கள். அவள் புறஜாதிகளுக்குள்ளே தங்குகிறாள், இளைப்பாறுதல் அடையாள்; அவளைத் துன்பப்படுத்துகிற யாவரும் இடுக்கமான இடங்களிலே தொடர்ந்துபிடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Judah is gone into captivity because of affliction, and because of great servitude: she dwells among the heathen, she finds no rest: all her persecutors overtook her between the straits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +6941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பண்டிகைக்கு வருவார் இல்லாததினால், சீயோனுக்குப் போகிற வழிகள் புலம்புகிறது; அவள் வாசல்கள் எல்லாம் பாழாய்க்கிடக்கிறது; அவள் ஆசாரியர்கள் தவிக்கிறார்கள்; அவள் கன்னிகைகள் சஞ்சலப்படுகிறார்கள்; அவளுக்குக் கசப்பே உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. Judah is gone into captivity because of affliction, and because of great servitude: she dwells among the heathen, she finds no rest: all her persecutors overtook her between the straits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5920,51 +7050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பண்டிகைக்கு வருவார் இல்லாததினால், சீயோனுக்குப் போகிற வழிகள் புலம்புகிறது; அவள் வாசல்கள் எல்லாம் பாழாய்க்கிடக்கிறது; அவள் ஆசாரியர்கள் தவிக்கிறார்கள்; அவள் கன்னிகைகள் சஞ்சலப்படுகிறார்கள்; அவளுக்குக் கசப்பே உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. Judah is gone into captivity because of affliction, and because of great servitude: she dwells among the heathen, she finds no rest: all her persecutors overtook her between the straits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5999,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414188" r:id="rId1"/>
+    <p:sldLayoutId id="2481563702" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6419,54 +7549,134 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6595,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Her adversaries are the chief, her enemies prosper; for the LORD has afflicted her for the]]></a:t>
+              <a:t><![CDATA[4. பண்டிகைக்கு வருவார் இல்லாததினால், சீயோனுக்குப் போகிற வழிகள் புலம்புகிறது; அவள் வாசல்கள் எல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[multitude of her transgressions: her children are gone into captivity before the enemy.]]></a:t>
+              <a:t><![CDATA[பாழாய்க்கிடக்கிறது; அவள் ஆசாரியர்கள் தவிக்கிறார்கள்; அவள் கன்னிகைகள் சஞ்சலப்படுகிறார்கள்; அவளுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And from the daughter of Zion all her beauty is departed: her princes are become like harts that]]></a:t>
+              <a:t><![CDATA[கசப்பே உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[find no pasture, and they are gone without strength before the pursuer.]]></a:t>
+              <a:t><![CDATA[5. அவள் சத்துருக்கள் தலைமையானார்கள்; அவள் பகைஞர் சுகித்திருக்கிறார்கள்; அவளுடைய திரளான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Jerusalem remembered in the days of her affliction and of her miseries all her pleasant things]]></a:t>
+              <a:t><![CDATA[பாதகங்களினிமித்தம் கர்த்தர் அவளைச் சஞ்சலப்படுத்தினார்; அவள் பிள்ளைகள் சத்துருவுக்கு முன்பாகச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that she had in the days of old, when her people fell into the hand of the enemy, and none did help]]></a:t>
+              <a:t><![CDATA[சிறைப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her: the adversaries saw her, and did mock at her sabbaths.]]></a:t>
+              <a:t><![CDATA[6. சீயோன் குமாரத்தியின் அழகெல்லாம் அவளை விட்டுப்போயிற்று; அவள் பிரபுக்கள் மேய்ச்சலைக் காணாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Jerusalem has grievously sinned; therefore she is removed: all that honoured her despise her,]]></a:t>
+              <a:t><![CDATA[மான்களுக்கு ஒப்பாகி, தொடருகிறவனுக்கு முன்பாகச் சத்துவமில்லாமல் நடந்து போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because they have seen her nakedness: yea, she sighs, and turns backward.]]></a:t>
+              <a:t><![CDATA[7. தனக்குச் சிறுமையும் தவிப்பும் உண்டாகிய நாட்களிலே எருசலேம் பூர்வநாட்கள் முதற்கொண்டு தனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Her filthiness is in her skirts; she remembers not her last end; therefore she came down]]></a:t>
+              <a:t><![CDATA[உண்டாயிருந்த இன்பமானவைகளையெல்லாம் நினைக்கிறாள்; அவளுக்கு உதவிசெய்வார் இல்லாமல் அவளுடைய ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. How does the city sit solitary, that was full of people! how is she become as a widow! she that]]></a:t>
+              <a:t><![CDATA[1. ஐயோ! ஜனம்பெருத்த நகரி தனிமையாக உட்கார்ந்திருக்கிறாளே! விதவைக்கு ஒப்பானாளே! ஜாதிகளில் பெரியவளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wonderfully: she had no comforter. O LORD, behold my affliction: for the enemy has magnified]]></a:t>
+              <a:t><![CDATA[சத்துருவின் கையிலே விழுகையில், பகைஞர் அவளைப் பார்த்து, அவளுடைய ஓய்வுநாட்களைக் குறித்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[himself.]]></a:t>
+              <a:t><![CDATA[பரியாசம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. The adversary has spread out his hand upon all her pleasant things: for she has seen that the]]></a:t>
+              <a:t><![CDATA[8. எருசலேம் மிகுதியாய்ப் பாவஞ்செய்தாள்; ஆதலால் தூரஸ்திரீயைப்போலானாள்; அவளைக் கனம்பண்ணினவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heathen entered into her sanctuary, whom you did command that they should not enter into your]]></a:t>
+              <a:t><![CDATA[எல்லாரும் அவளை அசட்டைப்பண்ணுகிறார்கள்; அவளுடைய மானத்தைக் கண்டார்கள்; அவளும் பெருமூச்சுவிட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[congregation.]]></a:t>
+              <a:t><![CDATA[பின்னிட்டுத் திரும்பினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. All her people sigh, they seek bread; they have given their pleasant things for food to relieve]]></a:t>
+              <a:t><![CDATA[9. அவளுடைய அசூசம் அவள் வஸ்திர ஓரங்களில் இருந்தது; தனக்கு வரப்போகிற முடிவை நினையாதிருந்தாள்; ஆகையால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the soul: see, O LORD, and consider; for I am become vile.]]></a:t>
+              <a:t><![CDATA[அதிசயமாய்த் தாழ்த்தப்பட்டுப்போனாள்; தேற்றுவார் இல்லை; கர்த்தாவே, என் சிறுமையைப் பாரும்; பகைஞன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Is it nothing to you, all you that pass by? behold, and see if there be any sorrow like unto my]]></a:t>
+              <a:t><![CDATA[பெருமைபாராட்டினானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sorrow, which is done unto me, wherewith the LORD has afflicted me in the day of his fierce anger.]]></a:t>
+              <a:t><![CDATA[10. அவளுடைய இன்பமான எல்லாவற்றின்மேலும் சத்துரு தன் கையை நீட்டினான்; உம்முடைய சபையிலே வரலாகாதென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. From above has he sent fire into my bones, and it prevails against them: he has spread a net for]]></a:t>
+              <a:t><![CDATA[தேவரீர் விலக்கிய புறஜாதியார் உமது பரிசுத்த ஸ்தலத்துக்குள் பிரவேசித்ததைக் கண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was great among the nations, and princess among the provinces, how is she become tributary!]]></a:t>
+              <a:t><![CDATA[சீமைகளில் நாயகியுமாயிருந்தவள் கப்பங்கட்டுகிறவளானாளே!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my feet, he has turned me back: he has made me desolate and faint all the day.]]></a:t>
+              <a:t><![CDATA[11. அவளுடைய ஜனங்களெல்லாரும் அப்பந்தேடித் தவிக்கிறார்கள்; தங்கள் உயிரைக் காப்பாற்றத் தங்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The yoke of my transgressions is bound by his hand: they are wreathed, and come up upon my neck:]]></a:t>
+              <a:t><![CDATA[இன்பமானவைகளை ஆகாரத்துக்கென்று கொடுத்துவிட்டார்கள்; கர்த்தாவே, நோக்கிப்பாரும்; எண்ணமற்றவளானேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he has made my strength to fall, the LORD has delivered me into their hands, from whom I am not able]]></a:t>
+              <a:t><![CDATA[12. வழியில் நடந்துபோகிற சகல ஜனங்களே, இதைக்குறித்து உங்களுக்குக் கவையில்லையா? கர்த்தர் தமது உக்கிரமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to rise up.]]></a:t>
+              <a:t><![CDATA[கோபமூண்ட நாளிலே என்னைச் சஞ்சலப்படுத்தினதினால் எனக்கு உண்டான என் துக்கத்துக்குச் சரியான துக்கம் உண்டோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. The LORD has trodden under foot all my mighty men in the midst of me: he has called an assembly]]></a:t>
+              <a:t><![CDATA[என்று என்னை நோக்கிப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against me to crush my young men: the LORD has trodden the virgin, the daughter of Judah, as in a]]></a:t>
+              <a:t><![CDATA[13. உயரத்திலிருந்து என் எலும்புகளில் அக்கினியை அனுப்பினார், அது அவைகளில் பற்றியெரிகிறது; என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[winepress.]]></a:t>
+              <a:t><![CDATA[கால்களுக்கு வலையை வீசினார்; என்னைப் பின்னிட்டு விழப்பண்ணினார்; என்னைப் பாழாக்கினார்; நித்தம் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For these things I weep; mine eye, mine eye runs down with water, because the comforter that]]></a:t>
+              <a:t><![CDATA[பலட்சயப்பட்டுப் போகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[should relieve my soul is far from me: my children are desolate, because the enemy prevailed.]]></a:t>
+              <a:t><![CDATA[14. என் பாதகங்களின் நுகம் அவருடைய கையால் பூட்டப்பட்டிருக்கிறது; அவைகள் பிணைக்கப்பட்டு என் கழுத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Zion spreads forth her hands, and there is none to comfort her: the LORD has commanded]]></a:t>
+              <a:t><![CDATA[சுற்றிக்கொண்டது; என் பெலனை விழப்பண்ணினார்; நான் எழுந்திருக்கக் கூடாதபடிக்கு ஆண்டவர் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. She weeps sore in the night, and her tears are on her cheeks: among all her lovers she has none]]></a:t>
+              <a:t><![CDATA[2. இராக்காலத்திலே அழுதுகொண்டிருக்கிறாள், அவளுடைய கண்ணீர் அவள் கன்னங்களில் வடிகிறது; அவளுடைய நேசர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[concerning Jacob, that his adversaries should be round about him: Jerusalem is as a menstruous woman]]></a:t>
+              <a:t><![CDATA[ஒடுக்குகிறவர்களின் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[among them.]]></a:t>
+              <a:t><![CDATA[15. என்னிலுள்ள பராக்கிரமசாலிகளாகிய என்னுடையவர்களெல்லாரையும் ஆண்டவர் மிதித்துப்போட்டார்; என் வாலிபரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. The LORD is righteous; for I have rebelled against his commandment: hear, I pray you, all]]></a:t>
+              <a:t><![CDATA[நொறுக்கும்படி எனக்கு விரோதமாய் ஒரு கூட்டத்தை வரவழைத்தார்; திராட்சப்பழத்தை ஆலையில் மிதிக்கிறதுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people, and behold my sorrow: my virgins and my young men are gone into captivity.]]></a:t>
+              <a:t><![CDATA[ஆண்டவர் யூதா குமாரத்தியாகிய கன்னிகையை மிதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. I called for my lovers, but they deceived me: my priests and mine elders gave up the spirit in]]></a:t>
+              <a:t><![CDATA[16. இவைகளினிமித்தம் நான் அழுகிறேன்; என் கண், என் கண்ணே நீராய்ச் சொரிகிறது; என் உயிரைக் காப்பாற்றித்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the city, while they sought their food to relieve their souls.]]></a:t>
+              <a:t><![CDATA[தேற்றுகிறவர் என்னை விட்டுத் தூரமானார்; பகைஞன் மேற்கொண்டதினால் என் பிள்ளைகள் பாழாய்ப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Behold, O LORD; for I am in distress: my bowels are troubled; mine heart is turned within me;]]></a:t>
+              <a:t><![CDATA[17. சீயோன் தன் கைகளை விரிக்கிறாள்; அவளைத் தேற்றுவார் ஒருவருமில்லை; கர்த்தர் யாக்கோபின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for I have grievously rebelled: abroad the sword bereaves, at home there is as death.]]></a:t>
+              <a:t><![CDATA[சுற்றுப்புறத்தாரை அவனுக்குச் சத்துருக்களாகக் கட்டளையிட்டார்; அவர்களுக்குள்ளே எருசலேம் தூர ஸ்திரீக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. They have heard that I sigh: there is none to comfort me: all mine enemies have heard of my]]></a:t>
+              <a:t><![CDATA[ஒப்பானாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trouble; they are glad that you have done it: you will bring the day that you have called, and they]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் நீதிபரர்; அவருடைய வாக்குக்கு விரோதமாய் நான் எழும்பினேன்; ஜனங்களே, நீங்கள் எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to comfort her: all her friends have dealt treacherously with her, they are become her enemies.]]></a:t>
+              <a:t><![CDATA[எல்லாருக்குள்ளும் அவளைத் தேற்றுவார் ஒருவரும் இல்லை; அவளுடைய சிநேகிதர் எல்லாரும் அவளுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be like unto me.]]></a:t>
+              <a:t><![CDATA[இதைக் கேட்டு என் துக்கத்தைப் பாருங்கள்; என் கன்னிகைகளும் என் வாலிபரும் சிறைப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Let all their wickedness come before you; and do unto them, as you have done unto me for all my]]></a:t>
+              <a:t><![CDATA[19. என்னைச் சிநேகித்தவர்களைக் கூப்பிட்டேன், அவர்களோ என்னை மோசம் போக்கினார்கள்; என் ஆசாரியர்களும் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13877,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[transgressions: for my sighs are many, and my heart is faint.]]></a:t>
+              <a:t><![CDATA[மூப்பர்களும் தங்கள் உயிரைக் காப்பாற்றத் தங்களுக்கு அப்பந்தேடுகையில் நகரத்தில் மூச்சொடுங்கி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாண்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. கர்த்தாவே, பாரும், நான் நெருக்கப்படுகிறேன்; என் குடல் கொதிக்கிறது; நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கடுந்துரோகம்பண்ணினபடியினால் என் இருதயம் வியாகுலப்படுகிறது; வெளியிலே பட்டயம் என்னைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிள்ளையற்றவளாக்கிற்று, வீட்டுக்குள்ளே மரணம் வந்திருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. நான் தவிக்கிறதை அவர்கள் கேட்டாலும் என்னைத் தேற்றுவார் ஒருவரும் இல்லை; என் பகைஞர் எல்லாரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எனக்கு வந்த ஆபத்தைக் கேட்டு, தேவரீர் அதைச் செய்தபடியால் சந்தோஷமாயிருக்கிறார்கள்; நீர் கூறின நாளை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வரப்பண்ணுவீர், அப்பொழுது அவர்களும் என்னைப்போலாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +14933,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Judah is gone into captivity because of affliction, and because of great servitude: she dwells]]></a:t>
+              <a:t><![CDATA[துரோகிகளும் சத்துருக்களுமானார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அவர்களுடைய பொல்லாப்பெல்லாம் உமது முகத்துக்கு முன்பாக வரக்கடவது. என் சகல பாதகங்களினிமித்தமும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீர் எனக்குச் செய்ததுபோல அவர்களுக்கும் செய்யும்; என் பெருமூச்சுகள் மிகுதியாயின, என் இருதயம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பலட்சயமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[among the heathen, she finds no rest: all her persecutors overtook her between the straits.]]></a:t>
+              <a:t><![CDATA[3. யூதா ஜனங்கள் உபத்திரவப்படவும், கொடுமையான அடிமைவேலைசெய்யவும் சிறைப்பட்டுப்போனார்கள். அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. The ways of Zion do mourn, because none come to the solemn feasts: all her gates are desolate:]]></a:t>
+              <a:t><![CDATA[புறஜாதிகளுக்குள்ளே தங்குகிறாள், இளைப்பாறுதல் அடையாள்; அவளைத் துன்பப்படுத்துகிற யாவரும் இடுக்கமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her priests sigh, her virgins are afflicted, and she is in bitterness.]]></a:t>
+              <a:t><![CDATA[இடங்களிலே தொடர்ந்துபிடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[புலம்பல் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
   <a:themeElements>
-    <a:clrScheme name="Theme31">
+    <a:clrScheme name="Theme17">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme31">
+    <a:fontScheme name="Theme17">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme31">
+    <a:fmtScheme name="Theme17">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +16071,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>62</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>