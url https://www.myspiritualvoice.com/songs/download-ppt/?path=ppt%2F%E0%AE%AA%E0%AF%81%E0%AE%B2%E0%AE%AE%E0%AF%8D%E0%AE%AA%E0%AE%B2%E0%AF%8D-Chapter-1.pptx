--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -95,52 +95,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -173,51 +171,50 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
-    <p:sldId id="308" r:id="rId55"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -367,54 +364,53 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -2109,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவளுடைய ஜனங்களெல்லாரும் அப்பந்தேடித் தவிக்கிறார்கள்; தங்கள் உயிரைக் காப்பாற்றத் தங்களுடைய இன்பமானவைகளை ஆகாரத்துக்கென்று கொடுத்துவிட்டார்கள்; கர்த்தாவே, நோக்கிப்பாரும்; எண்ணமற்றவளானேனே.]]></a:t>
+              <a:t><![CDATA[10. அவளுடைய இன்பமான எல்லாவற்றின்மேலும் சத்துரு தன் கையை நீட்டினான்; உம்முடைய சபையிலே வரலாகாதென்று தேவரீர் விலக்கிய புறஜாதியார் உமது பரிசுத்த ஸ்தலத்துக்குள் பிரவேசித்ததைக் கண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2327,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வழியில் நடந்துபோகிற சகல ஜனங்களே, இதைக்குறித்து உங்களுக்குக் கவையில்லையா? கர்த்தர் தமது உக்கிரமான கோபமூண்ட நாளிலே என்னைச் சஞ்சலப்படுத்தினதினால் எனக்கு உண்டான என் துக்கத்துக்குச் சரியான துக்கம் உண்டோ என்று என்னை நோக்கிப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[11. அவளுடைய ஜனங்களெல்லாரும் அப்பந்தேடித் தவிக்கிறார்கள்; தங்கள் உயிரைக் காப்பாற்றத் தங்களுடைய இன்பமானவைகளை ஆகாரத்துக்கென்று கொடுத்துவிட்டார்கள்; கர்த்தாவே, நோக்கிப்பாரும்; எண்ணமற்றவளானேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2545,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உயரத்திலிருந்து என் எலும்புகளில் அக்கினியை அனுப்பினார், அது அவைகளில் பற்றியெரிகிறது; என் கால்களுக்கு வலையை வீசினார்; என்னைப் பின்னிட்டு விழப்பண்ணினார்; என்னைப் பாழாக்கினார்; நித்தம் நான் பலட்சயப்பட்டுப் போகிறேன்.]]></a:t>
+              <a:t><![CDATA[12. வழியில் நடந்துபோகிற சகல ஜனங்களே, இதைக்குறித்து உங்களுக்குக் கவையில்லையா? கர்த்தர் தமது உக்கிரமான கோபமூண்ட நாளிலே என்னைச் சஞ்சலப்படுத்தினதினால் எனக்கு உண்டான என் துக்கத்துக்குச் சரியான துக்கம் உண்டோ என்று என்னை நோக்கிப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3635,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களுடைய பொல்லாப்பெல்லாம் உமது முகத்துக்கு முன்பாக வரக்கடவது. என் சகல பாதகங்களினிமித்தமும் நீர் எனக்குச் செய்ததுபோல அவர்களுக்கும் செய்யும்; என் பெருமூச்சுகள் மிகுதியாயின, என் இருதயம் பலட்சயமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. இவைகளினிமித்தம் நான் அழுகிறேன்; என் கண், என் கண்ணே நீராய்ச் சொரிகிறது; என் உயிரைக் காப்பாற்றித் தேற்றுகிறவர் என்னை விட்டுத் தூரமானார்; பகைஞன் மேற்கொண்டதினால் என் பிள்ளைகள் பாழாய்ப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3744,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களுடைய பொல்லாப்பெல்லாம் உமது முகத்துக்கு முன்பாக வரக்கடவது. என் சகல பாதகங்களினிமித்தமும் நீர் எனக்குச் செய்ததுபோல அவர்களுக்கும் செய்யும்; என் பெருமூச்சுகள் மிகுதியாயின, என் இருதயம் பலட்சயமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. இவைகளினிமித்தம் நான் அழுகிறேன்; என் கண், என் கண்ணே நீராய்ச் சொரிகிறது; என் உயிரைக் காப்பாற்றித் தேற்றுகிறவர் என்னை விட்டுத் தூரமானார்; பகைஞன் மேற்கொண்டதினால் என் பிள்ளைகள் பாழாய்ப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3853,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவைகளினிமித்தம் நான் அழுகிறேன்; என் கண், என் கண்ணே நீராய்ச் சொரிகிறது; என் உயிரைக் காப்பாற்றித் தேற்றுகிறவர் என்னை விட்டுத் தூரமானார்; பகைஞன் மேற்கொண்டதினால் என் பிள்ளைகள் பாழாய்ப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[17. சீயோன் தன் கைகளை விரிக்கிறாள்; அவளைத் தேற்றுவார் ஒருவருமில்லை; கர்த்தர் யாக்கோபின் சுற்றுப்புறத்தாரை அவனுக்குச் சத்துருக்களாகக் கட்டளையிட்டார்; அவர்களுக்குள்ளே எருசலேம் தூர ஸ்திரீக்கு ஒப்பானாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4071,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவைகளினிமித்தம் நான் அழுகிறேன்; என் கண், என் கண்ணே நீராய்ச் சொரிகிறது; என் உயிரைக் காப்பாற்றித் தேற்றுகிறவர் என்னை விட்டுத் தூரமானார்; பகைஞன் மேற்கொண்டதினால் என் பிள்ளைகள் பாழாய்ப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[17. சீயோன் தன் கைகளை விரிக்கிறாள்; அவளைத் தேற்றுவார் ஒருவருமில்லை; கர்த்தர் யாக்கோபின் சுற்றுப்புறத்தாரை அவனுக்குச் சத்துருக்களாகக் கட்டளையிட்டார்; அவர்களுக்குள்ளே எருசலேம் தூர ஸ்திரீக்கு ஒப்பானாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4180,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவைகளினிமித்தம் நான் அழுகிறேன்; என் கண், என் கண்ணே நீராய்ச் சொரிகிறது; என் உயிரைக் காப்பாற்றித் தேற்றுகிறவர் என்னை விட்டுத் தூரமானார்; பகைஞன் மேற்கொண்டதினால் என் பிள்ளைகள் பாழாய்ப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[17. சீயோன் தன் கைகளை விரிக்கிறாள்; அவளைத் தேற்றுவார் ஒருவருமில்லை; கர்த்தர் யாக்கோபின் சுற்றுப்புறத்தாரை அவனுக்குச் சத்துருக்களாகக் கட்டளையிட்டார்; அவர்களுக்குள்ளே எருசலேம் தூர ஸ்திரீக்கு ஒப்பானாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4289,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சீயோன் தன் கைகளை விரிக்கிறாள்; அவளைத் தேற்றுவார் ஒருவருமில்லை; கர்த்தர் யாக்கோபின் சுற்றுப்புறத்தாரை அவனுக்குச் சத்துருக்களாகக் கட்டளையிட்டார்; அவர்களுக்குள்ளே எருசலேம் தூர ஸ்திரீக்கு ஒப்பானாள்.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் நீதிபரர்; அவருடைய வாக்குக்கு விரோதமாய் நான் எழும்பினேன்; ஜனங்களே, நீங்கள் எல்லாரும் இதைக் கேட்டு என் துக்கத்தைப் பாருங்கள்; என் கன்னிகைகளும் என் வாலிபரும் சிறைப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4398,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சீயோன் தன் கைகளை விரிக்கிறாள்; அவளைத் தேற்றுவார் ஒருவருமில்லை; கர்த்தர் யாக்கோபின் சுற்றுப்புறத்தாரை அவனுக்குச் சத்துருக்களாகக் கட்டளையிட்டார்; அவர்களுக்குள்ளே எருசலேம் தூர ஸ்திரீக்கு ஒப்பானாள்.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் நீதிபரர்; அவருடைய வாக்குக்கு விரோதமாய் நான் எழும்பினேன்; ஜனங்களே, நீங்கள் எல்லாரும் இதைக் கேட்டு என் துக்கத்தைப் பாருங்கள்; என் கன்னிகைகளும் என் வாலிபரும் சிறைப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4507,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் நீதிபரர்; அவருடைய வாக்குக்கு விரோதமாய் நான் எழும்பினேன்; ஜனங்களே, நீங்கள் எல்லாரும் இதைக் கேட்டு என் துக்கத்தைப் பாருங்கள்; என் கன்னிகைகளும் என் வாலிபரும் சிறைப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[19. என்னைச் சிநேகித்தவர்களைக் கூப்பிட்டேன், அவர்களோ என்னை மோசம் போக்கினார்கள்; என் ஆசாரியர்களும் என் மூப்பர்களும் தங்கள் உயிரைக் காப்பாற்றத் தங்களுக்கு அப்பந்தேடுகையில் நகரத்தில் மூச்சொடுங்கி மாண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4616,51 +4612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் நீதிபரர்; அவருடைய வாக்குக்கு விரோதமாய் நான் எழும்பினேன்; ஜனங்களே, நீங்கள் எல்லாரும் இதைக் கேட்டு என் துக்கத்தைப் பாருங்கள்; என் கன்னிகைகளும் என் வாலிபரும் சிறைப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[19. என்னைச் சிநேகித்தவர்களைக் கூப்பிட்டேன், அவர்களோ என்னை மோசம் போக்கினார்கள்; என் ஆசாரியர்களும் என் மூப்பர்களும் தங்கள் உயிரைக் காப்பாற்றத் தங்களுக்கு அப்பந்தேடுகையில் நகரத்தில் மூச்சொடுங்கி மாண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4725,51 +4721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என்னைச் சிநேகித்தவர்களைக் கூப்பிட்டேன், அவர்களோ என்னை மோசம் போக்கினார்கள்; என் ஆசாரியர்களும் என் மூப்பர்களும் தங்கள் உயிரைக் காப்பாற்றத் தங்களுக்கு அப்பந்தேடுகையில் நகரத்தில் மூச்சொடுங்கி மாண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. கர்த்தாவே, பாரும், நான் நெருக்கப்படுகிறேன்; என் குடல் கொதிக்கிறது; நான் கடுந்துரோகம்பண்ணினபடியினால் என் இருதயம் வியாகுலப்படுகிறது; வெளியிலே பட்டயம் என்னைப் பிள்ளையற்றவளாக்கிற்று, வீட்டுக்குள்ளே மரணம் வந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4834,51 +4830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என்னைச் சிநேகித்தவர்களைக் கூப்பிட்டேன், அவர்களோ என்னை மோசம் போக்கினார்கள்; என் ஆசாரியர்களும் என் மூப்பர்களும் தங்கள் உயிரைக் காப்பாற்றத் தங்களுக்கு அப்பந்தேடுகையில் நகரத்தில் மூச்சொடுங்கி மாண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. கர்த்தாவே, பாரும், நான் நெருக்கப்படுகிறேன்; என் குடல் கொதிக்கிறது; நான் கடுந்துரோகம்பண்ணினபடியினால் என் இருதயம் வியாகுலப்படுகிறது; வெளியிலே பட்டயம் என்னைப் பிள்ளையற்றவளாக்கிற்று, வீட்டுக்குள்ளே மரணம் வந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4943,51 +4939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தாவே, பாரும், நான் நெருக்கப்படுகிறேன்; என் குடல் கொதிக்கிறது; நான் கடுந்துரோகம்பண்ணினபடியினால் என் இருதயம் வியாகுலப்படுகிறது; வெளியிலே பட்டயம் என்னைப் பிள்ளையற்றவளாக்கிற்று, வீட்டுக்குள்ளே மரணம் வந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[21. நான் தவிக்கிறதை அவர்கள் கேட்டாலும் என்னைத் தேற்றுவார் ஒருவரும் இல்லை; என் பகைஞர் எல்லாரும் எனக்கு வந்த ஆபத்தைக் கேட்டு, தேவரீர் அதைச் செய்தபடியால் சந்தோஷமாயிருக்கிறார்கள்; நீர் கூறின நாளை வரப்பண்ணுவீர், அப்பொழுது அவர்களும் என்னைப்போலாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5052,51 +5048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தாவே, பாரும், நான் நெருக்கப்படுகிறேன்; என் குடல் கொதிக்கிறது; நான் கடுந்துரோகம்பண்ணினபடியினால் என் இருதயம் வியாகுலப்படுகிறது; வெளியிலே பட்டயம் என்னைப் பிள்ளையற்றவளாக்கிற்று, வீட்டுக்குள்ளே மரணம் வந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[21. நான் தவிக்கிறதை அவர்கள் கேட்டாலும் என்னைத் தேற்றுவார் ஒருவரும் இல்லை; என் பகைஞர் எல்லாரும் எனக்கு வந்த ஆபத்தைக் கேட்டு, தேவரீர் அதைச் செய்தபடியால் சந்தோஷமாயிருக்கிறார்கள்; நீர் கூறின நாளை வரப்பண்ணுவீர், அப்பொழுது அவர்களும் என்னைப்போலாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5270,51 +5266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தாவே, பாரும், நான் நெருக்கப்படுகிறேன்; என் குடல் கொதிக்கிறது; நான் கடுந்துரோகம்பண்ணினபடியினால் என் இருதயம் வியாகுலப்படுகிறது; வெளியிலே பட்டயம் என்னைப் பிள்ளையற்றவளாக்கிற்று, வீட்டுக்குள்ளே மரணம் வந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[21. நான் தவிக்கிறதை அவர்கள் கேட்டாலும் என்னைத் தேற்றுவார் ஒருவரும் இல்லை; என் பகைஞர் எல்லாரும் எனக்கு வந்த ஆபத்தைக் கேட்டு, தேவரீர் அதைச் செய்தபடியால் சந்தோஷமாயிருக்கிறார்கள்; நீர் கூறின நாளை வரப்பண்ணுவீர், அப்பொழுது அவர்களும் என்னைப்போலாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5379,51 +5375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் தவிக்கிறதை அவர்கள் கேட்டாலும் என்னைத் தேற்றுவார் ஒருவரும் இல்லை; என் பகைஞர் எல்லாரும் எனக்கு வந்த ஆபத்தைக் கேட்டு, தேவரீர் அதைச் செய்தபடியால் சந்தோஷமாயிருக்கிறார்கள்; நீர் கூறின நாளை வரப்பண்ணுவீர், அப்பொழுது அவர்களும் என்னைப்போலாவார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அவர்களுடைய பொல்லாப்பெல்லாம் உமது முகத்துக்கு முன்பாக வரக்கடவது. என் சகல பாதகங்களினிமித்தமும் நீர் எனக்குச் செய்ததுபோல அவர்களுக்கும் செய்யும்; என் பெருமூச்சுகள் மிகுதியாயின, என் இருதயம் பலட்சயமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5488,160 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் தவிக்கிறதை அவர்கள் கேட்டாலும் என்னைத் தேற்றுவார் ஒருவரும் இல்லை; என் பகைஞர் எல்லாரும் எனக்கு வந்த ஆபத்தைக் கேட்டு, தேவரீர் அதைச் செய்தபடியால் சந்தோஷமாயிருக்கிறார்கள்; நீர் கூறின நாளை வரப்பண்ணுவீர், அப்பொழுது அவர்களும் என்னைப்போலாவார்கள்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[21. நான் தவிக்கிறதை அவர்கள் கேட்டாலும் என்னைத் தேற்றுவார் ஒருவரும் இல்லை; என் பகைஞர் எல்லாரும் எனக்கு வந்த ஆபத்தைக் கேட்டு, தேவரீர் அதைச் செய்தபடியால் சந்தோஷமாயிருக்கிறார்கள்; நீர் கூறின நாளை வரப்பண்ணுவீர், அப்பொழுது அவர்களும் என்னைப்போலாவார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அவர்களுடைய பொல்லாப்பெல்லாம் உமது முகத்துக்கு முன்பாக வரக்கடவது. என் சகல பாதகங்களினிமித்தமும் நீர் எனக்குச் செய்ததுபோல அவர்களுக்கும் செய்யும்; என் பெருமூச்சுகள் மிகுதியாயின, என் இருதயம் பலட்சயமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6112,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506305" r:id="rId1"/>
+    <p:sldLayoutId id="2473414188" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6532,58 +6419,50 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6716,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. उसके द्रोही प्रधान हो गए, उसके शत्रु उन्नति कर रहे हैं, क्योंकि यहोवा ने उसके बहुत से अपराधों के]]></a:t>
+              <a:t><![CDATA[5. Her adversaries are the chief, her enemies prosper; for the LORD has afflicted her for the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कारण उसे दु:ख दिया है; उसके बाल-बच्चों को शत्रु हांक हांक कर बंधुआई में ले गए।]]></a:t>
+              <a:t><![CDATA[multitude of her transgressions: her children are gone into captivity before the enemy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. सिय्योन की पुत्री का सारा प्रताप जाता रहा है। उसके हाकिम ऐसे हरिणों के समान हो गए हैं जो कुछ चराई]]></a:t>
+              <a:t><![CDATA[6. And from the daughter of Zion all her beauty is departed: her princes are become like harts that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नहीं पाते; वे खदेड़ने वालों के साम्हने से बलहीन हो कर भागते हैं।]]></a:t>
+              <a:t><![CDATA[find no pasture, and they are gone without strength before the pursuer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. यरूशलेम ने, इन दु:ख भरे और संकट के दिनों में, जब उसके लोग द्रोहियों के हाथ में पड़े और उसका कोई]]></a:t>
+              <a:t><![CDATA[7. Jerusalem remembered in the days of her affliction and of her miseries all her pleasant things]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सहायक न रहा, तब अपनी सब मनभावनी वस्तुओं को जो प्राचीनकाल से उसकी थीं, स्मरण किया है। उसके द्रोहियों]]></a:t>
+              <a:t><![CDATA[that she had in the days of old, when her people fell into the hand of the enemy, and none did help]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने उसको उजड़ा देखकर ठट्ठों में उड़ाया है।]]></a:t>
+              <a:t><![CDATA[her: the adversaries saw her, and did mock at her sabbaths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. यरूशलेम ने बड़ा पाप किया, इसलिये वह अशुद्ध स्त्री सी हो गई है; जितने उसका आदर करते थे वे उसका]]></a:t>
+              <a:t><![CDATA[8. Jerusalem has grievously sinned; therefore she is removed: all that honoured her despise her,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निरादर करते हैं, क्योंकि उन्होंने उसकी नंगाई देखी है; हां, वह कराहती हुई मुंह फेर लेती है।]]></a:t>
+              <a:t><![CDATA[because they have seen her nakedness: yea, she sighs, and turns backward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. उसकी अशुद्धता उसके वस्त्र पर है; उसने अपने अन्त का स्मरण न रखा; इसलिये वह भयंकर रीति से गिराई गई,]]></a:t>
+              <a:t><![CDATA[9. Her filthiness is in her skirts; she remembers not her last end; therefore she came down]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. जो नगरी लोगों से भरपूर थी वह अब कैसी अकेली बैठी हुई है! वह क्यों एक विधवा के समान बन गई? वह जो]]></a:t>
+              <a:t><![CDATA[1. How does the city sit solitary, that was full of people! how is she become as a widow! she that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और कोई उसे शान्ति नइीं देता है। हे यहोवा, मेरे दु:ख पर दृष्टि कर, क्योंकि शत्रु मेरे विरुद्ध सफल हुआ]]></a:t>
+              <a:t><![CDATA[wonderfully: she had no comforter. O LORD, behold my affliction: for the enemy has magnified]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है!]]></a:t>
+              <a:t><![CDATA[himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. द्रोहियों ने उसकी सब मनभावनी वस्तुओं पर हाथ बढ़ाया है; हां, अन्यजातियों को, जिनके विषय में तू ने]]></a:t>
+              <a:t><![CDATA[10. The adversary has spread out his hand upon all her pleasant things: for she has seen that the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आज्ञा दी थी कि वे तेरी सभा में भागी न होने पाएंगी, उन को उसने तेरे पवित्रस्थान में घुसा हुआ देखा है।]]></a:t>
+              <a:t><![CDATA[heathen entered into her sanctuary, whom you did command that they should not enter into your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. उसके सब निवासी कराहते हुए भोजनवस्तु ढूंढ़ रहे हैं; उन्होंने अपना प्राण बचाने के लिऐ अपनी मनभावनी]]></a:t>
+              <a:t><![CDATA[congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वस्तुएं बेच कर भोजन मोल लिया है। हे यहोवा, दृष्टि कर, और ध्यान से देख, क्योंकि मैं तुच्छ हो गई हूँ।]]></a:t>
+              <a:t><![CDATA[11. All her people sigh, they seek bread; they have given their pleasant things for food to relieve]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. हे सब बटोहियो, क्या तुम्हें इस बात की कुछ भी चिन्ता नहीं? दृष्टि कर के देखो, क्या मेरे दु:ख से]]></a:t>
+              <a:t><![CDATA[the soul: see, O LORD, and consider; for I am become vile.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बढ़ कर कोई और पीड़ा है जो यहोवा ने अपने क्रोध के दिन मुझ पर डाल दी है?]]></a:t>
+              <a:t><![CDATA[12. Is it nothing to you, all you that pass by? behold, and see if there be any sorrow like unto my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. उसने ऊपर से मेरी हड्डियों में आग लगाई है, और वे उस से भस्म हो गईं; उसने मेरे पैरों के लिये जाल]]></a:t>
+              <a:t><![CDATA[sorrow, which is done unto me, wherewith the LORD has afflicted me in the day of his fierce anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लगाया, और मुझ को उलटा फेर दिया है; उसने ऐसा किया कि मैं त्यागी हुई सी और रोग से लगातार निर्बल रहती]]></a:t>
+              <a:t><![CDATA[13. From above has he sent fire into my bones, and it prevails against them: he has spread a net for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जातियों की दृष्टि में महान और प्रान्तों में रानी थी, अब क्यों कर देने वाली हो गई है।]]></a:t>
+              <a:t><![CDATA[was great among the nations, and princess among the provinces, how is she become tributary!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हूँ।]]></a:t>
+              <a:t><![CDATA[my feet, he has turned me back: he has made me desolate and faint all the day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. उसने जूए की रस्सियों की नाईं मेरे अपराधों को अपने हाथ से कसा है; उसने उन्हें बटकर मेरी गर्दन पर]]></a:t>
+              <a:t><![CDATA[14. The yoke of my transgressions is bound by his hand: they are wreathed, and come up upon my neck:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चढ़ाया, और मेरा बल घटा दिया है; जिनका मैं साम्हना भी नहीं कर सकती, उन्हीं के वश में यहोवा ने मुझे कर]]></a:t>
+              <a:t><![CDATA[he has made my strength to fall, the LORD has delivered me into their hands, from whom I am not able]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिया है।]]></a:t>
+              <a:t><![CDATA[to rise up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. यहोवा ने मेरे सब पराक्रमी पुरुषों को तुच्छ जाना; उसने नियत पर्व का प्रचार कर के लोगों को मेरे]]></a:t>
+              <a:t><![CDATA[15. The LORD has trodden under foot all my mighty men in the midst of me: he has called an assembly]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[विरुद्ध बुलाया कि मेरे जवानों को पीस डालें; यहूदा की कुमारी कन्या को यहोवा ने मानो कोल्हू में पेरा]]></a:t>
+              <a:t><![CDATA[against me to crush my young men: the LORD has trodden the virgin, the daughter of Judah, as in a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है।]]></a:t>
+              <a:t><![CDATA[winepress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. उनकी सारी दुष्टता की ओर दृष्टि कर; और जैसा मेरे सारे अपराधों के कारण तू ने मुझे दण्ड दिया, वैसा]]></a:t>
+              <a:t><![CDATA[16. For these things I weep; mine eye, mine eye runs down with water, because the comforter that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ही उन को भी दण्ड दे; क्योंकि मैं बहुत ही कराहती हूँ, और मेरा हृदय रोग से निर्बल हो गया है।]]></a:t>
+              <a:t><![CDATA[should relieve my soul is far from me: my children are desolate, because the enemy prevailed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. इन बातों के कारण मैं रोती हूँ; मेरी आंखों से आंसू की धारा बहती रहती है; क्योंकि जिस शान्तिदाता]]></a:t>
+              <a:t><![CDATA[17. Zion spreads forth her hands, and there is none to comfort her: the LORD has commanded]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. रात को वह फूट फूट कर रोती है, उसके आंसू गालों पर ढलकते हैं; उसके सब यारों में से अब कोई उसे]]></a:t>
+              <a:t><![CDATA[2. She weeps sore in the night, and her tears are on her cheeks: among all her lovers she has none]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के कारण मेरा जी हरा भरा हो जाता था, वह मुझ से दूर हो गया; मेरे लड़के-बाले अकेले हो गए, क्योंकि शत्रु]]></a:t>
+              <a:t><![CDATA[concerning Jacob, that his adversaries should be round about him: Jerusalem is as a menstruous woman]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्रबल हुआ है।]]></a:t>
+              <a:t><![CDATA[among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. सिय्योन हाथ फैलाए हुए है, उसे कोई शान्ति नहीं देता; यहोवा ने याकूब के विषय में यह आज्ञा दी है कि]]></a:t>
+              <a:t><![CDATA[18. The LORD is righteous; for I have rebelled against his commandment: hear, I pray you, all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसके चारों ओर के निवासी उसके द्रोही हो जाएं; यरूशलेम उनके बीच अशुद्ध स्त्री के समान हो गई है।]]></a:t>
+              <a:t><![CDATA[people, and behold my sorrow: my virgins and my young men are gone into captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. यहोवा सच्चाई पर है, क्योंकि मैं ने उसकी आज्ञा का उल्लंघन किया है; हे सब लोगो, सुनो, और मेरी]]></a:t>
+              <a:t><![CDATA[19. I called for my lovers, but they deceived me: my priests and mine elders gave up the spirit in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पीड़ा को देखो! मेरे कुमार और कुमारियां बंधुआई में चली गई हैं।]]></a:t>
+              <a:t><![CDATA[the city, while they sought their food to relieve their souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. मैं ने अपने मित्रों को पुकारा परन्तु उन्होंने भी मुझे छोखा दिया; जब मेरे याजक और पुरनिये इसलिये]]></a:t>
+              <a:t><![CDATA[20. Behold, O LORD; for I am in distress: my bowels are troubled; mine heart is turned within me;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भोजनवस्तु ढूंढ़ रहे थे कि खाने से उनका जी हरा हो जाए, तब नगर ही में उनके प्राण छूट गए।]]></a:t>
+              <a:t><![CDATA[for I have grievously rebelled: abroad the sword bereaves, at home there is as death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. हे यहोवा, दृष्टि कर, क्योंकि मैं संकट में हूँ, मेरी अन्तडिय़ां ऐंठी जाती हैं, मेरा हृदय उलट गया]]></a:t>
+              <a:t><![CDATA[21. They have heard that I sigh: there is none to comfort me: all mine enemies have heard of my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है, क्योंकि मैं ने बहुत बलवा किया है। बाहर तो मैं तलवार से निर्वश होती हूँ; और घर में मृत्यु विराज]]></a:t>
+              <a:t><![CDATA[trouble; they are glad that you have done it: you will bring the day that you have called, and they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[शान्ति नहीं देता; उसके सब मित्रों ने उस से विश्वासघात किया, और उसके शत्रु बन गए हैं।]]></a:t>
+              <a:t><![CDATA[to comfort her: all her friends have dealt treacherously with her, they are become her enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रही है।]]></a:t>
+              <a:t><![CDATA[shall be like unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. उन्होंने सुना है कि मैं कराहती हूँ, परन्तु कोई मुझे शान्ति नहीं देता। मेरे सब शत्रुओं ने मेरी]]></a:t>
+              <a:t><![CDATA[22. Let all their wickedness come before you; and do unto them, as you have done unto me for all my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,183 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[विपत्ति का समाचार सुना है; वे इस से हषिर्त हो गए कि तू ही ने यह किया है। परन्तु जिस दिन की चर्चा तू]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[ने प्रचार कर के सुनाई है उसको तू दिखा, तब वे भी मेरे समान हो जाएंगे।]]></a:t>
+              <a:t><![CDATA[transgressions: for my sighs are many, and my heart is faint.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. यहूदा दु:ख और कठिन दासत्व से बचने के लिये परदेश चली गई; परन्तु अन्यजातियों में रहती हुई वह चैन]]></a:t>
+              <a:t><![CDATA[3. Judah is gone into captivity because of affliction, and because of great servitude: she dwells]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नहीं पाती; उसके सब खदेड़ने वालों ने उसकी सकेती में उसे पकड़ लिया है।]]></a:t>
+              <a:t><![CDATA[among the heathen, she finds no rest: all her persecutors overtook her between the straits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. सिय्योन के मार्ग विलाप कर रहे हैं, क्योंकि नियत पर्वों में कोई नहीं आता है; उसके सब फाटक सुनसान]]></a:t>
+              <a:t><![CDATA[4. The ways of Zion do mourn, because none come to the solemn feasts: all her gates are desolate:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पड़े हैं, उसके याजक कराहते हैं; उसकी कुमारियां शोकित हैं, और वह आप कठिन दु:ख भोग रही है।]]></a:t>
+              <a:t><![CDATA[her priests sigh, her virgins are afflicted, and she is in bitterness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13509,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[புலம்பல் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme31">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme31">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme31">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13794,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>53</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>