--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -107,50 +107,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,50 +195,53 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -388,53 +397,56 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எழுந்திரு, இராத்திரியிலே முதற்சாமத்தில் கூப்பிடு; ஆண்டவரின் சமுகத்தில் உம் இருதயத்தைத் தண்ணீரைப் போல ஊற்றிவிடு; எல்லாத் தெருக்களின் முனையிலும் பசியினால் மூர்ச்சித்துப்போகிற உன் குழந்தைகளின் பிராணனுக்காக உன் கைகளை அவரிடத்திற்கு ஏறெடு.]]></a:t>
+              <a:t><![CDATA[4. He has bent his bow like an enemy: he stood with his right hand as an adversary, and slew all that were pleasant to the eye in the tabernacle of the daughter of Zion: he poured out his fury like fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எழுந்திரு, இராத்திரியிலே முதற்சாமத்தில் கூப்பிடு; ஆண்டவரின் சமுகத்தில் உம் இருதயத்தைத் தண்ணீரைப் போல ஊற்றிவிடு; எல்லாத் தெருக்களின் முனையிலும் பசியினால் மூர்ச்சித்துப்போகிற உன் குழந்தைகளின் பிராணனுக்காக உன் கைகளை அவரிடத்திற்கு ஏறெடு.]]></a:t>
+              <a:t><![CDATA[4. He has bent his bow like an enemy: he stood with his right hand as an adversary, and slew all that were pleasant to the eye in the tabernacle of the daughter of Zion: he poured out his fury like fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எழுந்திரு, இராத்திரியிலே முதற்சாமத்தில் கூப்பிடு; ஆண்டவரின் சமுகத்தில் உம் இருதயத்தைத் தண்ணீரைப் போல ஊற்றிவிடு; எல்லாத் தெருக்களின் முனையிலும் பசியினால் மூர்ச்சித்துப்போகிற உன் குழந்தைகளின் பிராணனுக்காக உன் கைகளை அவரிடத்திற்கு ஏறெடு.]]></a:t>
+              <a:t><![CDATA[4. He has bent his bow like an enemy: he stood with his right hand as an adversary, and slew all that were pleasant to the eye in the tabernacle of the daughter of Zion: he poured out his fury like fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தாவே, யாருக்கு இந்தப்பிரகாரமாகச் செய்தீரென்று நோக்கிப்பாரும்; ஸ்திரீகள் கைக்குழந்தைகளாகிய தங்கள் கர்ப்பக்கனியைத் தின்னவேண்டுமோ? ஆண்டவருடைய பரிசுத்த ஸ்தலத்தில் ஆசாரியனும் தீர்க்கதரிசியும் கொலைசெய்யப்படவேண்டுமோ?]]></a:t>
+              <a:t><![CDATA[5. The LORD was as an enemy: he has swallowed up Israel, he has swallowed up all her palaces: he has destroyed his strong holds, and has increased in the daughter of Judah mourning and lamentation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தாவே, யாருக்கு இந்தப்பிரகாரமாகச் செய்தீரென்று நோக்கிப்பாரும்; ஸ்திரீகள் கைக்குழந்தைகளாகிய தங்கள் கர்ப்பக்கனியைத் தின்னவேண்டுமோ? ஆண்டவருடைய பரிசுத்த ஸ்தலத்தில் ஆசாரியனும் தீர்க்கதரிசியும் கொலைசெய்யப்படவேண்டுமோ?]]></a:t>
+              <a:t><![CDATA[5. The LORD was as an enemy: he has swallowed up Israel, he has swallowed up all her palaces: he has destroyed his strong holds, and has increased in the daughter of Judah mourning and lamentation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இளைஞனும் முதிர்வயதுள்ளவனும் தெருக்களில் தரையிலே கிடக்கிறார்கள்; என் கன்னிகைகளும் என் வாலிபரும் பட்டயத்தால் விழுந்தார்கள்; உமது கோபத்தின் நாளிலே வெட்டி, அவர்களைத் தப்பவிடாமல் கொன்றுபோட்டீர்.]]></a:t>
+              <a:t><![CDATA[6. And he has violently taken away his tabernacle, as if it were of a garden: he has destroyed his places of the assembly: the LORD has caused the solemn feasts and sabbaths to be forgotten in Zion, and has despised in the indignation of his anger the king and the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இளைஞனும் முதிர்வயதுள்ளவனும் தெருக்களில் தரையிலே கிடக்கிறார்கள்; என் கன்னிகைகளும் என் வாலிபரும் பட்டயத்தால் விழுந்தார்கள்; உமது கோபத்தின் நாளிலே வெட்டி, அவர்களைத் தப்பவிடாமல் கொன்றுபோட்டீர்.]]></a:t>
+              <a:t><![CDATA[6. And he has violently taken away his tabernacle, as if it were of a garden: he has destroyed his places of the assembly: the LORD has caused the solemn feasts and sabbaths to be forgotten in Zion, and has despised in the indignation of his anger the king and the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பண்டிகைநாளில் கும்புகளை வரவழைப்பதுபோல் சுற்றிலுமிருந்து எனக்குத் திகில்களை வரவழைத்தீர்; கர்த்தருடைய கோபத்தின் நாளிலே தப்பினவனும் மீதியானவனுமில்லை; நான் கைகளில் ஏந்தி வளர்த்தவர்களை என் பகைஞன் நாசம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[6. And he has violently taken away his tabernacle, as if it were of a garden: he has destroyed his places of the assembly: the LORD has caused the solemn feasts and sabbaths to be forgotten in Zion, and has despised in the indignation of his anger the king and the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பண்டிகைநாளில் கும்புகளை வரவழைப்பதுபோல் சுற்றிலுமிருந்து எனக்குத் திகில்களை வரவழைத்தீர்; கர்த்தருடைய கோபத்தின் நாளிலே தப்பினவனும் மீதியானவனுமில்லை; நான் கைகளில் ஏந்தி வளர்த்தவர்களை என் பகைஞன் நாசம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[7. The LORD has cast off his altar, he has abhorred his sanctuary, he has given up into the hand of the enemy the walls of her palaces; they have made a noise in the house of the LORD, as in the day of a solemn feast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஐயோ! ஆண்டவர் தமது கோபத்தில் சீயோன் குமாரத்தியை மந்தாரத்தினால் மூடினார்; அவர் தமது கோபத்தின் நாளிலே தமது பாதபீடத்தை நினையாமல் இஸ்ரவேலின் மகிமையை வானத்திலிருந்து தரையிலே விழத்தள்ளினார்.]]></a:t>
+              <a:t><![CDATA[7. The LORD has cast off his altar, he has abhorred his sanctuary, he has given up into the hand of the enemy the walls of her palaces; they have made a noise in the house of the LORD, as in the day of a solemn feast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் பகைஞர் எல்லாரும் உன்பேரில் தங்கள் வாயைத் திறக்கிறார்கள்; ஈசற்போட்டுப் பற்கடிக்கிறார்கள்; அதை விழுங்கினோம், நாம் காத்திருந்த நாள் இதுவே, இப்பொழுது நமக்குக் கிடைத்தது, அதைக் கண்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[1. How has the LORD covered the daughter of Zion with a cloud in his anger, and cast down from heaven unto the earth the beauty of Israel, and remembered not his footstool in the day of his anger!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஐயோ! ஆண்டவர் தமது கோபத்தில் சீயோன் குமாரத்தியை மந்தாரத்தினால் மூடினார்; அவர் தமது கோபத்தின் நாளிலே தமது பாதபீடத்தை நினையாமல் இஸ்ரவேலின் மகிமையை வானத்திலிருந்து தரையிலே விழத்தள்ளினார்.]]></a:t>
+              <a:t><![CDATA[7. The LORD has cast off his altar, he has abhorred his sanctuary, he has given up into the hand of the enemy the walls of her palaces; they have made a noise in the house of the LORD, as in the day of a solemn feast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஐயோ! ஆண்டவர் தமது கோபத்தில் சீயோன் குமாரத்தியை மந்தாரத்தினால் மூடினார்; அவர் தமது கோபத்தின் நாளிலே தமது பாதபீடத்தை நினையாமல் இஸ்ரவேலின் மகிமையை வானத்திலிருந்து தரையிலே விழத்தள்ளினார்.]]></a:t>
+              <a:t><![CDATA[8. The LORD has purposed to destroy the wall of the daughter of Zion: he has stretched out a line, he has not withdrawn his hand from destroying: therefore he made the rampart and the wall to lament; they languished together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆண்டவர் தப்பவிடாமல் யாக்கோபின் வாசஸ்தலங்களையெல்லாம் விழுங்கினார்; அவர் யூதா குமாரத்தியின் அரண்களையெல்லாம் தமது சினத்திலே இடித்து, தரையோடே தரையாக்கிப்போட்டார்; ராஜ்யத்தையும் அதின் பிரபுக்களையும் பரிசுத்தக்குலைச்சலாக்கினார்.]]></a:t>
+              <a:t><![CDATA[8. The LORD has purposed to destroy the wall of the daughter of Zion: he has stretched out a line, he has not withdrawn his hand from destroying: therefore he made the rampart and the wall to lament; they languished together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆண்டவர் தப்பவிடாமல் யாக்கோபின் வாசஸ்தலங்களையெல்லாம் விழுங்கினார்; அவர் யூதா குமாரத்தியின் அரண்களையெல்லாம் தமது சினத்திலே இடித்து, தரையோடே தரையாக்கிப்போட்டார்; ராஜ்யத்தையும் அதின் பிரபுக்களையும் பரிசுத்தக்குலைச்சலாக்கினார்.]]></a:t>
+              <a:t><![CDATA[8. The LORD has purposed to destroy the wall of the daughter of Zion: he has stretched out a line, he has not withdrawn his hand from destroying: therefore he made the rampart and the wall to lament; they languished together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆண்டவர் தப்பவிடாமல் யாக்கோபின் வாசஸ்தலங்களையெல்லாம் விழுங்கினார்; அவர் யூதா குமாரத்தியின் அரண்களையெல்லாம் தமது சினத்திலே இடித்து, தரையோடே தரையாக்கிப்போட்டார்; ராஜ்யத்தையும் அதின் பிரபுக்களையும் பரிசுத்தக்குலைச்சலாக்கினார்.]]></a:t>
+              <a:t><![CDATA[9. Her gates are sunk into the ground; he has destroyed and broken her bars: her king and her princes are among the Gentiles: the law is no more; her prophets also find no vision from the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் தமது உக்கிரகோபத்திலே இஸ்ரவேலின் கொம்பு முழுவதையும் வெட்டிப்போட்டார்; சத்துருவுக்கு முன்பாக அவர் தமது வலதுகரத்தைப் பின்னாகத் திருப்பி, சுற்றிலும் இருப்பதைப் பட்சிக்கிற அக்கினிஜுவாலையைப்போல் யாக்கோபுக்கு விரோதமாக எரித்தார்.]]></a:t>
+              <a:t><![CDATA[9. Her gates are sunk into the ground; he has destroyed and broken her bars: her king and her princes are among the Gentiles: the law is no more; her prophets also find no vision from the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் தமது உக்கிரகோபத்திலே இஸ்ரவேலின் கொம்பு முழுவதையும் வெட்டிப்போட்டார்; சத்துருவுக்கு முன்பாக அவர் தமது வலதுகரத்தைப் பின்னாகத் திருப்பி, சுற்றிலும் இருப்பதைப் பட்சிக்கிற அக்கினிஜுவாலையைப்போல் யாக்கோபுக்கு விரோதமாக எரித்தார்.]]></a:t>
+              <a:t><![CDATA[9. Her gates are sunk into the ground; he has destroyed and broken her bars: her king and her princes are among the Gentiles: the law is no more; her prophets also find no vision from the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பகைஞனைப்போல் தம்முடைய வில்லை நாணேற்றினார்; சத்துருவைப்போல் தம்முடைய வலதுகரத்தை நீட்டிநின்று, கண்ணுக்கு இன்பமானதையெல்லாம் அழித்துப்போட்டார்; சீயோன் குமாரத்தியின் கூடாரத்திலே தம்முடைய உக்கிரத்தை அக்கினியைப்போல் சொரியப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[10. The elders of the daughter of Zion sit upon the ground, and keep silence: they have cast up dust upon their heads; they have girded themselves with sackcloth: the virgins of Jerusalem hang down their heads to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பகைஞனைப்போல் தம்முடைய வில்லை நாணேற்றினார்; சத்துருவைப்போல் தம்முடைய வலதுகரத்தை நீட்டிநின்று, கண்ணுக்கு இன்பமானதையெல்லாம் அழித்துப்போட்டார்; சீயோன் குமாரத்தியின் கூடாரத்திலே தம்முடைய உக்கிரத்தை அக்கினியைப்போல் சொரியப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[10. The elders of the daughter of Zion sit upon the ground, and keep silence: they have cast up dust upon their heads; they have girded themselves with sackcloth: the virgins of Jerusalem hang down their heads to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பகைஞனைப்போல் தம்முடைய வில்லை நாணேற்றினார்; சத்துருவைப்போல் தம்முடைய வலதுகரத்தை நீட்டிநின்று, கண்ணுக்கு இன்பமானதையெல்லாம் அழித்துப்போட்டார்; சீயோன் குமாரத்தியின் கூடாரத்திலே தம்முடைய உக்கிரத்தை அக்கினியைப்போல் சொரியப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[10. The elders of the daughter of Zion sit upon the ground, and keep silence: they have cast up dust upon their heads; they have girded themselves with sackcloth: the virgins of Jerusalem hang down their heads to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் பகைஞர் எல்லாரும் உன்பேரில் தங்கள் வாயைத் திறக்கிறார்கள்; ஈசற்போட்டுப் பற்கடிக்கிறார்கள்; அதை விழுங்கினோம், நாம் காத்திருந்த நாள் இதுவே, இப்பொழுது நமக்குக் கிடைத்தது, அதைக் கண்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[1. How has the LORD covered the daughter of Zion with a cloud in his anger, and cast down from heaven unto the earth the beauty of Israel, and remembered not his footstool in the day of his anger!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆண்டவர் பகைஞன்போலானார்; இஸ்ரவேலை விழுங்கினார்; அதின் அரண்மனைகளையெல்லாம் விழுங்கினார்; அதின் அரண்களை அழித்து, யூதா குமாரத்திக்கு மிகுந்த துக்கிப்பையும் சலிப்பையும் உண்டாக்கினார்.]]></a:t>
+              <a:t><![CDATA[11. Mine eyes do fail with tears, my bowels are troubled, my liver is poured upon the earth, for the destruction of the daughter of my people; because the children and the infants swoon in the streets of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆண்டவர் பகைஞன்போலானார்; இஸ்ரவேலை விழுங்கினார்; அதின் அரண்மனைகளையெல்லாம் விழுங்கினார்; அதின் அரண்களை அழித்து, யூதா குமாரத்திக்கு மிகுந்த துக்கிப்பையும் சலிப்பையும் உண்டாக்கினார்.]]></a:t>
+              <a:t><![CDATA[11. Mine eyes do fail with tears, my bowels are troubled, my liver is poured upon the earth, for the destruction of the daughter of my people; because the children and the infants swoon in the streets of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தோட்டத்தின் வேலியைப்போல இருந்த தம்முடைய வேலியைப் பலவந்தமாய்ப் பிடுங்கிப்போட்டார்; சபைகூடுகிற தம்முடைய ஸ்தலங்களை அழித்தார்; கர்த்தர் சீயோனிலே பண்டிகையையும் ஓய்வுநாளையும் மறக்கப்பண்ணி, தமது உக்கிரமான கோபத்தில் ராஜாவையும் ஆசாரியனையும் புறக்கணித்துவிட்டார்.]]></a:t>
+              <a:t><![CDATA[11. Mine eyes do fail with tears, my bowels are troubled, my liver is poured upon the earth, for the destruction of the daughter of my people; because the children and the infants swoon in the streets of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தோட்டத்தின் வேலியைப்போல இருந்த தம்முடைய வேலியைப் பலவந்தமாய்ப் பிடுங்கிப்போட்டார்; சபைகூடுகிற தம்முடைய ஸ்தலங்களை அழித்தார்; கர்த்தர் சீயோனிலே பண்டிகையையும் ஓய்வுநாளையும் மறக்கப்பண்ணி, தமது உக்கிரமான கோபத்தில் ராஜாவையும் ஆசாரியனையும் புறக்கணித்துவிட்டார்.]]></a:t>
+              <a:t><![CDATA[12. They say to their mothers, Where is corn and wine? when they swooned as the wounded in the streets of the city, when their soul was poured out into their mothers' bosom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தோட்டத்தின் வேலியைப்போல இருந்த தம்முடைய வேலியைப் பலவந்தமாய்ப் பிடுங்கிப்போட்டார்; சபைகூடுகிற தம்முடைய ஸ்தலங்களை அழித்தார்; கர்த்தர் சீயோனிலே பண்டிகையையும் ஓய்வுநாளையும் மறக்கப்பண்ணி, தமது உக்கிரமான கோபத்தில் ராஜாவையும் ஆசாரியனையும் புறக்கணித்துவிட்டார்.]]></a:t>
+              <a:t><![CDATA[12. They say to their mothers, Where is corn and wine? when they swooned as the wounded in the streets of the city, when their soul was poured out into their mothers' bosom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆண்டவர் தமது பலிபீடத்தை ஒழித்துவிட்டார்; தமது பரிசுத்த ஸ்தலத்தை வெறுத்துவிட்டார்; அதினுடைய அரமனைகளின் மதில்களைச் சத்துருவின் கையில் ஒப்புக்கொடுத்தார்; பண்டிகை நாளில் ஆரவாரம்பண்ணுகிறதுபோல் கர்த்தரின் ஆலயத்தில் ஆரவாரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. They say to their mothers, Where is corn and wine? when they swooned as the wounded in the streets of the city, when their soul was poured out into their mothers' bosom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆண்டவர் தமது பலிபீடத்தை ஒழித்துவிட்டார்; தமது பரிசுத்த ஸ்தலத்தை வெறுத்துவிட்டார்; அதினுடைய அரமனைகளின் மதில்களைச் சத்துருவின் கையில் ஒப்புக்கொடுத்தார்; பண்டிகை நாளில் ஆரவாரம்பண்ணுகிறதுபோல் கர்த்தரின் ஆலயத்தில் ஆரவாரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. What thing shall I take to witness for you? what thing shall I liken to you, O daughter of Jerusalem? what shall I equal to you, that I may comfort you, O virgin daughter of Zion? for your breach is great like the sea: who can heal you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆண்டவர் தமது பலிபீடத்தை ஒழித்துவிட்டார்; தமது பரிசுத்த ஸ்தலத்தை வெறுத்துவிட்டார்; அதினுடைய அரமனைகளின் மதில்களைச் சத்துருவின் கையில் ஒப்புக்கொடுத்தார்; பண்டிகை நாளில் ஆரவாரம்பண்ணுகிறதுபோல் கர்த்தரின் ஆலயத்தில் ஆரவாரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. What thing shall I take to witness for you? what thing shall I liken to you, O daughter of Jerusalem? what shall I equal to you, that I may comfort you, O virgin daughter of Zion? for your breach is great like the sea: who can heal you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் சீயோன் குமாரத்தியின் அலங்கத்தை நிர்மூலமாக்க நினைத்தார்; நூலைப்போட்டார்; அழிக்காதபடித் தம்முடைய கையை அவர் முடக்கிக்கொண்டதில்லை; அரணிப்பையும் அலங்கத்தையும் புலம்பச்செய்தார்; அவைகள் முற்றிலும் பெலனற்றுக் கிடக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. What thing shall I take to witness for you? what thing shall I liken to you, O daughter of Jerusalem? what shall I equal to you, that I may comfort you, O virgin daughter of Zion? for your breach is great like the sea: who can heal you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் சீயோன் குமாரத்தியின் அலங்கத்தை நிர்மூலமாக்க நினைத்தார்; நூலைப்போட்டார்; அழிக்காதபடித் தம்முடைய கையை அவர் முடக்கிக்கொண்டதில்லை; அரணிப்பையும் அலங்கத்தையும் புலம்பச்செய்தார்; அவைகள் முற்றிலும் பெலனற்றுக் கிடக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. Your prophets have seen vain and foolish things for you: and they have not discovered yours iniquity, to turn away your captivity; but have seen for you false burdens and causes of banishment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் பகைஞர் எல்லாரும் உன்பேரில் தங்கள் வாயைத் திறக்கிறார்கள்; ஈசற்போட்டுப் பற்கடிக்கிறார்கள்; அதை விழுங்கினோம், நாம் காத்திருந்த நாள் இதுவே, இப்பொழுது நமக்குக் கிடைத்தது, அதைக் கண்டோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. The LORD has swallowed up all the habitations of Jacob, and has not pitied: he has thrown down in his wrath the strong holds of the daughter of Judah; he has brought them down to the ground: he has polluted the kingdom and the princes thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் சீயோன் குமாரத்தியின் அலங்கத்தை நிர்மூலமாக்க நினைத்தார்; நூலைப்போட்டார்; அழிக்காதபடித் தம்முடைய கையை அவர் முடக்கிக்கொண்டதில்லை; அரணிப்பையும் அலங்கத்தையும் புலம்பச்செய்தார்; அவைகள் முற்றிலும் பெலனற்றுக் கிடக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. Your prophets have seen vain and foolish things for you: and they have not discovered yours iniquity, to turn away your captivity; but have seen for you false burdens and causes of banishment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவள் வாசல்கள் தரையில் அமிழ்ந்திக்கிடக்கிறது; அவள் தாழ்ப்பாள்களை முறித்து உடைத்துப்போட்டார்; அவள் ராஜாவும் அவள் பிரபுக்களும் புறஜாதியாருக்குள் இருக்கிறார்கள்; வேதமுமில்லை; அவள் தீர்க்கதரிசிகளுக்குக் கர்த்தரால் தரிசனம் கிடைக்கிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[14. Your prophets have seen vain and foolish things for you: and they have not discovered yours iniquity, to turn away your captivity; but have seen for you false burdens and causes of banishment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவள் வாசல்கள் தரையில் அமிழ்ந்திக்கிடக்கிறது; அவள் தாழ்ப்பாள்களை முறித்து உடைத்துப்போட்டார்; அவள் ராஜாவும் அவள் பிரபுக்களும் புறஜாதியாருக்குள் இருக்கிறார்கள்; வேதமுமில்லை; அவள் தீர்க்கதரிசிகளுக்குக் கர்த்தரால் தரிசனம் கிடைக்கிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[15. All that pass by clap their hands at you; they hiss and shake their head at the daughter of Jerusalem, saying, Is this the city that men call The perfection of beauty, The joy of the whole earth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சீயோன் குமாரத்தியின் மூப்பர்கள் தரையில் உட்கார்ந்து மெளனமாய் இருக்கிறார்கள்; தங்கள் தலைகளின்மேல் புழுதியைப் போட்டுக்கொள்ளுகிறார்கள்; இரட்டு உடுத்தியிருக்கிறார்கள்; எருசலேமின் கன்னியர்கள் தலைகவிழ்ந்து தரையை நோக்கிக் கொண்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. All that pass by clap their hands at you; they hiss and shake their head at the daughter of Jerusalem, saying, Is this the city that men call The perfection of beauty, The joy of the whole earth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சீயோன் குமாரத்தியின் மூப்பர்கள் தரையில் உட்கார்ந்து மெளனமாய் இருக்கிறார்கள்; தங்கள் தலைகளின்மேல் புழுதியைப் போட்டுக்கொள்ளுகிறார்கள்; இரட்டு உடுத்தியிருக்கிறார்கள்; எருசலேமின் கன்னியர்கள் தலைகவிழ்ந்து தரையை நோக்கிக் கொண்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. All yours enemies have opened their mouth against you: they hiss and gnash the teeth: they say, We have swallowed her up: certainly this is the day that we looked for; we have found, we have seen it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சீயோன் குமாரத்தியின் மூப்பர்கள் தரையில் உட்கார்ந்து மெளனமாய் இருக்கிறார்கள்; தங்கள் தலைகளின்மேல் புழுதியைப் போட்டுக்கொள்ளுகிறார்கள்; இரட்டு உடுத்தியிருக்கிறார்கள்; எருசலேமின் கன்னியர்கள் தலைகவிழ்ந்து தரையை நோக்கிக் கொண்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. All yours enemies have opened their mouth against you: they hiss and gnash the teeth: they say, We have swallowed her up: certainly this is the day that we looked for; we have found, we have seen it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் ஜனமாகிய குமாரத்தியின் நொறுங்குதலினிமித்தம் கண்ணீர் சொரிகிறதினால் என் கண்கள் பூத்துப்போகிறது; என் குடல்கள் கொதிக்கிறது; என் ஈரல் இளகித் தரையிலே வடிகிறது; குழந்தைகளும் பாலகரும் நகரத்தின் வீதிகளிலே மூர்ச்சித்துக்கிடக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. The LORD has done that which he had devised; he has fulfilled his word that he had commanded in the days of old: he has thrown down, and has not pitied: and he has caused yours enemy to rejoice over you, he has set up the horn of yours adversaries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் ஜனமாகிய குமாரத்தியின் நொறுங்குதலினிமித்தம் கண்ணீர் சொரிகிறதினால் என் கண்கள் பூத்துப்போகிறது; என் குடல்கள் கொதிக்கிறது; என் ஈரல் இளகித் தரையிலே வடிகிறது; குழந்தைகளும் பாலகரும் நகரத்தின் வீதிகளிலே மூர்ச்சித்துக்கிடக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. The LORD has done that which he had devised; he has fulfilled his word that he had commanded in the days of old: he has thrown down, and has not pitied: and he has caused yours enemy to rejoice over you, he has set up the horn of yours adversaries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் ஜனமாகிய குமாரத்தியின் நொறுங்குதலினிமித்தம் கண்ணீர் சொரிகிறதினால் என் கண்கள் பூத்துப்போகிறது; என் குடல்கள் கொதிக்கிறது; என் ஈரல் இளகித் தரையிலே வடிகிறது; குழந்தைகளும் பாலகரும் நகரத்தின் வீதிகளிலே மூர்ச்சித்துக்கிடக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. The LORD has done that which he had devised; he has fulfilled his word that he had commanded in the days of old: he has thrown down, and has not pitied: and he has caused yours enemy to rejoice over you, he has set up the horn of yours adversaries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவைகள் குத்துண்டவர்களைப்போல நகரத்தின் வீதிகளிலே மூர்ச்சித்துக்கிடக்கும்போது, தங்கள் தாய்களின் மடியிலே தங்கள் பிராணனை விடும் போதும், தங்கள் தாய்களை நோக்கி: தானியமும் திராட்சரசமும் எங்கே என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Their heart cried unto the LORD, O wall of the daughter of Zion, let tears run down like a river day and night: give yourself no rest; let not the apple of yours eye cease.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தர் தாம் நினைத்ததைச் செய்தார்; பூர்வநாட்கள் முதற்கொண்டு தாம் கட்டளையிட்ட தமது வார்த்தையை நிறைவேற்றினார்; அவர் தப்பவிடாமல் நிர்மூலமாக்கி, உன்மேல் பகைஞன் சந்தோஷிக்கும்படி செய்தார்; உன் சத்துருக்களின் கொம்பை உயர்த்தினார்.]]></a:t>
+              <a:t><![CDATA[2. The LORD has swallowed up all the habitations of Jacob, and has not pitied: he has thrown down in his wrath the strong holds of the daughter of Judah; he has brought them down to the ground: he has polluted the kingdom and the princes thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவைகள் குத்துண்டவர்களைப்போல நகரத்தின் வீதிகளிலே மூர்ச்சித்துக்கிடக்கும்போது, தங்கள் தாய்களின் மடியிலே தங்கள் பிராணனை விடும் போதும், தங்கள் தாய்களை நோக்கி: தானியமும் திராட்சரசமும் எங்கே என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Their heart cried unto the LORD, O wall of the daughter of Zion, let tears run down like a river day and night: give yourself no rest; let not the apple of yours eye cease.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எருசலேம் குமாரத்தியே, நான் உனக்குச் சாட்சியாக என்னத்தைச் சொல்லுவேன்? உன்னை எதற்கு ஒப்பிடுவேன்? சீயோன் குமாரத்தியாகிய கன்னிகையே, நான் உன்னைத் தேற்றும்படிக்கு உன்னை எதற்கு நிகர்சொல்லுவேன்? உன் காயம் சமுத்திரத்தைப்போல் பெரிதாயிருக்கிறதே, உன்னைக் குணமாக்குகிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[19. Arise, cry out in the night: in the beginning of the watches pour out yours heart like water before the face of the LORD: lift up your hands toward him for the life of your young children, that faint for hunger in the top of every street.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எருசலேம் குமாரத்தியே, நான் உனக்குச் சாட்சியாக என்னத்தைச் சொல்லுவேன்? உன்னை எதற்கு ஒப்பிடுவேன்? சீயோன் குமாரத்தியாகிய கன்னிகையே, நான் உன்னைத் தேற்றும்படிக்கு உன்னை எதற்கு நிகர்சொல்லுவேன்? உன் காயம் சமுத்திரத்தைப்போல் பெரிதாயிருக்கிறதே, உன்னைக் குணமாக்குகிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[19. Arise, cry out in the night: in the beginning of the watches pour out yours heart like water before the face of the LORD: lift up your hands toward him for the life of your young children, that faint for hunger in the top of every street.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எருசலேம் குமாரத்தியே, நான் உனக்குச் சாட்சியாக என்னத்தைச் சொல்லுவேன்? உன்னை எதற்கு ஒப்பிடுவேன்? சீயோன் குமாரத்தியாகிய கன்னிகையே, நான் உன்னைத் தேற்றும்படிக்கு உன்னை எதற்கு நிகர்சொல்லுவேன்? உன் காயம் சமுத்திரத்தைப்போல் பெரிதாயிருக்கிறதே, உன்னைக் குணமாக்குகிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[19. Arise, cry out in the night: in the beginning of the watches pour out yours heart like water before the face of the LORD: lift up your hands toward him for the life of your young children, that faint for hunger in the top of every street.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் தீர்க்கதரிசிகள் அபத்தமும் வியர்த்தமுமான தரிசனங்களை உனக்காகத் தரிசித்தார்கள்; அவர்கள் உன் சிறையிருப்பை விலக்கும்படி உன் அக்கிரமத்தை எடுத்துக்காட்டாமல், அபத்தமானவைகளையும் கேடானவைகளையும் உனக்காக தரிசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Behold, O LORD, and consider to whom you have done this. Shall the women eat their fruit, and children of a span long? shall the priest and the prophet be slain in the sanctuary of the Lord?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன் தீர்க்கதரிசிகள் அபத்தமும் வியர்த்தமுமான தரிசனங்களை உனக்காகத் தரிசித்தார்கள்; அவர்கள் உன் சிறையிருப்பை விலக்கும்படி உன் அக்கிரமத்தை எடுத்துக்காட்டாமல், அபத்தமானவைகளையும் கேடானவைகளையும் உனக்காக தரிசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Behold, O LORD, and consider to whom you have done this. Shall the women eat their fruit, and children of a span long? shall the priest and the prophet be slain in the sanctuary of the Lord?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +5956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வழிப்போக்கர் யாவரும் உன்பேரில் கை கொட்டுகிறார்கள்; எருசலேம் குமாரத்தியின்பேரில் ஈசற்போட்டு, தங்கள் தலைகளைத் துலுக்கி: பூரணவடிவும் சர்வபூமியின் மகிழ்ச்சியுமான நகரம் இதுதானா என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Behold, O LORD, and consider to whom you have done this. Shall the women eat their fruit, and children of a span long? shall the priest and the prophet be slain in the sanctuary of the Lord?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6053,51 +6065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வழிப்போக்கர் யாவரும் உன்பேரில் கை கொட்டுகிறார்கள்; எருசலேம் குமாரத்தியின்பேரில் ஈசற்போட்டு, தங்கள் தலைகளைத் துலுக்கி: பூரணவடிவும் சர்வபூமியின் மகிழ்ச்சியுமான நகரம் இதுதானா என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[21. The young and the old lie on the ground in the streets: my virgins and my young men are fallen by the sword; you have slain them in the day of yours anger; you have killed, and not pitied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6162,51 +6174,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வழிப்போக்கர் யாவரும் உன்பேரில் கை கொட்டுகிறார்கள்; எருசலேம் குமாரத்தியின்பேரில் ஈசற்போட்டு, தங்கள் தலைகளைத் துலுக்கி: பூரணவடிவும் சர்வபூமியின் மகிழ்ச்சியுமான நகரம் இதுதானா என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[21. The young and the old lie on the ground in the streets: my virgins and my young men are fallen by the sword; you have slain them in the day of yours anger; you have killed, and not pitied.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. You have called as in a solemn day my terrors round about, so that in the day of the LORD's anger none escaped nor remained: those that I have swaddled and brought up has mine enemy consumed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தர் தாம் நினைத்ததைச் செய்தார்; பூர்வநாட்கள் முதற்கொண்டு தாம் கட்டளையிட்ட தமது வார்த்தையை நிறைவேற்றினார்; அவர் தப்பவிடாமல் நிர்மூலமாக்கி, உன்மேல் பகைஞன் சந்தோஷிக்கும்படி செய்தார்; உன் சத்துருக்களின் கொம்பை உயர்த்தினார்.]]></a:t>
+              <a:t><![CDATA[2. The LORD has swallowed up all the habitations of Jacob, and has not pitied: he has thrown down in his wrath the strong holds of the daughter of Judah; he has brought them down to the ground: he has polluted the kingdom and the princes thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. You have called as in a solemn day my terrors round about, so that in the day of the LORD's anger none escaped nor remained: those that I have swaddled and brought up has mine enemy consumed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. You have called as in a solemn day my terrors round about, so that in the day of the LORD's anger none escaped nor remained: those that I have swaddled and brought up has mine enemy consumed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தர் தாம் நினைத்ததைச் செய்தார்; பூர்வநாட்கள் முதற்கொண்டு தாம் கட்டளையிட்ட தமது வார்த்தையை நிறைவேற்றினார்; அவர் தப்பவிடாமல் நிர்மூலமாக்கி, உன்மேல் பகைஞன் சந்தோஷிக்கும்படி செய்தார்; உன் சத்துருக்களின் கொம்பை உயர்த்தினார்.]]></a:t>
+              <a:t><![CDATA[3. He has cut off in his fierce anger all the horn of Israel: he has drawn back his right hand from before the enemy, and he burned against Jacob like a flaming fire, which devours round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் இருதயம் ஆண்டவரை நோக்கிக் கூப்பிடுகிறது; சீயோன் குமாரத்தியின் மதிலே, இரவும் பகலும் நதியவ்வளவு கண்ணீர் விடு, ஓய்ந்திராதே, உன் கண்ணின் கறுப்புவிழி சும்மாயிருக்க வொட்டாதே.]]></a:t>
+              <a:t><![CDATA[3. He has cut off in his fierce anger all the horn of Israel: he has drawn back his right hand from before the enemy, and he burned against Jacob like a flaming fire, which devours round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் இருதயம் ஆண்டவரை நோக்கிக் கூப்பிடுகிறது; சீயோன் குமாரத்தியின் மதிலே, இரவும் பகலும் நதியவ்வளவு கண்ணீர் விடு, ஓய்ந்திராதே, உன் கண்ணின் கறுப்புவிழி சும்மாயிருக்க வொட்டாதே.]]></a:t>
+              <a:t><![CDATA[3. He has cut off in his fierce anger all the horn of Israel: he has drawn back his right hand from before the enemy, and he burned against Jacob like a flaming fire, which devours round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414124" r:id="rId1"/>
+    <p:sldLayoutId id="2481563610" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7145,54 +7484,78 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7321,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Arise, cry out in the night: in the beginning of the watches pour out yours heart like water]]></a:t>
+              <a:t><![CDATA[4. பகைஞனைப்போல் தம்முடைய வில்லை நாணேற்றினார்; சத்துருவைப்போல் தம்முடைய வலதுகரத்தை நீட்டிநின்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before the face of the LORD: lift up your hands toward him for the life of your young children, that]]></a:t>
+              <a:t><![CDATA[கண்ணுக்கு இன்பமானதையெல்லாம் அழித்துப்போட்டார்; சீயோன் குமாரத்தியின் கூடாரத்திலே தம்முடைய உக்கிரத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[faint for hunger in the top of every street.]]></a:t>
+              <a:t><![CDATA[அக்கினியைப்போல் சொரியப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Behold, O LORD, and consider to whom you have done this. Shall the women eat their fruit, and]]></a:t>
+              <a:t><![CDATA[5. ஆண்டவர் பகைஞன்போலானார்; இஸ்ரவேலை விழுங்கினார்; அதின் அரண்மனைகளையெல்லாம் விழுங்கினார்; அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of a span long? shall the priest and the prophet be slain in the sanctuary of the Lord?]]></a:t>
+              <a:t><![CDATA[அரண்களை அழித்து, யூதா குமாரத்திக்கு மிகுந்த துக்கிப்பையும் சலிப்பையும் உண்டாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. The young and the old lie on the ground in the streets: my virgins and my young men are fallen]]></a:t>
+              <a:t><![CDATA[6. தோட்டத்தின் வேலியைப்போல இருந்த தம்முடைய வேலியைப் பலவந்தமாய்ப் பிடுங்கிப்போட்டார்; சபைகூடுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by the sword; you have slain them in the day of yours anger; you have killed, and not pitied.]]></a:t>
+              <a:t><![CDATA[தம்முடைய ஸ்தலங்களை அழித்தார்; கர்த்தர் சீயோனிலே பண்டிகையையும் ஓய்வுநாளையும் மறக்கப்பண்ணி, தமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. You have called as in a solemn day my terrors round about, so that in the day of the LORD's]]></a:t>
+              <a:t><![CDATA[உக்கிரமான கோபத்தில் ராஜாவையும் ஆசாரியனையும் புறக்கணித்துவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[anger none escaped nor remained: those that I have swaddled and brought up has mine enemy consumed.]]></a:t>
+              <a:t><![CDATA[7. ஆண்டவர் தமது பலிபீடத்தை ஒழித்துவிட்டார்; தமது பரிசுத்த ஸ்தலத்தை வெறுத்துவிட்டார்; அதினுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. How has the LORD covered the daughter of Zion with a cloud in his anger, and cast down from]]></a:t>
+              <a:t><![CDATA[அரமனைகளின் மதில்களைச் சத்துருவின் கையில் ஒப்புக்கொடுத்தார்; பண்டிகை நாளில் ஆரவாரம்பண்ணுகிறதுபோல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. All yours enemies have opened their mouth against you: they hiss and gnash the teeth: they say,]]></a:t>
+              <a:t><![CDATA[1. ஐயோ! ஆண்டவர் தமது கோபத்தில் சீயோன் குமாரத்தியை மந்தாரத்தினால் மூடினார்; அவர் தமது கோபத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heaven unto the earth the beauty of Israel, and remembered not his footstool in the day of his]]></a:t>
+              <a:t><![CDATA[கர்த்தரின் ஆலயத்தில் ஆரவாரம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[anger!]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் சீயோன் குமாரத்தியின் அலங்கத்தை நிர்மூலமாக்க நினைத்தார்; நூலைப்போட்டார்; அழிக்காதபடித்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The LORD has swallowed up all the habitations of Jacob, and has not pitied: he has thrown down in]]></a:t>
+              <a:t><![CDATA[தம்முடைய கையை அவர் முடக்கிக்கொண்டதில்லை; அரணிப்பையும் அலங்கத்தையும் புலம்பச்செய்தார்; அவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his wrath the strong holds of the daughter of Judah; he has brought them down to the ground: he has]]></a:t>
+              <a:t><![CDATA[முற்றிலும் பெலனற்றுக் கிடக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[polluted the kingdom and the princes thereof.]]></a:t>
+              <a:t><![CDATA[9. அவள் வாசல்கள் தரையில் அமிழ்ந்திக்கிடக்கிறது; அவள் தாழ்ப்பாள்களை முறித்து உடைத்துப்போட்டார்; அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. He has cut off in his fierce anger all the horn of Israel: he has drawn back his right hand from]]></a:t>
+              <a:t><![CDATA[ராஜாவும் அவள் பிரபுக்களும் புறஜாதியாருக்குள் இருக்கிறார்கள்; வேதமுமில்லை; அவள் தீர்க்கதரிசிகளுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before the enemy, and he burned against Jacob like a flaming fire, which devours round about.]]></a:t>
+              <a:t><![CDATA[கர்த்தரால் தரிசனம் கிடைக்கிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. He has bent his bow like an enemy: he stood with his right hand as an adversary, and slew all]]></a:t>
+              <a:t><![CDATA[10. சீயோன் குமாரத்தியின் மூப்பர்கள் தரையில் உட்கார்ந்து மெளனமாய் இருக்கிறார்கள்; தங்கள் தலைகளின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that were pleasant to the eye in the tabernacle of the daughter of Zion: he poured out his fury like]]></a:t>
+              <a:t><![CDATA[புழுதியைப் போட்டுக்கொள்ளுகிறார்கள்; இரட்டு உடுத்தியிருக்கிறார்கள்; எருசலேமின் கன்னியர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fire.]]></a:t>
+              <a:t><![CDATA[தலைகவிழ்ந்து தரையை நோக்கிக் கொண்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[We have swallowed her up: certainly this is the day that we looked for; we have found, we have seen]]></a:t>
+              <a:t><![CDATA[நாளிலே தமது பாதபீடத்தை நினையாமல் இஸ்ரவேலின் மகிமையை வானத்திலிருந்து தரையிலே விழத்தள்ளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. The LORD was as an enemy: he has swallowed up Israel, he has swallowed up all her palaces: he has]]></a:t>
+              <a:t><![CDATA[11. என் ஜனமாகிய குமாரத்தியின் நொறுங்குதலினிமித்தம் கண்ணீர் சொரிகிறதினால் என் கண்கள் பூத்துப்போகிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[destroyed his strong holds, and has increased in the daughter of Judah mourning and lamentation.]]></a:t>
+              <a:t><![CDATA[என் குடல்கள் கொதிக்கிறது; என் ஈரல் இளகித் தரையிலே வடிகிறது; குழந்தைகளும் பாலகரும் நகரத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he has violently taken away his tabernacle, as if it were of a garden: he has destroyed his]]></a:t>
+              <a:t><![CDATA[வீதிகளிலே மூர்ச்சித்துக்கிடக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[places of the assembly: the LORD has caused the solemn feasts and sabbaths to be forgotten in Zion,]]></a:t>
+              <a:t><![CDATA[12. அவைகள் குத்துண்டவர்களைப்போல நகரத்தின் வீதிகளிலே மூர்ச்சித்துக்கிடக்கும்போது, தங்கள் தாய்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and has despised in the indignation of his anger the king and the priest.]]></a:t>
+              <a:t><![CDATA[மடியிலே தங்கள் பிராணனை விடும் போதும், தங்கள் தாய்களை நோக்கி: தானியமும் திராட்சரசமும் எங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The LORD has cast off his altar, he has abhorred his sanctuary, he has given up into the hand of]]></a:t>
+              <a:t><![CDATA[என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the enemy the walls of her palaces; they have made a noise in the house of the LORD, as in the day]]></a:t>
+              <a:t><![CDATA[13. எருசலேம் குமாரத்தியே, நான் உனக்குச் சாட்சியாக என்னத்தைச் சொல்லுவேன்? உன்னை எதற்கு ஒப்பிடுவேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of a solemn feast.]]></a:t>
+              <a:t><![CDATA[சீயோன் குமாரத்தியாகிய கன்னிகையே, நான் உன்னைத் தேற்றும்படிக்கு உன்னை எதற்கு நிகர்சொல்லுவேன்? உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The LORD has purposed to destroy the wall of the daughter of Zion: he has stretched out a line,]]></a:t>
+              <a:t><![CDATA[காயம் சமுத்திரத்தைப்போல் பெரிதாயிருக்கிறதே, உன்னைக் குணமாக்குகிறவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he has not withdrawn his hand from destroying: therefore he made the rampart and the wall to lament;]]></a:t>
+              <a:t><![CDATA[14. உன் தீர்க்கதரிசிகள் அபத்தமும் வியர்த்தமுமான தரிசனங்களை உனக்காகத் தரிசித்தார்கள்; அவர்கள் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it.]]></a:t>
+              <a:t><![CDATA[2. ஆண்டவர் தப்பவிடாமல் யாக்கோபின் வாசஸ்தலங்களையெல்லாம் விழுங்கினார்; அவர் யூதா குமாரத்தியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they languished together.]]></a:t>
+              <a:t><![CDATA[சிறையிருப்பை விலக்கும்படி உன் அக்கிரமத்தை எடுத்துக்காட்டாமல், அபத்தமானவைகளையும் கேடானவைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Her gates are sunk into the ground; he has destroyed and broken her bars: her king and her]]></a:t>
+              <a:t><![CDATA[உனக்காக தரிசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[princes are among the Gentiles: the law is no more; her prophets also find no vision from the LORD.]]></a:t>
+              <a:t><![CDATA[15. வழிப்போக்கர் யாவரும் உன்பேரில் கை கொட்டுகிறார்கள்; எருசலேம் குமாரத்தியின்பேரில் ஈசற்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. The elders of the daughter of Zion sit upon the ground, and keep silence: they have cast up dust]]></a:t>
+              <a:t><![CDATA[தங்கள் தலைகளைத் துலுக்கி: பூரணவடிவும் சர்வபூமியின் மகிழ்ச்சியுமான நகரம் இதுதானா என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon their heads; they have girded themselves with sackcloth: the virgins of Jerusalem hang down]]></a:t>
+              <a:t><![CDATA[16. உன் பகைஞர் எல்லாரும் உன்பேரில் தங்கள் வாயைத் திறக்கிறார்கள்; ஈசற்போட்டுப் பற்கடிக்கிறார்கள்; அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their heads to the ground.]]></a:t>
+              <a:t><![CDATA[விழுங்கினோம், நாம் காத்திருந்த நாள் இதுவே, இப்பொழுது நமக்குக் கிடைத்தது, அதைக் கண்டோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Mine eyes do fail with tears, my bowels are troubled, my liver is poured upon the earth, for the]]></a:t>
+              <a:t><![CDATA[17. கர்த்தர் தாம் நினைத்ததைச் செய்தார்; பூர்வநாட்கள் முதற்கொண்டு தாம் கட்டளையிட்ட தமது வார்த்தையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[destruction of the daughter of my people; because the children and the infants swoon in the streets]]></a:t>
+              <a:t><![CDATA[நிறைவேற்றினார்; அவர் தப்பவிடாமல் நிர்மூலமாக்கி, உன்மேல் பகைஞன் சந்தோஷிக்கும்படி செய்தார்; உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the city.]]></a:t>
+              <a:t><![CDATA[சத்துருக்களின் கொம்பை உயர்த்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. They say to their mothers, Where is corn and wine? when they swooned as the wounded in the]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் இருதயம் ஆண்டவரை நோக்கிக் கூப்பிடுகிறது; சீயோன் குமாரத்தியின் மதிலே, இரவும் பகலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. The LORD has done that which he had devised; he has fulfilled his word that he had commanded in]]></a:t>
+              <a:t><![CDATA[அரண்களையெல்லாம் தமது சினத்திலே இடித்து, தரையோடே தரையாக்கிப்போட்டார்; ராஜ்யத்தையும் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[streets of the city, when their soul was poured out into their mothers' bosom.]]></a:t>
+              <a:t><![CDATA[நதியவ்வளவு கண்ணீர் விடு, ஓய்ந்திராதே, உன் கண்ணின் கறுப்புவிழி சும்மாயிருக்க வொட்டாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. What thing shall I take to witness for you? what thing shall I liken to you, O daughter of]]></a:t>
+              <a:t><![CDATA[19. எழுந்திரு, இராத்திரியிலே முதற்சாமத்தில் கூப்பிடு; ஆண்டவரின் சமுகத்தில் உம் இருதயத்தைத் தண்ணீரைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem? what shall I equal to you, that I may comfort you, O virgin daughter of Zion? for your]]></a:t>
+              <a:t><![CDATA[போல ஊற்றிவிடு; எல்லாத் தெருக்களின் முனையிலும் பசியினால் மூர்ச்சித்துப்போகிற உன் குழந்தைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[breach is great like the sea: who can heal you?]]></a:t>
+              <a:t><![CDATA[பிராணனுக்காக உன் கைகளை அவரிடத்திற்கு ஏறெடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Your prophets have seen vain and foolish things for you: and they have not discovered yours]]></a:t>
+              <a:t><![CDATA[20. கர்த்தாவே, யாருக்கு இந்தப்பிரகாரமாகச் செய்தீரென்று நோக்கிப்பாரும்; ஸ்திரீகள் கைக்குழந்தைகளாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[iniquity, to turn away your captivity; but have seen for you false burdens and causes of banishment.]]></a:t>
+              <a:t><![CDATA[தங்கள் கர்ப்பக்கனியைத் தின்னவேண்டுமோ? ஆண்டவருடைய பரிசுத்த ஸ்தலத்தில் ஆசாரியனும் தீர்க்கதரிசியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. All that pass by clap their hands at you; they hiss and shake their head at the daughter of]]></a:t>
+              <a:t><![CDATA[கொலைசெய்யப்படவேண்டுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem, saying, Is this the city that men call The perfection of beauty, The joy of the whole]]></a:t>
+              <a:t><![CDATA[21. இளைஞனும் முதிர்வயதுள்ளவனும் தெருக்களில் தரையிலே கிடக்கிறார்கள்; என் கன்னிகைகளும் என் வாலிபரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +14548,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth?]]></a:t>
+              <a:t><![CDATA[பட்டயத்தால் விழுந்தார்கள்; உமது கோபத்தின் நாளிலே வெட்டி, அவர்களைத் தப்பவிடாமல் கொன்றுபோட்டீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. பண்டிகைநாளில் கும்புகளை வரவழைப்பதுபோல் சுற்றிலுமிருந்து எனக்குத் திகில்களை வரவழைத்தீர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the days of old: he has thrown down, and has not pitied: and he has caused yours enemy to rejoice]]></a:t>
+              <a:t><![CDATA[பிரபுக்களையும் பரிசுத்தக்குலைச்சலாக்கினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தருடைய கோபத்தின் நாளிலே தப்பினவனும் மீதியானவனுமில்லை; நான் கைகளில் ஏந்தி வளர்த்தவர்களை என்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பகைஞன் நாசம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[over you, he has set up the horn of yours adversaries.]]></a:t>
+              <a:t><![CDATA[3. அவர் தமது உக்கிரகோபத்திலே இஸ்ரவேலின் கொம்பு முழுவதையும் வெட்டிப்போட்டார்; சத்துருவுக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Their heart cried unto the LORD, O wall of the daughter of Zion, let tears run down like a river]]></a:t>
+              <a:t><![CDATA[அவர் தமது வலதுகரத்தைப் பின்னாகத் திருப்பி, சுற்றிலும் இருப்பதைப் பட்சிக்கிற அக்கினிஜுவாலையைப்போல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day and night: give yourself no rest; let not the apple of yours eye cease.]]></a:t>
+              <a:t><![CDATA[யாக்கோபுக்கு விரோதமாக எரித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[புலம்பல் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
   <a:themeElements>
-    <a:clrScheme name="Theme25">
+    <a:clrScheme name="Theme95">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme25">
+    <a:fontScheme name="Theme95">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme25">
+    <a:fmtScheme name="Theme95">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>