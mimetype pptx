--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -127,50 +127,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -219,50 +229,55 @@
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -428,53 +443,58 @@
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -534,51 +554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வெட்டின கற்களின் சுவரால் என் வழிகளை அடைத்துப்போட்டார், என் பாதைகளைத் தாறுமாறாக்கினார்.]]></a:t>
+              <a:t><![CDATA[9. He has enclosed my ways with hewn stone, he has made my paths crooked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -643,51 +663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் எனக்குப் பதிவிருக்கிற கரடியும், மறைவிடங்களில் தங்குகிற சிங்கமுமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[10. He was unto me as a bear lying in wait, and as a lion in secret places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -752,51 +772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் வழிகளை அப்புறப்படுத்தி, என்னைத் துண்டித்துப்போட்டார்; என்னை பாழாக்கிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[11. He has turned aside my ways, and pulled me in pieces: he has made me desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -861,51 +881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தமது வில்லை நாணேற்றி, என்னை அம்புக்கு இலக்காக வைத்தார்.]]></a:t>
+              <a:t><![CDATA[12. He has bent his bow, and set me as a mark for the arrow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -970,51 +990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தம்முடைய அம்பறாத்தூணியின் அம்புகளை என் உள்ளிந்திரியங்களில் படப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[13. He has caused the arrows of his quiver to enter into my reins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் என் ஜனத்தார் யாவருக்கும் பரியாசமும், நித்தம் அவர்கள் கின்னரப் பாடலுமானேன்.]]></a:t>
+              <a:t><![CDATA[14. I was a derision to all my people; and their song all the day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1188,51 +1208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கசப்பினால் என்னை நிரப்பி, எட்டியினால் என்னை வெறிக்கச்செய்தார்.]]></a:t>
+              <a:t><![CDATA[15. He has filled me with bitterness, he has made me drunken with wormwood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1297,51 +1317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் பருக்கைக் கற்களால் என் பற்களை நொறுக்கி, என்னைச் சாம்பலில் புரளப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[16. He has also broken my teeth with gravel stones, he has covered me with ashes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என் ஆத்துமாவைச் சமாதானத்துக்குத் தூரமாக்கினார்; சுகத்தை மறந்தேன்.]]></a:t>
+              <a:t><![CDATA[17. And you have removed my soul far off from peace: I forgotten about prosperity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1515,51 +1535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் பெலனும் நான் கர்த்தருக்குக் காத்திருந்த நம்பிக்கையும் அழிந்துபோயிற்று என்றேன்.]]></a:t>
+              <a:t><![CDATA[18. And I said, My strength and my hope is perished from the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1624,51 +1644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆண்டவருடைய சினத்தின் மிலாற்றினால் உண்டான சிறுமையைக் கண்டபுருஷன் நான்.]]></a:t>
+              <a:t><![CDATA[1. I AM the man that has seen affliction by the rod of his wrath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1733,51 +1753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எட்டியும் பிச்சுமாகிய என் சிறுமையையும் என் தவிப்பையும் நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[19. Remembering mine affliction and my misery, the wormwood and the gall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1842,51 +1862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் ஆத்துமா அவைகளை நினைத்து நினைத்து எனக்குள் முறிந்துபோகிறது.]]></a:t>
+              <a:t><![CDATA[20. My soul has them still in remembrance, and is humbled in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1951,51 +1971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இதை என் மனதிலே வைத்து, நம்பிக்கைகொண்டிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[21. This I recall to my mind, therefore have I hope.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2060,51 +2080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நாம் நிர்மூலமாகாதிருக்கிறது கர்த்தருடைய கிருபையே, அவருடைய இரக்கங்களுக்கு முடிவில்லை.]]></a:t>
+              <a:t><![CDATA[22. It is of the LORD's mercies that we are not consumed, because his compassions fail not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2169,51 +2189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவைகள் காலைதோறும் புதியவைகள்; உமது உண்மை பெரிதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[23. They are new every morning: great is your faithfulness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2278,51 +2298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தர் என் பங்கு என்று என் ஆத்துமா சொல்லும்; ஆகையால் அவரிடத்தில் நம்பிக்கைகொண்டிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[24. The LORD is my portion, says my soul; therefore will I hope in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2387,51 +2407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தமக்குக் காத்திருக்கிறவர்களுக்கும் தம்மைத் தேடுகிற ஆத்துமாவுக்கும் கர்த்தர் நல்லவர்.]]></a:t>
+              <a:t><![CDATA[25. The LORD is good unto them that wait for him, to the soul that seeks him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தருடைய இரட்சிப்புக்கு நம்பிக்கையோடு காத்திருக்கிறது நல்லது.]]></a:t>
+              <a:t><![CDATA[26. It is good that a man should both hope and quietly wait for the salvation of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2605,51 +2625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தன் இளம்பிராயத்தில் நுகத்தைச் சுமக்கிறது மனுஷனுக்கு நல்லது.]]></a:t>
+              <a:t><![CDATA[27. It is good for a man that he bear the yoke of his youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2714,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவரே அதைத் தன்மேல் வைத்தாரென்று அவன் தனித்திருந்து மெளனமாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[28. He sits alone and keeps silence, because he has borne it upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2823,51 +2843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் என்னை வெளிச்சத்திலே அல்ல, இருளிலே அழைத்து நடத்திவந்தார்.]]></a:t>
+              <a:t><![CDATA[2. He has led me, and brought me into darkness, but not into light.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2932,51 +2952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நம்பிக்கைக்கு இடமுண்டோ என்று தன் வாயைத் தூளில் நுழுந்துவானாக.]]></a:t>
+              <a:t><![CDATA[29. He puts his mouth in the dust; if so be there may be hope.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தன்னை அடிக்கிறவனுக்குத் தன் கன்னத்தைக் காட்டி, நிந்தையால் நிறைந்திருப்பானாக.]]></a:t>
+              <a:t><![CDATA[30. He gives his cheek to him that strikes him: he is filled full with reproach.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3150,51 +3170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆண்டவர் என்றென்றைக்கும் கைவிடமாட்டார்.]]></a:t>
+              <a:t><![CDATA[31. For the LORD will not cast off for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3259,51 +3279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர் சஞ்சலப்படுத்தினாலும் தமது மிகுந்த கிருபையின்படி இரங்குவார்.]]></a:t>
+              <a:t><![CDATA[32. But though he cause grief, yet will he have compassion according to the multitude of his mercies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3368,51 +3388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர் சஞ்சலப்படுத்தினாலும் தமது மிகுந்த கிருபையின்படி இரங்குவார்.]]></a:t>
+              <a:t><![CDATA[33. For he does not afflict willingly nor grieve the children of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3477,51 +3497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர் மனப்பூர்வமாய் மனுபுத்திரரைச் சிறுமையாக்கிச் சஞ்சலப்படுத்துகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[34. To crush under his feet all the prisoners of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஒருவன் பூமியில் சிறைப்பட்டவர்கள் யாவரையும் தன் கால்களின்கீழ் நசுக்குகிறதையும்,]]></a:t>
+              <a:t><![CDATA[35. To turn aside the right of a man before the face of the most High,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உன்னதமானவரின் சமுகத்தில் மனுஷருடைய நியாயத்தைப் புரட்டுகிறதையும்,]]></a:t>
+              <a:t><![CDATA[36. To subvert a man in his cause, the LORD approves not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. மனுஷனை அவனுடைய வழக்கிலே மாறுபாடாக்குகிறதையும், ஆண்டவர் காணாதிருப்பாரோ?]]></a:t>
+              <a:t><![CDATA[37. Who is he that says, and it comes to pass, when the Lord commands it not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ஆண்டவர் கட்டளையிடாதிருக்கக் காரியம் சம்பவிக்கும் என்று சொல்லுகிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[38. Out of the mouth of the most High proceeds not evil and good?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4022,51 +4042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் தமது கையை எனக்கு விரோதமாகவே நித்தமும் திருப்பினார்.]]></a:t>
+              <a:t><![CDATA[3. Surely against me is he turned; he turns his hand against me all the day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. உன்னதமானவருடைய வாயிலிருந்து தீமையும் நன்மையும் புறப்படுகிறதில்லையோ?]]></a:t>
+              <a:t><![CDATA[39. Wherefore does a living man complain, a man for the punishment of his sins?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உயிருள்ள மனுஷன் முறையிடுவானேன்? அவன் தன் பாவத்துக்கு; வரும் தண்டனையைக்குறித்து முறையிடுகிறதென்ன?]]></a:t>
+              <a:t><![CDATA[40. Let us search and try our ways, and return to the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. நாம் நம்முடைய வழிகளைச் சோதித்து ஆராய்ந்து, கர்த்தரிடத்தில் திரும்பக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[41. Let us lift up our heart with our hands unto God in the heavens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நாம் நம்முடைய கைகளோடுங்கூட நம்முடைய இருதயத்தையும் பரலோகத்திலிருக்கிற தேவனிடத்திற்கு ஏறெடுக்கக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[41. Let us lift up our heart with our hands unto God in the heavens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. நாங்கள் துரோகஞ்செய்து, கலகம் பண்ணினோம்; ஆகையால் தேவரீர் மன்னியாதிருந்தீர்.]]></a:t>
+              <a:t><![CDATA[42. We have transgressed and have rebelled: you have not pardoned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. தேவரீர் கோபத்தால் மூடிக்கொண்டு, எங்களைத் தப்பவிடாமல் பின் தொடர்ந்து கொன்றீர்.]]></a:t>
+              <a:t><![CDATA[43. You have covered with anger, and persecuted us: you have slain, you have not pitied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஜெபம் உட்பிரவேசிக்கக் கூடாதபடிக்கு உம்மை மேகத்தால் மூடிக்கொண்டீர்.]]></a:t>
+              <a:t><![CDATA[44. You have covered yourself with a cloud, that our prayer should not pass through.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஜனங்களுக்குள்ளே எங்களைக் குப்பையும் அருவருப்புமாக்கினீர்.]]></a:t>
+              <a:t><![CDATA[45. You have made us as the waste and refuse in the midst of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +5023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. எங்கள் பகைஞர் எல்லாரும் எங்களுக்கு விரோதமாய்த் தங்கள் வாயைத் திறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[46. All our enemies have opened their mouths against us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. திகிலும் படுகுழியும் பாழ்க்கடிப்பும் சங்காரமும் எங்களுக்கு நேரிட்டது.]]></a:t>
+              <a:t><![CDATA[47. Fear and a snare has come upon us, desolation and destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5221,51 +5241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் சதையையும் என் தோலையும் முற்றலாக்கினார்; என் எலும்புகளை நொறுக்கினார்.]]></a:t>
+              <a:t><![CDATA[4. My flesh and my skin has he made old; he has broken my bones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. என் ஜனமாகிய குமாரத்தி அடைந்த கேட்டினிமித்தம் என் கண்களிலிருந்து நீர்க்கால்கள் பாய்கிறது.]]></a:t>
+              <a:t><![CDATA[48. Mine eye runs down with rivers of water for the destruction of the daughter of my people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. கர்த்தர் பரலோகத்திலிருந்து நோக்கிப்பார்க்குமட்டும்,]]></a:t>
+              <a:t><![CDATA[49. Mine eye trickes down, and ceases not, without any intermission.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. என் கண் இடைவிடாமல் ஓய்வின்றிச் சொரிகிறது.]]></a:t>
+              <a:t><![CDATA[50. Till the LORD look down, and behold from heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. என் நகரத்தினுடைய குமாரத்திகள் அனைவரினிமித்தமும், என் கண் என் ஆத்துமாவுக்கு நோவுண்டாக்குகிறது.]]></a:t>
+              <a:t><![CDATA[51. Mine eye affects mine heart because of all the daughters of my city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. முகாந்தரம் இல்லாமல் என்னைப் பகைக்கிறவர்கள் என்னை ஒரு பட்சியைப் போல வேட்டையாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[52. Mine enemies chased me sore, like a bird, without cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. காவற்கிடங்கிலே என் பிராணனை ஒடுக்கி, என்மீதில் கல்லை வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[53. They have cut off my life in the dungeon, and cast a stone upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +6004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. தண்ணீர் என் தலையின்மேல் புரண்டது; நாசமானேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[54. Waters flowed over mine head; then I said, I am cut off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. மகா ஆழமான கிடங்கிலிருந்து, கர்த்தாவே, உம்முடைய நாமத்தைப் பற்றிக் கூப்பிட்டேன்.]]></a:t>
+              <a:t><![CDATA[55. I called upon your name, O LORD, out of the low dungeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. என் சத்தத்தைக் கேட்டீர்; என் பெருமூச்சுக்கும் என் கூப்பிடுதலுக்கும் உமது செவியை அடைத்துக்கொள்ளாதேயும்.]]></a:t>
+              <a:t><![CDATA[56. You have heard my voice: hide not yours ear at my breathing, at my cry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. நான் உம்மை நோக்கிக் கூப்பிட்ட நாளிலே நீர் அணுகி: பயப்படாதே என்றீர்.]]></a:t>
+              <a:t><![CDATA[56. You have heard my voice: hide not yours ear at my breathing, at my cry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6420,51 +6440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர் எனக்கு விரோதமாகக் கொத்தளங்கட்டி, கசப்பினாலும் வருத்தத்தினாலும் என்னை வளைத்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[5. He has built against me, and compassed me with gall and travail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6529,51 +6549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. ஆண்டவரே, என் ஆத்துமாவின் வழக்கை நடத்தினீர்; என் பிராணனை மீட்டுக்கொண்டீர்.]]></a:t>
+              <a:t><![CDATA[57. You drew near in the day that I called upon you: you said, Fear not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6638,51 +6658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. கர்த்தாவே, எனக்கு உண்டான அநியாயத்தைக் கண்டீர்; என் நியாயத்தைத் தீரும்.]]></a:t>
+              <a:t><![CDATA[58. O LORD, you have pleaded the causes of my soul; you have redeemed my life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6747,51 +6767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. அவர்களுடைய எல்லாக் குரோதத்தையும், அவர்கள் எனக்கு விரோதமாக நினைத்த எல்லா நினைவுகளையும் கண்டீர்.]]></a:t>
+              <a:t><![CDATA[59. O LORD, you have seen my wrong: judge you my cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6856,51 +6876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. கர்த்தாவே, அவர்கள் நிந்திக்கும் நிந்தையையும், அவர்கள் எனக்கு விரோதமாய் நினைத்த எல்லா நினைவுகளையும்,]]></a:t>
+              <a:t><![CDATA[60. You have seen all their vengeance and all their imaginations against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6965,51 +6985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. எனக்கு விரோதமாய் எழும்பினவர்களின் வாய்மொழிகளையும், அவர்கள் நாள்முழுதும் எனக்கு விரோதமாய் யோசிக்கும் யோசனைகளையும் கேட்டீர்.]]></a:t>
+              <a:t><![CDATA[61. You have heard their reproach, O LORD, and all their imaginations against me;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7074,51 +7094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. அவர்கள் உட்கார்ந்திருப்பதையும் அவர்கள் எழுந்திருப்பதையும் நோக்கிப்பாரும்; நான் அவர்களுடைய பாடலாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[61. You have heard their reproach, O LORD, and all their imaginations against me;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7183,51 +7203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. கர்த்தாவே, அவர்கள் கைகள் செய்த கிரியைகளுக்குத்தக்கதாக அவர்களுக்குப் பலன் அளிப்பீர்.]]></a:t>
+              <a:t><![CDATA[62. The lips of those that rose up against me, and their device against me all the day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7292,51 +7312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. அவர்களுக்கு இருதய வேதனையைக் கொடுப்பீர், உம்முடைய சாபம் அவர்கள் மேல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[62. The lips of those that rose up against me, and their device against me all the day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7401,51 +7421,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. கோபமாய் அவர்களைப் பின் தொடர்ந்து கர்த்தருடைய வானங்களின் கீழ் இராதபடிக்கு அவர்களை அழித்துவிடுவீர்.]]></a:t>
+              <a:t><![CDATA[63. Behold their sitting down, and their rising up; I am their music.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. Behold their sitting down, and their rising up; I am their music.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7510,51 +7639,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பூர்வகாலத்தில் செத்துக்கிடக்கிறவர்களைப்போல என்னை இருளான இடங்களில் கிடக்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[6. He has set me in dark places, as they that be dead of old.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. Render unto them a recompence, O LORD, according to the work of their hands.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[65. Give them sorrow of heart, your curse unto them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[66. Persecute and destroy them in anger from under the heavens of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[66. Persecute and destroy them in anger from under the heavens of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7619,51 +8184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் புறப்படக் கூடாதபடி என்னைச் சூழவேலியடைத்தார்; என் விலங்கைப் பாரமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[7. He has hedged me about, that I cannot get out: he has made my chain heavy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7728,51 +8293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் சத்தமிட்டுக் கூப்பிட்டாலும், என் ஜெபத்துக்கு வழியை அடைத்துப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[8. Also when I cry and shout, he shuts out my prayer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7807,51 +8372,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414153" r:id="rId1"/>
+    <p:sldLayoutId id="2481563681" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8363,54 +8928,94 @@
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8531,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. He has enclosed my ways with hewn stone, he has made my paths crooked.]]></a:t>
+              <a:t><![CDATA[9. வெட்டின கற்களின் சுவரால் என் வழிகளை அடைத்துப்போட்டார், என் பாதைகளைத் தாறுமாறாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. He was unto me as a bear lying in wait, and as a lion in secret places.]]></a:t>
+              <a:t><![CDATA[10. அவர் எனக்குப் பதிவிருக்கிற கரடியும், மறைவிடங்களில் தங்குகிற சிங்கமுமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. He has turned aside my ways, and pulled me in pieces: he has made me desolate.]]></a:t>
+              <a:t><![CDATA[11. என் வழிகளை அப்புறப்படுத்தி, என்னைத் துண்டித்துப்போட்டார்; என்னை பாழாக்கிவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. He has bent his bow, and set me as a mark for the arrow.]]></a:t>
+              <a:t><![CDATA[12. தமது வில்லை நாணேற்றி, என்னை அம்புக்கு இலக்காக வைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. He has caused the arrows of his quiver to enter into my reins.]]></a:t>
+              <a:t><![CDATA[13. தம்முடைய அம்பறாத்தூணியின் அம்புகளை என் உள்ளிந்திரியங்களில் படப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. I was a derision to all my people; and their song all the day.]]></a:t>
+              <a:t><![CDATA[14. நான் என் ஜனத்தார் யாவருக்கும் பரியாசமும், நித்தம் அவர்கள் கின்னரப் பாடலுமானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. He has filled me with bitterness, he has made me drunken with wormwood.]]></a:t>
+              <a:t><![CDATA[15. கசப்பினால் என்னை நிரப்பி, எட்டியினால் என்னை வெறிக்கச்செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. He has also broken my teeth with gravel stones, he has covered me with ashes.]]></a:t>
+              <a:t><![CDATA[16. அவர் பருக்கைக் கற்களால் என் பற்களை நொறுக்கி, என்னைச் சாம்பலில் புரளப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And you have removed my soul far off from peace: I forgotten about prosperity.]]></a:t>
+              <a:t><![CDATA[17. என் ஆத்துமாவைச் சமாதானத்துக்குத் தூரமாக்கினார்; சுகத்தை மறந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And I said, My strength and my hope is perished from the LORD:]]></a:t>
+              <a:t><![CDATA[18. என் பெலனும் நான் கர்த்தருக்குக் காத்திருந்த நம்பிக்கையும் அழிந்துபோயிற்று என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. I AM the man that has seen affliction by the rod of his wrath.]]></a:t>
+              <a:t><![CDATA[1. ஆண்டவருடைய சினத்தின் மிலாற்றினால் உண்டான சிறுமையைக் கண்டபுருஷன் நான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Remembering mine affliction and my misery, the wormwood and the gall.]]></a:t>
+              <a:t><![CDATA[19. எட்டியும் பிச்சுமாகிய என் சிறுமையையும் என் தவிப்பையும் நினைத்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. My soul has them still in remembrance, and is humbled in me.]]></a:t>
+              <a:t><![CDATA[20. என் ஆத்துமா அவைகளை நினைத்து நினைத்து எனக்குள் முறிந்துபோகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. This I recall to my mind, therefore have I hope.]]></a:t>
+              <a:t><![CDATA[21. இதை என் மனதிலே வைத்து, நம்பிக்கைகொண்டிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. It is of the LORD's mercies that we are not consumed, because his compassions fail not.]]></a:t>
+              <a:t><![CDATA[22. நாம் நிர்மூலமாகாதிருக்கிறது கர்த்தருடைய கிருபையே, அவருடைய இரக்கங்களுக்கு முடிவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. They are new every morning: great is your faithfulness.]]></a:t>
+              <a:t><![CDATA[23. அவைகள் காலைதோறும் புதியவைகள்; உமது உண்மை பெரிதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. The LORD is my portion, says my soul; therefore will I hope in him.]]></a:t>
+              <a:t><![CDATA[24. கர்த்தர் என் பங்கு என்று என் ஆத்துமா சொல்லும்; ஆகையால் அவரிடத்தில் நம்பிக்கைகொண்டிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. The LORD is good unto them that wait for him, to the soul that seeks him.]]></a:t>
+              <a:t><![CDATA[25. தமக்குக் காத்திருக்கிறவர்களுக்கும் தம்மைத் தேடுகிற ஆத்துமாவுக்கும் கர்த்தர் நல்லவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. It is good that a man should both hope and quietly wait for the salvation of the LORD.]]></a:t>
+              <a:t><![CDATA[26. கர்த்தருடைய இரட்சிப்புக்கு நம்பிக்கையோடு காத்திருக்கிறது நல்லது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. It is good for a man that he bear the yoke of his youth.]]></a:t>
+              <a:t><![CDATA[27. தன் இளம்பிராயத்தில் நுகத்தைச் சுமக்கிறது மனுஷனுக்கு நல்லது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. He sits alone and keeps silence, because he has borne it upon him.]]></a:t>
+              <a:t><![CDATA[28. அவரே அதைத் தன்மேல் வைத்தாரென்று அவன் தனித்திருந்து மெளனமாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. He has led me, and brought me into darkness, but not into light.]]></a:t>
+              <a:t><![CDATA[2. அவர் என்னை வெளிச்சத்திலே அல்ல, இருளிலே அழைத்து நடத்திவந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. He puts his mouth in the dust; if so be there may be hope.]]></a:t>
+              <a:t><![CDATA[29. நம்பிக்கைக்கு இடமுண்டோ என்று தன் வாயைத் தூளில் நுழுந்துவானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. He gives his cheek to him that strikes him: he is filled full with reproach.]]></a:t>
+              <a:t><![CDATA[30. தன்னை அடிக்கிறவனுக்குத் தன் கன்னத்தைக் காட்டி, நிந்தையால் நிறைந்திருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. For the LORD will not cast off for ever:]]></a:t>
+              <a:t><![CDATA[31. ஆண்டவர் என்றென்றைக்கும் கைவிடமாட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. But though he cause grief, yet will he have compassion according to the multitude of his]]></a:t>
+              <a:t><![CDATA[32. அவர் சஞ்சலப்படுத்தினாலும் தமது மிகுந்த கிருபையின்படி இரங்குவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mercies.]]></a:t>
+              <a:t><![CDATA[33. அவர் மனப்பூர்வமாய் மனுபுத்திரரைச் சிறுமையாக்கிச் சஞ்சலப்படுத்துகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. For he does not afflict willingly nor grieve the children of men.]]></a:t>
+              <a:t><![CDATA[34. ஒருவன் பூமியில் சிறைப்பட்டவர்கள் யாவரையும் தன் கால்களின்கீழ் நசுக்குகிறதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. To crush under his feet all the prisoners of the earth.]]></a:t>
+              <a:t><![CDATA[35. உன்னதமானவரின் சமுகத்தில் மனுஷருடைய நியாயத்தைப் புரட்டுகிறதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. To turn aside the right of a man before the face of the most High,]]></a:t>
+              <a:t><![CDATA[36. மனுஷனை அவனுடைய வழக்கிலே மாறுபாடாக்குகிறதையும், ஆண்டவர் காணாதிருப்பாரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. To subvert a man in his cause, the LORD approves not.]]></a:t>
+              <a:t><![CDATA[37. ஆண்டவர் கட்டளையிடாதிருக்கக் காரியம் சம்பவிக்கும் என்று சொல்லுகிறவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Who is he that says, and it comes to pass, when the Lord commands it not?]]></a:t>
+              <a:t><![CDATA[38. உன்னதமானவருடைய வாயிலிருந்து தீமையும் நன்மையும் புறப்படுகிறதில்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Surely against me is he turned; he turns his hand against me all the day.]]></a:t>
+              <a:t><![CDATA[3. அவர் தமது கையை எனக்கு விரோதமாகவே நித்தமும் திருப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. Out of the mouth of the most High proceeds not evil and good?]]></a:t>
+              <a:t><![CDATA[39. உயிருள்ள மனுஷன் முறையிடுவானேன்? அவன் தன் பாவத்துக்கு; வரும் தண்டனையைக்குறித்து முறையிடுகிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. Wherefore does a living man complain, a man for the punishment of his sins?]]></a:t>
+              <a:t><![CDATA[40. நாம் நம்முடைய வழிகளைச் சோதித்து ஆராய்ந்து, கர்த்தரிடத்தில் திரும்பக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. Let us search and try our ways, and return to the LORD.]]></a:t>
+              <a:t><![CDATA[41. நாம் நம்முடைய கைகளோடுங்கூட நம்முடைய இருதயத்தையும் பரலோகத்திலிருக்கிற தேவனிடத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. Let us lift up our heart with our hands unto God in the heavens.]]></a:t>
+              <a:t><![CDATA[ஏறெடுக்கக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. We have transgressed and have rebelled: you have not pardoned.]]></a:t>
+              <a:t><![CDATA[42. நாங்கள் துரோகஞ்செய்து, கலகம் பண்ணினோம்; ஆகையால் தேவரீர் மன்னியாதிருந்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. You have covered with anger, and persecuted us: you have slain, you have not pitied.]]></a:t>
+              <a:t><![CDATA[43. தேவரீர் கோபத்தால் மூடிக்கொண்டு, எங்களைத் தப்பவிடாமல் பின் தொடர்ந்து கொன்றீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. You have covered yourself with a cloud, that our prayer should not pass through.]]></a:t>
+              <a:t><![CDATA[44. ஜெபம் உட்பிரவேசிக்கக் கூடாதபடிக்கு உம்மை மேகத்தால் மூடிக்கொண்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. You have made us as the waste and refuse in the midst of the people.]]></a:t>
+              <a:t><![CDATA[45. ஜனங்களுக்குள்ளே எங்களைக் குப்பையும் அருவருப்புமாக்கினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. All our enemies have opened their mouths against us.]]></a:t>
+              <a:t><![CDATA[46. எங்கள் பகைஞர் எல்லாரும் எங்களுக்கு விரோதமாய்த் தங்கள் வாயைத் திறந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. Fear and a snare has come upon us, desolation and destruction.]]></a:t>
+              <a:t><![CDATA[47. திகிலும் படுகுழியும் பாழ்க்கடிப்பும் சங்காரமும் எங்களுக்கு நேரிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. My flesh and my skin has he made old; he has broken my bones.]]></a:t>
+              <a:t><![CDATA[4. என் சதையையும் என் தோலையும் முற்றலாக்கினார்; என் எலும்புகளை நொறுக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. Mine eye runs down with rivers of water for the destruction of the daughter of my people.]]></a:t>
+              <a:t><![CDATA[48. என் ஜனமாகிய குமாரத்தி அடைந்த கேட்டினிமித்தம் என் கண்களிலிருந்து நீர்க்கால்கள் பாய்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. Mine eye trickes down, and ceases not, without any intermission.]]></a:t>
+              <a:t><![CDATA[49. கர்த்தர் பரலோகத்திலிருந்து நோக்கிப்பார்க்குமட்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. Till the LORD look down, and behold from heaven.]]></a:t>
+              <a:t><![CDATA[50. என் கண் இடைவிடாமல் ஓய்வின்றிச் சொரிகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. Mine eye affects mine heart because of all the daughters of my city.]]></a:t>
+              <a:t><![CDATA[51. என் நகரத்தினுடைய குமாரத்திகள் அனைவரினிமித்தமும், என் கண் என் ஆத்துமாவுக்கு நோவுண்டாக்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. Mine enemies chased me sore, like a bird, without cause.]]></a:t>
+              <a:t><![CDATA[52. முகாந்தரம் இல்லாமல் என்னைப் பகைக்கிறவர்கள் என்னை ஒரு பட்சியைப் போல வேட்டையாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. They have cut off my life in the dungeon, and cast a stone upon me.]]></a:t>
+              <a:t><![CDATA[53. காவற்கிடங்கிலே என் பிராணனை ஒடுக்கி, என்மீதில் கல்லை வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. Waters flowed over mine head; then I said, I am cut off.]]></a:t>
+              <a:t><![CDATA[54. தண்ணீர் என் தலையின்மேல் புரண்டது; நாசமானேன் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. I called upon your name, O LORD, out of the low dungeon.]]></a:t>
+              <a:t><![CDATA[55. மகா ஆழமான கிடங்கிலிருந்து, கர்த்தாவே, உம்முடைய நாமத்தைப் பற்றிக் கூப்பிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. You have heard my voice: hide not yours ear at my breathing, at my cry.]]></a:t>
+              <a:t><![CDATA[56. என் சத்தத்தைக் கேட்டீர்; என் பெருமூச்சுக்கும் என் கூப்பிடுதலுக்கும் உமது செவியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. You drew near in the day that I called upon you: you said, Fear not.]]></a:t>
+              <a:t><![CDATA[அடைத்துக்கொள்ளாதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. He has built against me, and compassed me with gall and travail.]]></a:t>
+              <a:t><![CDATA[5. அவர் எனக்கு விரோதமாகக் கொத்தளங்கட்டி, கசப்பினாலும் வருத்தத்தினாலும் என்னை வளைத்துகொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. O LORD, you have pleaded the causes of my soul; you have redeemed my life.]]></a:t>
+              <a:t><![CDATA[57. நான் உம்மை நோக்கிக் கூப்பிட்ட நாளிலே நீர் அணுகி: பயப்படாதே என்றீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. O LORD, you have seen my wrong: judge you my cause.]]></a:t>
+              <a:t><![CDATA[58. ஆண்டவரே, என் ஆத்துமாவின் வழக்கை நடத்தினீர்; என் பிராணனை மீட்டுக்கொண்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. You have seen all their vengeance and all their imaginations against me.]]></a:t>
+              <a:t><![CDATA[59. கர்த்தாவே, எனக்கு உண்டான அநியாயத்தைக் கண்டீர்; என் நியாயத்தைத் தீரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. You have heard their reproach, O LORD, and all their imaginations against me;]]></a:t>
+              <a:t><![CDATA[60. அவர்களுடைய எல்லாக் குரோதத்தையும், அவர்கள் எனக்கு விரோதமாக நினைத்த எல்லா நினைவுகளையும் கண்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. The lips of those that rose up against me, and their device against me all the day.]]></a:t>
+              <a:t><![CDATA[61. கர்த்தாவே, அவர்கள் நிந்திக்கும் நிந்தையையும், அவர்கள் எனக்கு விரோதமாய் நினைத்த எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. Behold their sitting down, and their rising up; I am their music.]]></a:t>
+              <a:t><![CDATA[நினைவுகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. Render unto them a recompence, O LORD, according to the work of their hands.]]></a:t>
+              <a:t><![CDATA[62. எனக்கு விரோதமாய் எழும்பினவர்களின் வாய்மொழிகளையும், அவர்கள் நாள்முழுதும் எனக்கு விரோதமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. Give them sorrow of heart, your curse unto them.]]></a:t>
+              <a:t><![CDATA[யோசிக்கும் யோசனைகளையும் கேட்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +17452,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. Persecute and destroy them in anger from under the heavens of the LORD.]]></a:t>
+              <a:t><![CDATA[63. அவர்கள் உட்கார்ந்திருப்பதையும் அவர்கள் எழுந்திருப்பதையும் நோக்கிப்பாரும்; நான் அவர்களுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பாடலாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +17716,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. He has set me in dark places, as they that be dead of old.]]></a:t>
+              <a:t><![CDATA[6. பூர்வகாலத்தில் செத்துக்கிடக்கிறவர்களைப்போல என்னை இருளான இடங்களில் கிடக்கப்பண்ணினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. கர்த்தாவே, அவர்கள் கைகள் செய்த கிரியைகளுக்குத்தக்கதாக அவர்களுக்குப் பலன் அளிப்பீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[65. அவர்களுக்கு இருதய வேதனையைக் கொடுப்பீர், உம்முடைய சாபம் அவர்கள் மேல் இருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[66. கோபமாய் அவர்களைப் பின் தொடர்ந்து கர்த்தருடைய வானங்களின் கீழ் இராதபடிக்கு அவர்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அழித்துவிடுவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. He has hedged me about, that I cannot get out: he has made my chain heavy.]]></a:t>
+              <a:t><![CDATA[7. நான் புறப்படக் கூடாதபடி என்னைச் சூழவேலியடைத்தார்; என் விலங்கைப் பாரமாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Also when I cry and shout, he shuts out my prayer.]]></a:t>
+              <a:t><![CDATA[8. நான் சத்தமிட்டுக் கூப்பிட்டாலும், என் ஜெபத்துக்கு வழியை அடைத்துப்போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17304,91 +18569,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[புலம்பல் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme81">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme81">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +18679,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme81">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17589,51 +18854,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>68</Slides>
+  <Slides>73</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>