--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -81,50 +81,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +156,53 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +345,56 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ருசியான பதார்த்தங்களைச் சாப்பிட்டவர்கள் வீதிகளில் பாழாய்க்கிடக்கிறார்கள்; இரத்தாம்பரம் உடுத்தி வளர்ந்தவர்கள் குப்பைமேடுகளை அணைத்துக் கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. They that did feed delicately are desolate in the streets: they that were brought up in scarlet embrace dunghills.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ருசியான பதார்த்தங்களைச் சாப்பிட்டவர்கள் வீதிகளில் பாழாய்க்கிடக்கிறார்கள்; இரத்தாம்பரம் உடுத்தி வளர்ந்தவர்கள் குப்பைமேடுகளை அணைத்துக் கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. They that did feed delicately are desolate in the streets: they that were brought up in scarlet embrace dunghills.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கைச்செய்கை இல்லாமல் ஒரு நிமிஷத்திலே கவிழ்க்கப்பட்ட சோதோமின் பாவத்துக்கு வந்த தண்டனையைப் பார்க்கிலும் என் ஜனமாகிய குமாரத்தியின் அக்கிரமத்துக்கு வந்த தண்டனை பெரிதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. For the punishment of the iniquity of the daughter of my people is greater than the punishment of the sin of Sodom, that was overthrown as in a moment, and no hands stayed on her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கைச்செய்கை இல்லாமல் ஒரு நிமிஷத்திலே கவிழ்க்கப்பட்ட சோதோமின் பாவத்துக்கு வந்த தண்டனையைப் பார்க்கிலும் என் ஜனமாகிய குமாரத்தியின் அக்கிரமத்துக்கு வந்த தண்டனை பெரிதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. For the punishment of the iniquity of the daughter of my people is greater than the punishment of the sin of Sodom, that was overthrown as in a moment, and no hands stayed on her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவளுடைய நசரேயர் உறைந்த மழையைப்பார்க்கிலும் சுத்தமும், பாலைப்பார்க்கிலும் வெண்மையும், பவளத்தைப்பார்க்கிலும் சிவப்பும், இந்திரநீலத்தைப் பார்க்கிலும் மேனியுமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Her Nazarites were purer than snow, they were whiter than milk, they were more rosy in body than rubies, their polishing was of sapphire:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவளுடைய நசரேயர் உறைந்த மழையைப்பார்க்கிலும் சுத்தமும், பாலைப்பார்க்கிலும் வெண்மையும், பவளத்தைப்பார்க்கிலும் சிவப்பும், இந்திரநீலத்தைப் பார்க்கிலும் மேனியுமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Her Nazarites were purer than snow, they were whiter than milk, they were more rosy in body than rubies, their polishing was of sapphire:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்பொழுதோ அவர்களுடைய முகம் கரியிலும் கறுத்துப்போயிற்று; வீதிகளில் அறியப்படார்கள்; அவர்கள் தோல் அவர்கள் எலும்புகளோடு ஒட்டிக்கொண்டு, காய்ந்த மரத்துக்கு ஒப்பாயிற்று.]]></a:t>
+              <a:t><![CDATA[8. Their visage is blacker than a coal; they are not known in the streets: their skin cleaves to their bones; it is withered, it is become like a stick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்பொழுதோ அவர்களுடைய முகம் கரியிலும் கறுத்துப்போயிற்று; வீதிகளில் அறியப்படார்கள்; அவர்கள் தோல் அவர்கள் எலும்புகளோடு ஒட்டிக்கொண்டு, காய்ந்த மரத்துக்கு ஒப்பாயிற்று.]]></a:t>
+              <a:t><![CDATA[8. Their visage is blacker than a coal; they are not known in the streets: their skin cleaves to their bones; it is withered, it is become like a stick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பசியினால் கொலையுண்டவர்களைப் பார்க்கிலும் பட்டயத்தால் கொலையுண்டவர்கள் பாக்கியவான்களாயிருக்கிறார்கள்; அவர்கள் வயலின் வரத்தில்லாமையால் குத்துண்டு, கரைந்துபோகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. They that be slain with the sword are better than they that be slain with hunger: for these pine away, stricken through for lack of the fruits of the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பசியினால் கொலையுண்டவர்களைப் பார்க்கிலும் பட்டயத்தால் கொலையுண்டவர்கள் பாக்கியவான்களாயிருக்கிறார்கள்; அவர்கள் வயலின் வரத்தில்லாமையால் குத்துண்டு, கரைந்துபோகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. They that be slain with the sword are better than they that be slain with hunger: for these pine away, stricken through for lack of the fruits of the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஐயோ! பொன் மங்கி, பசும்பொன்மாறி, பரிசுத்த ஸ்தலத்தின் கற்கள் சகல வீதிகளின் முனையிலும் கொட்டுண்டுபோயிற்றே.]]></a:t>
+              <a:t><![CDATA[1. How is the gold become dim! how is the most fine gold changed! the stones of the sanctuary are poured out in the top of every street.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இரக்கமுள்ள ஸ்திரீகளின் கைகள் தங்கள் பிள்ளைகளைச் சமைத்தன, என் ஜனமாகிய குமாரத்தியின் அழிவில் அவைகள் அவர்களுக்கு ஆகாரமாயின.]]></a:t>
+              <a:t><![CDATA[10. The hands of the pitiful women have sodden their own children: they were their food in the destruction of the daughter of my people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இரக்கமுள்ள ஸ்திரீகளின் கைகள் தங்கள் பிள்ளைகளைச் சமைத்தன, என் ஜனமாகிய குமாரத்தியின் அழிவில் அவைகள் அவர்களுக்கு ஆகாரமாயின.]]></a:t>
+              <a:t><![CDATA[10. The hands of the pitiful women have sodden their own children: they were their food in the destruction of the daughter of my people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் தமது கோபத்தை நிறைவேற்றி, தமது உக்கிரகோபத்தை ஊற்றி, சீயோனில் அக்கினியைக் கொளுத்தினார்; அது அதின் அஸ்திபாரங்களைப் பட்சித்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[11. The LORD has accomplished his fury; he has poured out his fierce anger, and has kindled a fire in Zion, and it has devoured the foundations thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் தமது கோபத்தை நிறைவேற்றி, தமது உக்கிரகோபத்தை ஊற்றி, சீயோனில் அக்கினியைக் கொளுத்தினார்; அது அதின் அஸ்திபாரங்களைப் பட்சித்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[11. The LORD has accomplished his fury; he has poured out his fierce anger, and has kindled a fire in Zion, and it has devoured the foundations thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சத்துருவும் பகைஞனும் எருசலேமின் வாசல்களுக்குள் பிரவேசிப்பான் என்கிறதை பூமியின் ராஜாக்களும் பூச்சக்கரத்தின் சகல குடிகளும் நம்பமாட்டாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. The kings of the earth, and all the inhabitants of the world, would not have believed that the adversary and the enemy should have entered into the gates of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சத்துருவும் பகைஞனும் எருசலேமின் வாசல்களுக்குள் பிரவேசிப்பான் என்கிறதை பூமியின் ராஜாக்களும் பூச்சக்கரத்தின் சகல குடிகளும் நம்பமாட்டாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. The kings of the earth, and all the inhabitants of the world, would not have believed that the adversary and the enemy should have entered into the gates of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதின் நடுவில் நீதிமான்களின் இரத்தத்தைச் சிந்தின அதின் தீர்க்கதரிசிகளின் பாவங்களினாலும், அதின் ஆசாரியர்களின் அக்கிரமங்களினாலும் இப்படி வந்தது.]]></a:t>
+              <a:t><![CDATA[13. For the sins of her prophets, and the iniquities of her priests, that have shed the blood of the just in the midst of her,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதின் நடுவில் நீதிமான்களின் இரத்தத்தைச் சிந்தின அதின் தீர்க்கதரிசிகளின் பாவங்களினாலும், அதின் ஆசாரியர்களின் அக்கிரமங்களினாலும் இப்படி வந்தது.]]></a:t>
+              <a:t><![CDATA[13. For the sins of her prophets, and the iniquities of her priests, that have shed the blood of the just in the midst of her,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. குருடர்போல வீதிகளில் அலைந்து, ஒருவரும் அவர்கள் வஸ்திரங்களைத் தொடக் கூடாதபடி இரத்தத்தால் கறைப்பட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. They have wandered as blind men in the streets, they have polluted themselves with blood, so that men could not touch their garments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. குருடர்போல வீதிகளில் அலைந்து, ஒருவரும் அவர்கள் வஸ்திரங்களைத் தொடக் கூடாதபடி இரத்தத்தால் கறைப்பட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. They have wandered as blind men in the streets, they have polluted themselves with blood, so that men could not touch their garments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஐயோ! பொன் மங்கி, பசும்பொன்மாறி, பரிசுத்த ஸ்தலத்தின் கற்கள் சகல வீதிகளின் முனையிலும் கொட்டுண்டுபோயிற்றே.]]></a:t>
+              <a:t><![CDATA[1. How is the gold become dim! how is the most fine gold changed! the stones of the sanctuary are poured out in the top of every street.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. விலகுங்கள், தீட்டுப்பட்டவர்களே, தொடாமல் விலகுங்கள், விலகுங்கள், என்று அவர்களை நோக்கிக் கூப்பிட்டார்கள்; மெய்யாய்ப் பறந்தோடி அலைந்து போனார்கள்; இனித் தங்கித் தரிக்கமாட்டார்கள் என்று புறஜாதிகளுக்குள்ளே சொல்லப்பட்டது.]]></a:t>
+              <a:t><![CDATA[15. They cried unto them, Depart all of you; it is unclean; depart, depart, touch not: when they fled away and wandered, they said among the heathen, They shall no more sojourn there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. விலகுங்கள், தீட்டுப்பட்டவர்களே, தொடாமல் விலகுங்கள், விலகுங்கள், என்று அவர்களை நோக்கிக் கூப்பிட்டார்கள்; மெய்யாய்ப் பறந்தோடி அலைந்து போனார்கள்; இனித் தங்கித் தரிக்கமாட்டார்கள் என்று புறஜாதிகளுக்குள்ளே சொல்லப்பட்டது.]]></a:t>
+              <a:t><![CDATA[15. They cried unto them, Depart all of you; it is unclean; depart, depart, touch not: when they fled away and wandered, they said among the heathen, They shall no more sojourn there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய கோபம் அவர்களைச் சிதறடித்தது, அவர்களை இனி அவர் நோக்கார்; ஆசாரியருடைய முகத்தைப் பாராமலும் முதியோரை மதியாமலும்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[15. They cried unto them, Depart all of you; it is unclean; depart, depart, touch not: when they fled away and wandered, they said among the heathen, They shall no more sojourn there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய கோபம் அவர்களைச் சிதறடித்தது, அவர்களை இனி அவர் நோக்கார்; ஆசாரியருடைய முகத்தைப் பாராமலும் முதியோரை மதியாமலும்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[16. The anger of the LORD has divided them; he will no more regard them: they respected not the persons of the priests, they favoured not the elders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இன்னும் எங்களுக்குச் சகாயம் வருமென்று நாங்கள் வீணாய் எதிர்பார்த்திருந்ததினாலே எங்கள் கண்கள் பூத்துப் போயின; இரட்சிக்கமாட்டாத ஜாதிக்கு எதிர்பார்த்துக்கொண்டிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[16. The anger of the LORD has divided them; he will no more regard them: they respected not the persons of the priests, they favoured not the elders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இன்னும் எங்களுக்குச் சகாயம் வருமென்று நாங்கள் வீணாய் எதிர்பார்த்திருந்ததினாலே எங்கள் கண்கள் பூத்துப் போயின; இரட்சிக்கமாட்டாத ஜாதிக்கு எதிர்பார்த்துக்கொண்டிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[17. As for us, our eyes as yet failed for our vain help: in our watching we have watched for a nation that could not save us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாங்கள் எங்கள் வீதிகளில் நடவாதபடிக்கு எங்கள் அடிச்சுவடுகளை வேட்டையாடினார்கள்; எங்கள் முடிவு சமீபித்தது; எங்கள் நாட்கள் நிறைவேறிப்போயின; எங்கள் முடிவு வந்துவிட்டது.]]></a:t>
+              <a:t><![CDATA[17. As for us, our eyes as yet failed for our vain help: in our watching we have watched for a nation that could not save us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நாங்கள் எங்கள் வீதிகளில் நடவாதபடிக்கு எங்கள் அடிச்சுவடுகளை வேட்டையாடினார்கள்; எங்கள் முடிவு சமீபித்தது; எங்கள் நாட்கள் நிறைவேறிப்போயின; எங்கள் முடிவு வந்துவிட்டது.]]></a:t>
+              <a:t><![CDATA[18. They hunt our steps, that we cannot go in our streets: our end is near, our days are fulfilled; for our end has come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எங்களைப் பின் தொடர்ந்தவர்கள் ஆகாயத்துக் கழுகுகளைப்பார்க்கிலும் வேகமாயிருந்தார்கள்; பர்வதங்கள்மேல் எங்களைப் பின் தொடர்ந்தார்கள்; வனாந்தரத்தில் எங்களுக்குப் பதிவிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. They hunt our steps, that we cannot go in our streets: our end is near, our days are fulfilled; for our end has come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எங்களைப் பின் தொடர்ந்தவர்கள் ஆகாயத்துக் கழுகுகளைப்பார்க்கிலும் வேகமாயிருந்தார்கள்; பர்வதங்கள்மேல் எங்களைப் பின் தொடர்ந்தார்கள்; வனாந்தரத்தில் எங்களுக்குப் பதிவிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. Our persecutors are swifter than the eagles of the heaven: they pursued us upon the mountains, they laid wait for us in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +3942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஐயோ! தங்கத்துக்கொப்பான விலையேறப்பெற்ற சீயோன் குமாரர் குயவனுடைய கைவேலையான மண்பாண்டங்களாய் எண்ணப்படுகிறார்களே.]]></a:t>
+              <a:t><![CDATA[2. The precious sons of Zion, comparable to fine gold, how are they esteemed as earthen pitchers, the work of the hands of the potter!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தரால் அபிஷேகம்பண்ணப்பட்டவனும், எங்கள் நாசியின் சுவாசமாயிருந்தவனும் அவர்களுடைய படுகுழியில் அகப்பட்டான்; அவனுடைய நிழலிலே ஜாதிகளுக்குள்ளே பிழைத்திருப்போம் என்று அவனைக்குறித்துச் சொல்லியிருந்தோமே.]]></a:t>
+              <a:t><![CDATA[19. Our persecutors are swifter than the eagles of the heaven: they pursued us upon the mountains, they laid wait for us in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தரால் அபிஷேகம்பண்ணப்பட்டவனும், எங்கள் நாசியின் சுவாசமாயிருந்தவனும் அவர்களுடைய படுகுழியில் அகப்பட்டான்; அவனுடைய நிழலிலே ஜாதிகளுக்குள்ளே பிழைத்திருப்போம் என்று அவனைக்குறித்துச் சொல்லியிருந்தோமே.]]></a:t>
+              <a:t><![CDATA[20. The breath of our nostrils, the anointed of the LORD, was taken in their pits, of whom we said, Under his shadow we shall live among the heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஊத்ஸ்தேசவாசியாகிய ஏதோம் குமாரத்தியே, சந்தோஷித்துக் களிகூரு; பாத்திரம் உன்னிடத்திற்கும் தாண்டிவரும், அப்பொழுது நீ வெறித்து, மானபங்கமாய்க் கிடப்பாய்.]]></a:t>
+              <a:t><![CDATA[20. The breath of our nostrils, the anointed of the LORD, was taken in their pits, of whom we said, Under his shadow we shall live among the heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,51 +4378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஊத்ஸ்தேசவாசியாகிய ஏதோம் குமாரத்தியே, சந்தோஷித்துக் களிகூரு; பாத்திரம் உன்னிடத்திற்கும் தாண்டிவரும், அப்பொழுது நீ வெறித்து, மானபங்கமாய்க் கிடப்பாய்.]]></a:t>
+              <a:t><![CDATA[20. The breath of our nostrils, the anointed of the LORD, was taken in their pits, of whom we said, Under his shadow we shall live among the heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,51 +4487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சீயோன் குமாரத்தியே, உன் அக்கிரமத்துக்கு வரும் தண்டனை தீர்ந்தது; அவர் இனி உன்னை அப்புறம் சிறைப்பட்டுப்போகவிடார்; ஏதோம் குமாரத்தியே, உன் அக்கிரமத்தை அவர் விசாரிப்பார்; உன் பாவங்களை வெளிப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[21. Rejoice and be glad, O daughter of Edom, that dwell in the land of Uz; the cup also shall pass through unto you: you shall be drunken, and shall make yourself naked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4584,51 +4596,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சீயோன் குமாரத்தியே, உன் அக்கிரமத்துக்கு வரும் தண்டனை தீர்ந்தது; அவர் இனி உன்னை அப்புறம் சிறைப்பட்டுப்போகவிடார்; ஏதோம் குமாரத்தியே, உன் அக்கிரமத்தை அவர் விசாரிப்பார்; உன் பாவங்களை வெளிப்படுத்துவார்.]]></a:t>
+              <a:t><![CDATA[21. Rejoice and be glad, O daughter of Edom, that dwell in the land of Uz; the cup also shall pass through unto you: you shall be drunken, and shall make yourself naked.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. The punishment of yours iniquity is accomplished, O daughter of Zion; he will no more carry you away into captivity: he will visit yours iniquity, O daughter of Edom; he will discover your sins.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. The punishment of yours iniquity is accomplished, O daughter of Zion; he will no more carry you away into captivity: he will visit yours iniquity, O daughter of Edom; he will discover your sins.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. The punishment of yours iniquity is accomplished, O daughter of Zion; he will no more carry you away into captivity: he will visit yours iniquity, O daughter of Edom; he will discover your sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +5032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஐயோ! தங்கத்துக்கொப்பான விலையேறப்பெற்ற சீயோன் குமாரர் குயவனுடைய கைவேலையான மண்பாண்டங்களாய் எண்ணப்படுகிறார்களே.]]></a:t>
+              <a:t><![CDATA[2. The precious sons of Zion, comparable to fine gold, how are they esteemed as earthen pitchers, the work of the hands of the potter!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +5141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. திமிங்கிலங்கள் முதலாய்க் கொங்கைகளை நீட்டி, தங்கள் குட்டிகளுக்குப் பால் கொடுக்கும்; என் ஜனமாகிய குமாரத்தியோ வனாந்தரத்திலுள்ள தீக்குருவியைப்போல் குரூரமாயிருக்கிறாளே.]]></a:t>
+              <a:t><![CDATA[3. Even the sea monsters draw out the breast, they give suck to their young ones: the daughter of my people is become cruel, like the ostriches in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +5250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. திமிங்கிலங்கள் முதலாய்க் கொங்கைகளை நீட்டி, தங்கள் குட்டிகளுக்குப் பால் கொடுக்கும்; என் ஜனமாகிய குமாரத்தியோ வனாந்தரத்திலுள்ள தீக்குருவியைப்போல் குரூரமாயிருக்கிறாளே.]]></a:t>
+              <a:t><![CDATA[3. Even the sea monsters draw out the breast, they give suck to their young ones: the daughter of my people is become cruel, like the ostriches in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. குழந்தைகளின் நாவு தாகத்தால் மேல் வாயோடே ஒட்டிக்கொண்டிருக்கிறது; பிள்ளைகள் அப்பங்கேட்கிறார்கள், அவர்களுக்குக் கொடுப்பாரில்லை.]]></a:t>
+              <a:t><![CDATA[4. The tongue of the nursing infant cleaves to the roof of his mouth for thirst: the young children ask bread, and no man breaks it unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +5468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. குழந்தைகளின் நாவு தாகத்தால் மேல் வாயோடே ஒட்டிக்கொண்டிருக்கிறது; பிள்ளைகள் அப்பங்கேட்கிறார்கள், அவர்களுக்குக் கொடுப்பாரில்லை.]]></a:t>
+              <a:t><![CDATA[4. The tongue of the nursing infant cleaves to the roof of his mouth for thirst: the young children ask bread, and no man breaks it unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414152" r:id="rId1"/>
+    <p:sldLayoutId id="2481563689" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,50 +5903,74 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5748,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. They that did feed delicately are desolate in the streets: they that were brought up in scarlet]]></a:t>
+              <a:t><![CDATA[5. ருசியான பதார்த்தங்களைச் சாப்பிட்டவர்கள் வீதிகளில் பாழாய்க்கிடக்கிறார்கள்; இரத்தாம்பரம் உடுத்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[embrace dunghills.]]></a:t>
+              <a:t><![CDATA[வளர்ந்தவர்கள் குப்பைமேடுகளை அணைத்துக் கொள்ளுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For the punishment of the iniquity of the daughter of my people is greater than the punishment of]]></a:t>
+              <a:t><![CDATA[6. கைச்செய்கை இல்லாமல் ஒரு நிமிஷத்திலே கவிழ்க்கப்பட்ட சோதோமின் பாவத்துக்கு வந்த தண்டனையைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sin of Sodom, that was overthrown as in a moment, and no hands stayed on her.]]></a:t>
+              <a:t><![CDATA[பார்க்கிலும் என் ஜனமாகிய குமாரத்தியின் அக்கிரமத்துக்கு வந்த தண்டனை பெரிதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Her Nazarites were purer than snow, they were whiter than milk, they were more rosy in body than]]></a:t>
+              <a:t><![CDATA[7. அவளுடைய நசரேயர் உறைந்த மழையைப்பார்க்கிலும் சுத்தமும், பாலைப்பார்க்கிலும் வெண்மையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rubies, their polishing was of sapphire:]]></a:t>
+              <a:t><![CDATA[பவளத்தைப்பார்க்கிலும் சிவப்பும், இந்திரநீலத்தைப் பார்க்கிலும் மேனியுமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Their visage is blacker than a coal; they are not known in the streets: their skin cleaves to]]></a:t>
+              <a:t><![CDATA[8. இப்பொழுதோ அவர்களுடைய முகம் கரியிலும் கறுத்துப்போயிற்று; வீதிகளில் அறியப்படார்கள்; அவர்கள் தோல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their bones; it is withered, it is become like a stick.]]></a:t>
+              <a:t><![CDATA[அவர்கள் எலும்புகளோடு ஒட்டிக்கொண்டு, காய்ந்த மரத்துக்கு ஒப்பாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. They that be slain with the sword are better than they that be slain with hunger: for these pine]]></a:t>
+              <a:t><![CDATA[9. பசியினால் கொலையுண்டவர்களைப் பார்க்கிலும் பட்டயத்தால் கொலையுண்டவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[away, stricken through for lack of the fruits of the field.]]></a:t>
+              <a:t><![CDATA[பாக்கியவான்களாயிருக்கிறார்கள்; அவர்கள் வயலின் வரத்தில்லாமையால் குத்துண்டு, கரைந்துபோகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. How is the gold become dim! how is the most fine gold changed! the stones of the sanctuary are]]></a:t>
+              <a:t><![CDATA[1. ஐயோ! பொன் மங்கி, பசும்பொன்மாறி, பரிசுத்த ஸ்தலத்தின் கற்கள் சகல வீதிகளின் முனையிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. The hands of the pitiful women have sodden their own children: they were their food in the]]></a:t>
+              <a:t><![CDATA[10. இரக்கமுள்ள ஸ்திரீகளின் கைகள் தங்கள் பிள்ளைகளைச் சமைத்தன, என் ஜனமாகிய குமாரத்தியின் அழிவில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[destruction of the daughter of my people.]]></a:t>
+              <a:t><![CDATA[அவைகள் அவர்களுக்கு ஆகாரமாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. The LORD has accomplished his fury; he has poured out his fierce anger, and has kindled a fire]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் தமது கோபத்தை நிறைவேற்றி, தமது உக்கிரகோபத்தை ஊற்றி, சீயோனில் அக்கினியைக் கொளுத்தினார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in Zion, and it has devoured the foundations thereof.]]></a:t>
+              <a:t><![CDATA[அது அதின் அஸ்திபாரங்களைப் பட்சித்துப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. The kings of the earth, and all the inhabitants of the world, would not have believed that the]]></a:t>
+              <a:t><![CDATA[12. சத்துருவும் பகைஞனும் எருசலேமின் வாசல்களுக்குள் பிரவேசிப்பான் என்கிறதை பூமியின் ராஜாக்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[adversary and the enemy should have entered into the gates of Jerusalem.]]></a:t>
+              <a:t><![CDATA[பூச்சக்கரத்தின் சகல குடிகளும் நம்பமாட்டாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For the sins of her prophets, and the iniquities of her priests, that have shed the blood of the]]></a:t>
+              <a:t><![CDATA[13. அதின் நடுவில் நீதிமான்களின் இரத்தத்தைச் சிந்தின அதின் தீர்க்கதரிசிகளின் பாவங்களினாலும், அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[just in the midst of her,]]></a:t>
+              <a:t><![CDATA[ஆசாரியர்களின் அக்கிரமங்களினாலும் இப்படி வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. They have wandered as blind men in the streets, they have polluted themselves with blood, so]]></a:t>
+              <a:t><![CDATA[14. குருடர்போல வீதிகளில் அலைந்து, ஒருவரும் அவர்கள் வஸ்திரங்களைத் தொடக் கூடாதபடி இரத்தத்தால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that men could not touch their garments.]]></a:t>
+              <a:t><![CDATA[கறைப்பட்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[poured out in the top of every street.]]></a:t>
+              <a:t><![CDATA[கொட்டுண்டுபோயிற்றே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. They cried unto them, Depart all of you; it is unclean; depart, depart, touch not: when they]]></a:t>
+              <a:t><![CDATA[15. விலகுங்கள், தீட்டுப்பட்டவர்களே, தொடாமல் விலகுங்கள், விலகுங்கள், என்று அவர்களை நோக்கிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fled away and wandered, they said among the heathen, They shall no more sojourn there.]]></a:t>
+              <a:t><![CDATA[கூப்பிட்டார்கள்; மெய்யாய்ப் பறந்தோடி அலைந்து போனார்கள்; இனித் தங்கித் தரிக்கமாட்டார்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The anger of the LORD has divided them; he will no more regard them: they respected not the]]></a:t>
+              <a:t><![CDATA[புறஜாதிகளுக்குள்ளே சொல்லப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[persons of the priests, they favoured not the elders.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தருடைய கோபம் அவர்களைச் சிதறடித்தது, அவர்களை இனி அவர் நோக்கார்; ஆசாரியருடைய முகத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. As for us, our eyes as yet failed for our vain help: in our watching we have watched for a]]></a:t>
+              <a:t><![CDATA[பாராமலும் முதியோரை மதியாமலும்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nation that could not save us.]]></a:t>
+              <a:t><![CDATA[17. இன்னும் எங்களுக்குச் சகாயம் வருமென்று நாங்கள் வீணாய் எதிர்பார்த்திருந்ததினாலே எங்கள் கண்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. They hunt our steps, that we cannot go in our streets: our end is near, our days are fulfilled;]]></a:t>
+              <a:t><![CDATA[பூத்துப் போயின; இரட்சிக்கமாட்டாத ஜாதிக்கு எதிர்பார்த்துக்கொண்டிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for our end has come.]]></a:t>
+              <a:t><![CDATA[18. நாங்கள் எங்கள் வீதிகளில் நடவாதபடிக்கு எங்கள் அடிச்சுவடுகளை வேட்டையாடினார்கள்; எங்கள் முடிவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Our persecutors are swifter than the eagles of the heaven: they pursued us upon the mountains,]]></a:t>
+              <a:t><![CDATA[சமீபித்தது; எங்கள் நாட்கள் நிறைவேறிப்போயின; எங்கள் முடிவு வந்துவிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they laid wait for us in the wilderness.]]></a:t>
+              <a:t><![CDATA[19. எங்களைப் பின் தொடர்ந்தவர்கள் ஆகாயத்துக் கழுகுகளைப்பார்க்கிலும் வேகமாயிருந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The precious sons of Zion, comparable to fine gold, how are they esteemed as earthen pitchers,]]></a:t>
+              <a:t><![CDATA[2. ஐயோ! தங்கத்துக்கொப்பான விலையேறப்பெற்ற சீயோன் குமாரர் குயவனுடைய கைவேலையான மண்பாண்டங்களாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. The breath of our nostrils, the anointed of the LORD, was taken in their pits, of whom we said,]]></a:t>
+              <a:t><![CDATA[பர்வதங்கள்மேல் எங்களைப் பின் தொடர்ந்தார்கள்; வனாந்தரத்தில் எங்களுக்குப் பதிவிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Under his shadow we shall live among the heathen.]]></a:t>
+              <a:t><![CDATA[20. கர்த்தரால் அபிஷேகம்பண்ணப்பட்டவனும், எங்கள் நாசியின் சுவாசமாயிருந்தவனும் அவர்களுடைய படுகுழியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Rejoice and be glad, O daughter of Edom, that dwell in the land of Uz; the cup also shall pass]]></a:t>
+              <a:t><![CDATA[அகப்பட்டான்; அவனுடைய நிழலிலே ஜாதிகளுக்குள்ளே பிழைத்திருப்போம் என்று அவனைக்குறித்துச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[through unto you: you shall be drunken, and shall make yourself naked.]]></a:t>
+              <a:t><![CDATA[சொல்லியிருந்தோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The punishment of yours iniquity is accomplished, O daughter of Zion; he will no more carry you]]></a:t>
+              <a:t><![CDATA[21. ஊத்ஸ்தேசவாசியாகிய ஏதோம் குமாரத்தியே, சந்தோஷித்துக் களிகூரு; பாத்திரம் உன்னிடத்திற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11127,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[away into captivity: he will visit yours iniquity, O daughter of Edom; he will discover your sins.]]></a:t>
+              <a:t><![CDATA[தாண்டிவரும், அப்பொழுது நீ வெறித்து, மானபங்கமாய்க் கிடப்பாய்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. சீயோன் குமாரத்தியே, உன் அக்கிரமத்துக்கு வரும் தண்டனை தீர்ந்தது; அவர் இனி உன்னை அப்புறம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சிறைப்பட்டுப்போகவிடார்; ஏதோம் குமாரத்தியே, உன் அக்கிரமத்தை அவர் விசாரிப்பார்; உன் பாவங்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளிப்படுத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the work of the hands of the potter!]]></a:t>
+              <a:t><![CDATA[எண்ணப்படுகிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Even the sea monsters draw out the breast, they give suck to their young ones: the daughter of my]]></a:t>
+              <a:t><![CDATA[3. திமிங்கிலங்கள் முதலாய்க் கொங்கைகளை நீட்டி, தங்கள் குட்டிகளுக்குப் பால் கொடுக்கும்; என் ஜனமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people is become cruel, like the ostriches in the wilderness.]]></a:t>
+              <a:t><![CDATA[குமாரத்தியோ வனாந்தரத்திலுள்ள தீக்குருவியைப்போல் குரூரமாயிருக்கிறாளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. The tongue of the nursing infant cleaves to the roof of his mouth for thirst: the young children]]></a:t>
+              <a:t><![CDATA[4. குழந்தைகளின் நாவு தாகத்தால் மேல் வாயோடே ஒட்டிக்கொண்டிருக்கிறது; பிள்ளைகள் அப்பங்கேட்கிறார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ask bread, and no man breaks it unto them.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குக் கொடுப்பாரில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[புலம்பல் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
   <a:themeElements>
-    <a:clrScheme name="Theme66">
+    <a:clrScheme name="Theme64">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme66">
+    <a:fontScheme name="Theme64">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme66">
+    <a:fmtScheme name="Theme64">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>