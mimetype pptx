--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -39,98 +39,107 @@
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -252,53 +261,56 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -358,51 +370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வனாந்தரத்தில் இருக்கிற பட்டயத்தினால் பிராணமோசத்துக்கு ஏதுவானவர்களாய் எங்கள் அப்பத்தைத் தேடுகிறோம்.]]></a:t>
+              <a:t><![CDATA[9. We got our bread with the peril of our lives because of the sword of the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -467,51 +479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பஞ்சத்தின் கொடுமையினால் எங்கள் தோல் அடுப்பங்கரையைப்போல் கறுத்துப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[9. We got our bread with the peril of our lives because of the sword of the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -576,51 +588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீயோனில் இருந்த ஸ்திரீகளையும் யூதா பட்டணங்களில் இருந்த கன்னிகைகளையும் அவமானப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Our skin was black like an oven because of the terrible famine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -685,51 +697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பிரபுக்களுடைய கைகளை அவர்கள் கட்டி, அவர்களை ஏறத்தூக்கினார்கள்; முதியோரின் முகங்கள் மதிக்கப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[11. They ravished the women in Zion, and the maids in the cities of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -794,51 +806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. வாலிபரை ஏந்திரம் அரைக்கக் கொண்டுபோனார்கள்; இளைஞர் விறகு சுமந்து இடறிவிழுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Princes are hanged up by their hand: the faces of elders were not honoured.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -903,51 +915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. முதியோர்கள் வாசல்களில் உட்காருகிறதும், வாலிபர் கின்னரங்களை வாசிக்கிறதும் நின்றுபோயிற்று.]]></a:t>
+              <a:t><![CDATA[12. Princes are hanged up by their hand: the faces of elders were not honoured.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1012,51 +1024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எங்கள் இருதயத்தின் களிகூருதல் ஒழிந்துபோயிற்று; எங்கள் சந்தோஷம் துக்கமாய் மாறிற்று.]]></a:t>
+              <a:t><![CDATA[13. They took the young men to grind, and the children fell under the wood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எங்கள் தலையிலிருந்து கிரீடம் விழுந்தது; ஐயோ! நாங்கள் பாவஞ்செய்தோமே.]]></a:t>
+              <a:t><![CDATA[14. The elders have ceased from the gate, the young men from their music.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1230,51 +1242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதினால் எங்கள் இருதயம் பலட்சயமாயிற்று; அதினால் எங்கள் கண்கள் இருண்டுபோயின.]]></a:t>
+              <a:t><![CDATA[15. The joy of our heart is ceased; our dance is turned into mourning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1339,51 +1351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பாழாய்க்கிடக்கிற சீயோன் மலையின்மேல் நரிகள் ஓடித்திரிகிறது.]]></a:t>
+              <a:t><![CDATA[16. The crown is fallen from our head: woe unto us, that we have sinned!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1448,51 +1460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தாவே, எங்களுக்கு நேரிட்டதை நினைத்தருளும்; எங்கள் நிந்தையை நோக்கிப்பாரும்.]]></a:t>
+              <a:t><![CDATA[1. Remember, O LORD, what has come upon us: consider, and behold our reproach.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1557,51 +1569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தாவே, நீர் என்றென்றைக்கும் இருக்கிறீர்; உம்முடைய சிங்காசனம் தலைமுறை தலைமுறையாக நிலைநிற்கும்.]]></a:t>
+              <a:t><![CDATA[17. For this our heart is faint; for these things our eyes are dim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1666,51 +1678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேவரீர் என்றைக்கும் எங்களை மறந்து, நெடுங்காலமாக எங்களைக் கைவிட்டிருப்பதென்ன?]]></a:t>
+              <a:t><![CDATA[18. Because of the mountain of Zion, which is desolate, the foxes walk upon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1775,51 +1787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தாவே, எங்களை உம்மிடத்தில் திருப்பிக்கொள்ளும், அப்பொழுது திரும்புவோம்; பூர்வகாலத்திலிருந்தது போல எங்கள் நாட்களைப் புதியவைகளாக்கும்.]]></a:t>
+              <a:t><![CDATA[19. You, O LORD, remain for ever; your throne from generation to generation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1884,51 +1896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தாவே, எங்களை உம்மிடத்தில் திருப்பிக்கொள்ளும், அப்பொழுது திரும்புவோம்; பூர்வகாலத்திலிருந்தது போல எங்கள் நாட்களைப் புதியவைகளாக்கும்.]]></a:t>
+              <a:t><![CDATA[19. You, O LORD, remain for ever; your throne from generation to generation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1993,51 +2005,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எங்களை முற்றிலும் வெறுத்துவிடுவீரோ? எங்கள்பேரில் கடுங்கோபமாயிருக்கிறீரே!]]></a:t>
+              <a:t><![CDATA[20. Wherefore do you forget us for ever, and forsake us so long time?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Turn you us unto you, O LORD, and we shall be turned; renew our days as of old.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Turn you us unto you, O LORD, and we shall be turned; renew our days as of old.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. But you have utterly rejected us; you are very angry against us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2102,51 +2441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எங்கள் சுதந்தரம் அந்நியர் வசமாகவும், எங்கள் வீடுகள் புறத்தேசத்தார்வசமாகவும் தாண்டிப்போயின.]]></a:t>
+              <a:t><![CDATA[2. Our inheritance is turned to strangers, our houses to aliens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2211,51 +2550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. திக்கற்றவர்களானோம், தகப்பன் இல்லை; எங்கள் தாய்கள் விதவைகளைப்போல இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. We are orphans and fatherless, our mothers are as widows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2320,51 +2659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்கள் தண்ணீரைப் பணத்துக்கு வாங்கிக் குடிக்கிறோம்; எங்கள் விறகு விலைக்கிரயமாய் வருகிறது.]]></a:t>
+              <a:t><![CDATA[4. We have drunken our water for money; our wood is sold unto us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2429,51 +2768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பாரஞ்சுமந்து எங்கள் கழுத்து நோகிறது; நாங்கள் உழைக்கிறோம், எங்களுக்கு இளைப்பாறுதல் இல்லை.]]></a:t>
+              <a:t><![CDATA[5. Our necks are under persecution: we labour, and have no rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2538,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பத்தால் திருப்தியாகும்படி எகிப்தியருக்கும் அசீரியருக்கும் எங்களைக் கையளித்தோம்.]]></a:t>
+              <a:t><![CDATA[6. We have given the hand to the Egyptians, and to the Assyrians, to be satisfied with bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2647,51 +2986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எங்கள் பிதாக்கள் பாவஞ்செய்து மாண்டுபோனார்கள்; நாங்கள் அவர்களுடைய அக்கிரமங்களைச் சுமக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[7. Our fathers have sinned, and are not; and we have borne their iniquities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2756,51 +3095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அடிமைகள் எங்களை ஆளுகிறார்கள்; எங்களை அவர்கள் கையிலிருந்து விடுவிப்பாரில்லை.]]></a:t>
+              <a:t><![CDATA[8. Servants have ruled over us: there is none that does deliver us out of their hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2835,51 +3174,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474733114" r:id="rId1"/>
+    <p:sldLayoutId id="2481563698" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3007,50 +3346,74 @@
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3207,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. जंगल में की तलवार के कारण हम अपने प्राण जोखिम में डाल कर भोजनवस्तु ले आते हैं।]]></a:t>
+              <a:t><![CDATA[9. வனாந்தரத்தில் இருக்கிற பட்டயத்தினால் பிராணமோசத்துக்கு ஏதுவானவர்களாய் எங்கள் அப்பத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3339,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. भूख की झुलसाने वाली आग के कारण, हमारा चमड़ा तंदूर की नाईं काला हो गया है।]]></a:t>
+              <a:t><![CDATA[தேடுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3471,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. सिय्योन में स्त्रियां, और यहूदा के नगरों में कुमारियां भ्रष्ट की गई हैं।]]></a:t>
+              <a:t><![CDATA[10. பஞ்சத்தின் கொடுமையினால் எங்கள் தோல் அடுப்பங்கரையைப்போல் கறுத்துப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3603,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. हाकिम हाथ के बल टांगे गए हैं; और पुरनियों का कुछ भी आदर नहीं किया गया।]]></a:t>
+              <a:t><![CDATA[11. சீயோனில் இருந்த ஸ்திரீகளையும் யூதா பட்டணங்களில் இருந்த கன்னிகைகளையும் அவமானப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3735,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. जवानों को चक्की चलानी पड़ती है; और लड़के-बाले लकड़ी का बोझ उठाते हुए लडखड़ाते हैं।]]></a:t>
+              <a:t><![CDATA[12. பிரபுக்களுடைய கைகளை அவர்கள் கட்டி, அவர்களை ஏறத்தூக்கினார்கள்; முதியோரின் முகங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3867,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. अब फाटक पर पुरनिये नहीं बैठते, न जवानों का गीत सुनाईं पड़ता है।]]></a:t>
+              <a:t><![CDATA[மதிக்கப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3999,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. हमारे मन का हर्ष जाता रहा, हमारा नाचना विलाप में बदल गया है।]]></a:t>
+              <a:t><![CDATA[13. வாலிபரை ஏந்திரம் அரைக்கக் கொண்டுபோனார்கள்; இளைஞர் விறகு சுமந்து இடறிவிழுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4131,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. हमारे सिर पर का मुकुट गिर पड़ा है; हम पर हाय, क्योंकि हम ने पाप किया है!]]></a:t>
+              <a:t><![CDATA[14. முதியோர்கள் வாசல்களில் உட்காருகிறதும், வாலிபர் கின்னரங்களை வாசிக்கிறதும் நின்றுபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4263,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. इस कारण हमारा हृदय निर्बल हो गया है, इन्हीं बातों से हमारी आंखें धुंधली पड़ गई हैं,]]></a:t>
+              <a:t><![CDATA[15. எங்கள் இருதயத்தின் களிகூருதல் ஒழிந்துபோயிற்று; எங்கள் சந்தோஷம் துக்கமாய் மாறிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4395,51 +4758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. क्योंकि सिय्योन पर्वत उजाड़ पड़ा है; उस में सियार घूमते हैं।]]></a:t>
+              <a:t><![CDATA[16. எங்கள் தலையிலிருந்து கிரீடம் விழுந்தது; ஐயோ! நாங்கள் பாவஞ்செய்தோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4527,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. हे यहोवा, स्मरण कर कि हम पर क्या क्या बीता है; हमारी ओर दृष्टि कर के हमारी नामधराई को देख!]]></a:t>
+              <a:t><![CDATA[1. கர்த்தாவே, எங்களுக்கு நேரிட்டதை நினைத்தருளும்; எங்கள் நிந்தையை நோக்கிப்பாரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4659,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. परन्तु हे यहोवा, तू तो सदा तक विराजमान रहेगा; तेरा राज्य पीढ़ी-पीढ़ी बना रहेगा।]]></a:t>
+              <a:t><![CDATA[17. அதினால் எங்கள் இருதயம் பலட்சயமாயிற்று; அதினால் எங்கள் கண்கள் இருண்டுபோயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. तू ने क्यों हम को सदा के लिये भुला दिया है, और क्यों बहुत काल के लिये हमें छोड़ दिया है?]]></a:t>
+              <a:t><![CDATA[18. பாழாய்க்கிடக்கிற சீயோன் மலையின்மேல் நரிகள் ஓடித்திரிகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. हे यहोवा, हम को अपनी ओर फेर, तब हम फिर सुधर जाएंगे। प्राचीनकाल की नाईं हमारे दिन बदल कर ज्यों के]]></a:t>
+              <a:t><![CDATA[19. கர்த்தாவே, நீர் என்றென்றைக்கும் இருக்கிறீர்; உம்முடைய சிங்காசனம் தலைமுறை தலைமுறையாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[त्यों कर दे!]]></a:t>
+              <a:t><![CDATA[நிலைநிற்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5550,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. क्या तू ने हमें बिल्कुल त्याग दिया है? क्या तू हम से अत्यन्त क्रोधित है?]]></a:t>
+              <a:t><![CDATA[20. தேவரீர் என்றைக்கும் எங்களை மறந்து, நெடுங்காலமாக எங்களைக் கைவிட்டிருப்பதென்ன?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. கர்த்தாவே, எங்களை உம்மிடத்தில் திருப்பிக்கொள்ளும், அப்பொழுது திரும்புவோம்; பூர்வகாலத்திலிருந்தது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போல எங்கள் நாட்களைப் புதியவைகளாக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புலம்பல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. எங்களை முற்றிலும் வெறுத்துவிடுவீரோ? எங்கள்பேரில் கடுங்கோபமாயிருக்கிறீரே!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. हमारा भाग परदेशियों का हो गया ओर हमारे घर परायों के हो गए हैं।]]></a:t>
+              <a:t><![CDATA[2. எங்கள் சுதந்தரம் அந்நியர் வசமாகவும், எங்கள் வீடுகள் புறத்தேசத்தார்வசமாகவும் தாண்டிப்போயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. हम अनाथ और पिताहीन हो गए; हमारी माताएं विधवा सी हो गई हैं।]]></a:t>
+              <a:t><![CDATA[3. திக்கற்றவர்களானோம், தகப்பன் இல்லை; எங்கள் தாய்கள் விதவைகளைப்போல இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. हम मोल ले कर पानी पीते हैं, हम को लकड़ी भी दाम से मिलती है।]]></a:t>
+              <a:t><![CDATA[4. எங்கள் தண்ணீரைப் பணத்துக்கு வாங்கிக் குடிக்கிறோம்; எங்கள் விறகு விலைக்கிரயமாய் வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. खदेड़ने वाले हमारी गर्दन पर टूट पड़े हैं; हम थक गए हैं, हमें विश्राम नहीं मिलता।]]></a:t>
+              <a:t><![CDATA[5. பாரஞ்சுமந்து எங்கள் கழுத்து நோகிறது; நாங்கள் உழைக்கிறோம், எங்களுக்கு இளைப்பாறுதல் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. हम स्वयं मिस्र के आधीन हो गए, और अश्शूर के भी, ताकि पेट भर सकें।]]></a:t>
+              <a:t><![CDATA[6. அப்பத்தால் திருப்தியாகும்படி எகிப்தியருக்கும் அசீரியருக்கும் எங்களைக் கையளித்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. हमारे पुरखाओं ने पाप किया, ओर मर मिटे हैं; परन्तु उनके अधर्म के कामों का भार हम को उठाना पड़ा है।]]></a:t>
+              <a:t><![CDATA[7. எங்கள் பிதாக்கள் பாவஞ்செய்து மாண்டுபோனார்கள்; நாங்கள் அவர்களுடைய அக்கிரமங்களைச் சுமக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. हमारे ऊपर दास अधिकार रखते हैं; उनके हाथ से कोई हमें नहीं छुड़ाता।]]></a:t>
+              <a:t><![CDATA[8. அடிமைகள் எங்களை ஆளுகிறார்கள்; எங்களை அவர்கள் கையிலிருந்து விடுவிப்பாரில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6172,91 +6931,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[புலம்பல் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6282,51 +7041,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6457,51 +7216,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>24</Slides>
+  <Slides>27</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>