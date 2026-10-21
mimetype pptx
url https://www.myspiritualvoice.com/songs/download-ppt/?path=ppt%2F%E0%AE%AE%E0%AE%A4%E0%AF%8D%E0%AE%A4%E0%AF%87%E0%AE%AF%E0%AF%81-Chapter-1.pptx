--- v1 (2026-07-15)
+++ v2 (2026-10-21)
@@ -73,58 +73,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -146,54 +138,50 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
-    <p:sldId id="297" r:id="rId44"/>
-[...2 lines deleted...]
-    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,57 +320,53 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உசியா யோதாமைப் பெற்றான்; யோதாம் ஆகாசைப் பெற்றான்; ஆகாஸ் எசேக்கியாவைப் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[6. And Jesse brings forth David the king; and David the king brings forth Solomon of her that had been the wife of Urias;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எசேக்கியா மனாசேயைப் பெற்றான்; மனாசே ஆமோனைப் பெற்றான்; ஆமோன் யோசியாவைப் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[7. And Solomon brings forth Roboam; and Roboam brings forth Abia; and Abia brings forth Asa;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பாபிலோனுக்குச் சிறைப்பட்டுப் போகுங்காலத்தில், யோசியா எகொனியாவையும் அவனுடைய சகோதரரையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[8. And Asa brings forth Josaphat; and Josaphat brings forth Joram; and Joram brings forth Ozias;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பாபிலோனுக்குச் சிறைப்பட்டுப் போகுங்காலத்தில், யோசியா எகொனியாவையும் அவனுடைய சகோதரரையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[9. And Ozias brings forth Joatham; and Joatham brings forth Achaz; and Achaz brings forth Ezekias;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பாபிலோனுக்குச் சிறைப்பட்டுப் போனபின்பு, எகோனியா சலாத்தியேலைப் பெற்றான்; சலாத்தியேல் சொரொபாபேலைப் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[10. And Ezekias brings forth Manasses; and Manasses brings forth Amon; and Amon brings forth Josias;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பாபிலோனுக்குச் சிறைப்பட்டுப் போனபின்பு, எகோனியா சலாத்தியேலைப் பெற்றான்; சலாத்தியேல் சொரொபாபேலைப் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[11. And Josias brings forth Jechonias and his brethren, about the time they were carried away to Babylon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சொரொபாபேல் அபியூதைப் பெற்றான்; அபியூத் எலியாக்கீமைப் பெற்றான்; எலியாக்கீம் ஆசோரைப் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[12. And after they were brought to Babylon, Jechonias brings forth Salathiel; and Salathiel brings forth Zorobabel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆசோர் சாதோக்கைப் பெற்றான்; சாதோக்கு ஆகீமைப் பெற்றான்; ஆகீம் எலியூதைப் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[12. And after they were brought to Babylon, Jechonias brings forth Salathiel; and Salathiel brings forth Zorobabel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எலியூத் எலெயாசாரைப் பெற்றான்; எலெயாசார் மாத்தானைப் பெற்றான்; மாத்தான் யாக்கோபைப் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[13. And Zorobabel brings forth Abiud; and Abiud brings forth Eliakim; and Eliakim brings forth Azor;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எலியூத் எலெயாசாரைப் பெற்றான்; எலெயாசார் மாத்தானைப் பெற்றான்; மாத்தான் யாக்கோபைப் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[14. And Azor brings forth Sadoc; and Sadoc brings forth Achim; and Achim brings forth Eliud;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆராம் அம்மினதாபைப் பெற்றான்; அம்மினதாப் நகசோனைப் பெற்றான்; நகசோன் சல்மோனைப் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[1. The book of the generation of Jesus Christ, the son of David, the son of Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யாக்கோபு மரியாளுடைய புருஷனாகிய யோசேப்பை பெற்றான்; அவளிடத்தில் கிறிஸ்து எனப்படுகிற இயேசு பிறந்தார்.]]></a:t>
+              <a:t><![CDATA[15. And Eliud brings forth Eleazar; and Eleazar brings forth Matthan; and Matthan brings forth Jacob;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இவ்விதமாய் உண்டான தலைமுறைகளெல்லாம் ஆபிரகாம் முதல் தாவீது வரைக்கும் பதினாலு தலைமுறைகளும்; தாவீதுமுதல் பாபிலோனுக்குச் சிறைப்பட்டுப்போன காலம் வரைக்கும் பதினாலு தலைமுறைகளும்; பாபிலோனுக்குச் சிறைப்பட்டுப்போன காலமுதல் கிறிஸ்து வரைக்கும் பதினாலு தலைமுறைகளுமாம்.]]></a:t>
+              <a:t><![CDATA[16. And Jacob brings forth Joseph the husband of Mary, of whom was born Jesus, who is called Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இவ்விதமாய் உண்டான தலைமுறைகளெல்லாம் ஆபிரகாம் முதல் தாவீது வரைக்கும் பதினாலு தலைமுறைகளும்; தாவீதுமுதல் பாபிலோனுக்குச் சிறைப்பட்டுப்போன காலம் வரைக்கும் பதினாலு தலைமுறைகளும்; பாபிலோனுக்குச் சிறைப்பட்டுப்போன காலமுதல் கிறிஸ்து வரைக்கும் பதினாலு தலைமுறைகளுமாம்.]]></a:t>
+              <a:t><![CDATA[16. And Jacob brings forth Joseph the husband of Mary, of whom was born Jesus, who is called Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இவ்விதமாய் உண்டான தலைமுறைகளெல்லாம் ஆபிரகாம் முதல் தாவீது வரைக்கும் பதினாலு தலைமுறைகளும்; தாவீதுமுதல் பாபிலோனுக்குச் சிறைப்பட்டுப்போன காலம் வரைக்கும் பதினாலு தலைமுறைகளும்; பாபிலோனுக்குச் சிறைப்பட்டுப்போன காலமுதல் கிறிஸ்து வரைக்கும் பதினாலு தலைமுறைகளுமாம்.]]></a:t>
+              <a:t><![CDATA[17. So all the generations from Abraham to David are fourteen generations; and from David until the carrying away into Babylon are fourteen generations; and from the carrying away into Babylon unto Christ are fourteen generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இயேசு கிறிஸ்துவினுடைய ஜெநநத்தின் விவரமாவது: அவருடைய தாயாராகிய மரியாள் யோசேப்புக்கு நியமிக்கப்பட்டிருக்கையில், அவர்கள் கூடி வருமுன்னே, அவள் பரிசுத்த ஆவியால் கர்ப்பவதியானாள் என்று காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[17. So all the generations from Abraham to David are fourteen generations; and from David until the carrying away into Babylon are fourteen generations; and from the carrying away into Babylon unto Christ are fourteen generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இயேசு கிறிஸ்துவினுடைய ஜெநநத்தின் விவரமாவது: அவருடைய தாயாராகிய மரியாள் யோசேப்புக்கு நியமிக்கப்பட்டிருக்கையில், அவர்கள் கூடி வருமுன்னே, அவள் பரிசுத்த ஆவியால் கர்ப்பவதியானாள் என்று காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[17. So all the generations from Abraham to David are fourteen generations; and from David until the carrying away into Babylon are fourteen generations; and from the carrying away into Babylon unto Christ are fourteen generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபிரகாமின் குமாரனாகிய தாவீதின் குமாரனான இயேசுகிறிஸ்துவினுடைய வம்ச வரலாறு:]]></a:t>
+              <a:t><![CDATA[18. Now the birth of Jesus Christ was likewise: When as his mother Mary was espoused to Joseph, before they came together, she was found with child of the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆபிரகாம் ஈசாக்கைப் பெற்றான்; ஈசாக்கு யாக்கோபைப் பெற்றான்; யாக்கோபு யூதாவையும் அவன் சகோதரரையும் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[18. Now the birth of Jesus Christ was likewise: When as his mother Mary was espoused to Joseph, before they came together, she was found with child of the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆபிரகாம் ஈசாக்கைப் பெற்றான்; ஈசாக்கு யாக்கோபைப் பெற்றான்; யாக்கோபு யூதாவையும் அவன் சகோதரரையும் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[18. Now the birth of Jesus Christ was likewise: When as his mother Mary was espoused to Joseph, before they came together, she was found with child of the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதா பாரேசையும் சாராவையும் தாமாரினிடத்தில் பெற்றான்; பாரேஸ் எஸ்ரோமைப் பெற்றான்; எஸ்ரோம் ஆராமைப் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[19. Then Joseph her husband, being a just man, and not willing to make her a public example, was minded to put her away privately.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆராம் அம்மினதாபைப் பெற்றான்; அம்மினதாப் நகசோனைப் பெற்றான்; நகசோன் சல்மோனைப் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[2. Abraham brings forth Isaac; and Isaac brings forth Jacob; and Jacob brings forth Judas and his brethren;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யூதா பாரேசையும் சாராவையும் தாமாரினிடத்தில் பெற்றான்; பாரேஸ் எஸ்ரோமைப் பெற்றான்; எஸ்ரோம் ஆராமைப் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[19. Then Joseph her husband, being a just man, and not willing to make her a public example, was minded to put her away privately.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவள் புருஷனாகிய யோசேப்பு நீதிமானாயிருந்து, அவளை அவமானப்படுத்த மனதில்லாமல், இரகசியமாய் அவளைத் தள்ளிவிட யோசனையாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. But while he thought on these things, behold, the angel of the LORD appeared unto him in a dream, saying, Joseph, you son of David, fear not to take unto you Mary your wife: for that which is conceived in her is of the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவள் புருஷனாகிய யோசேப்பு நீதிமானாயிருந்து, அவளை அவமானப்படுத்த மனதில்லாமல், இரகசியமாய் அவளைத் தள்ளிவிட யோசனையாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. But while he thought on these things, behold, the angel of the LORD appeared unto him in a dream, saying, Joseph, you son of David, fear not to take unto you Mary your wife: for that which is conceived in her is of the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் இப்படிச் சிந்தித்துக்கொண்டிருக்கையில், கர்த்தருடைய தூதன் சொப்பனத்தில் அவனுக்குக் காணப்பட்டு: தாவீதின் குமாரனாகிய யோசேப்பே, உன் மனைவியாகிய மரியாளை சேர்த்துக்கொள்ள ஐயப்படாதே; அவளிடத்தில் உற்பத்தியாயிருக்கிறது பரிசுத்த ஆவியினால் உண்டானது.]]></a:t>
+              <a:t><![CDATA[20. But while he thought on these things, behold, the angel of the LORD appeared unto him in a dream, saying, Joseph, you son of David, fear not to take unto you Mary your wife: for that which is conceived in her is of the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் இப்படிச் சிந்தித்துக்கொண்டிருக்கையில், கர்த்தருடைய தூதன் சொப்பனத்தில் அவனுக்குக் காணப்பட்டு: தாவீதின் குமாரனாகிய யோசேப்பே, உன் மனைவியாகிய மரியாளை சேர்த்துக்கொள்ள ஐயப்படாதே; அவளிடத்தில் உற்பத்தியாயிருக்கிறது பரிசுத்த ஆவியினால் உண்டானது.]]></a:t>
+              <a:t><![CDATA[21. And she shall bring forth a son, and you shall call his name JESUS: for he shall save his people from their sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் இப்படிச் சிந்தித்துக்கொண்டிருக்கையில், கர்த்தருடைய தூதன் சொப்பனத்தில் அவனுக்குக் காணப்பட்டு: தாவீதின் குமாரனாகிய யோசேப்பே, உன் மனைவியாகிய மரியாளை சேர்த்துக்கொள்ள ஐயப்படாதே; அவளிடத்தில் உற்பத்தியாயிருக்கிறது பரிசுத்த ஆவியினால் உண்டானது.]]></a:t>
+              <a:t><![CDATA[21. And she shall bring forth a son, and you shall call his name JESUS: for he shall save his people from their sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவள் ஒரு குமாரனைப் பெறுவாள், அவருக்கு இயேசு என்று பேரிடுவாயாக; ஏனெனில் அவர் தமது ஜனங்களின் பாவங்களை நீக்கி அவர்களை இரட்சிப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. Now all this was done, that it might be fulfilled which was spoken of the Lord by the prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவள் ஒரு குமாரனைப் பெறுவாள், அவருக்கு இயேசு என்று பேரிடுவாயாக; ஏனெனில் அவர் தமது ஜனங்களின் பாவங்களை நீக்கி அவர்களை இரட்சிப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. Behold, a virgin shall be with child, and shall bring forth a son, and they shall call his name Emmanuel, which being interpreted is, God with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தீர்க்கதரிசியின் மூலமாய்க் கர்த்தராலே உரைக்கப்பட்டது நிறைவேறும்படி இதெல்லாம் நடந்தது.]]></a:t>
+              <a:t><![CDATA[23. Behold, a virgin shall be with child, and shall bring forth a son, and they shall call his name Emmanuel, which being interpreted is, God with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தீர்க்கதரிசியின் மூலமாய்க் கர்த்தராலே உரைக்கப்பட்டது நிறைவேறும்படி இதெல்லாம் நடந்தது.]]></a:t>
+              <a:t><![CDATA[24. Then Joseph being raised from sleep did as the angel of the Lord had bidden him, and took unto him his wife:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +3914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சல்மோன் போவாசை ராகாபினிடத்தில் பெற்றான்; போவாஸ் ஓபேதை ரூத்தினிடத்தில் பெற்றான்; ஓபேத் ஈசாயைப் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[2. Abraham brings forth Isaac; and Isaac brings forth Jacob; and Jacob brings forth Judas and his brethren;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன்: இதோ, ஒரு கன்னிகை கர்ப்பவதியாகி ஒரு குமாரனைப் பெறுவாள்; அவருக்கு இம்மானுவேல் என்று பேரிடுவார்கள் என்று சொன்னான். இம்மானுவேல் என்பதற்கு தேவன் நம்மோடு இருக்கிறார் என்று அர்த்தமாம்.]]></a:t>
+              <a:t><![CDATA[24. Then Joseph being raised from sleep did as the angel of the Lord had bidden him, and took unto him his wife:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,487 +4132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன்: இதோ, ஒரு கன்னிகை கர்ப்பவதியாகி ஒரு குமாரனைப் பெறுவாள்; அவருக்கு இம்மானுவேல் என்று பேரிடுவார்கள் என்று சொன்னான். இம்மானுவேல் என்பதற்கு தேவன் நம்மோடு இருக்கிறார் என்று அர்த்தமாம்.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[25. அவள் தன் முதற்பேறான குமாரனைப் பெறுமளவும் அவளை அறியாதிருந்து, அவருக்கு இயேசு என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[25. And had sexual contact with her not till she had brought forth her firstborn son: and he called his name JESUS.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சல்மோன் போவாசை ராகாபினிடத்தில் பெற்றான்; போவாஸ் ஓபேதை ரூத்தினிடத்தில் பெற்றான்; ஓபேத் ஈசாயைப் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[3. And Judas brings forth Phares and Zara of Thamar; and Phares brings forth Esrom; and Esrom brings forth Aram;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஈசாய் தாவீது ராஜாவைப் பெற்றான்; தாவீது உரியாவின் மனைவியாயிருந்தவளிடத்தில் சாலொமோனைப் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[3. And Judas brings forth Phares and Zara of Thamar; and Phares brings forth Esrom; and Esrom brings forth Aram;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஈசாய் தாவீது ராஜாவைப் பெற்றான்; தாவீது உரியாவின் மனைவியாயிருந்தவளிடத்தில் சாலொமோனைப் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[4. And Aram brings forth Aminadab; and Aminadab brings forth Naasson; and Naasson brings forth Salmon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சாலொமோன் ரெகொபெயாமைப் பெற்றான்; ரெகொபெயாம் அபியாவைப் பெற்றான்; அபியா ஆசாவைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[5. And Salmon brings forth Booz of Rachab; and Booz brings forth Obed of Ruth; and Obed brings forth Jesse;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆசா யோசபாத்தைப் பெற்றான்; யோசபாத் யோராமைப் பெற்றான்; யோராம் உசியாவைப் பெற்றான்;]]></a:t>
+              <a:t><![CDATA[5. And Salmon brings forth Booz of Rachab; and Booz brings forth Obed of Ruth; and Obed brings forth Jesse;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089613" r:id="rId1"/>
+    <p:sldLayoutId id="2481564113" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5532,82 +5080,50 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5748,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Ozias brings forth Joatham; and Joatham brings forth Achaz; and Achaz brings forth Ezekias;]]></a:t>
+              <a:t><![CDATA[6. ஈசாய் தாவீது ராஜாவைப் பெற்றான்; தாவீது உரியாவின் மனைவியாயிருந்தவளிடத்தில் சாலொமோனைப் பெற்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Ezekias brings forth Manasses; and Manasses brings forth Amon; and Amon brings forth Josias;]]></a:t>
+              <a:t><![CDATA[7. சாலொமோன் ரெகொபெயாமைப் பெற்றான்; ரெகொபெயாம் அபியாவைப் பெற்றான்; அபியா ஆசாவைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Josias brings forth Jechonias and his brethren, about the time they were carried away to]]></a:t>
+              <a:t><![CDATA[8. ஆசா யோசபாத்தைப் பெற்றான்; யோசபாத் யோராமைப் பெற்றான்; யோராம் உசியாவைப் பெற்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Babylon:]]></a:t>
+              <a:t><![CDATA[9. உசியா யோதாமைப் பெற்றான்; யோதாம் ஆகாசைப் பெற்றான்; ஆகாஸ் எசேக்கியாவைப் பெற்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And after they were brought to Babylon, Jechonias brings forth Salathiel; and Salathiel brings]]></a:t>
+              <a:t><![CDATA[10. எசேக்கியா மனாசேயைப் பெற்றான்; மனாசே ஆமோனைப் பெற்றான்; ஆமோன் யோசியாவைப் பெற்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forth Zorobabel;]]></a:t>
+              <a:t><![CDATA[11. பாபிலோனுக்குச் சிறைப்பட்டுப் போகுங்காலத்தில், யோசியா எகொனியாவையும் அவனுடைய சகோதரரையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Zorobabel brings forth Abiud; and Abiud brings forth Eliakim; and Eliakim brings forth Azor;]]></a:t>
+              <a:t><![CDATA[12. பாபிலோனுக்குச் சிறைப்பட்டுப் போனபின்பு, எகோனியா சலாத்தியேலைப் பெற்றான்; சலாத்தியேல் சொரொபாபேலைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Azor brings forth Sadoc; and Sadoc brings forth Achim; and Achim brings forth Eliud;]]></a:t>
+              <a:t><![CDATA[பெற்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Eliud brings forth Eleazar; and Eleazar brings forth Matthan; and Matthan brings forth]]></a:t>
+              <a:t><![CDATA[13. சொரொபாபேல் அபியூதைப் பெற்றான்; அபியூத் எலியாக்கீமைப் பெற்றான்; எலியாக்கீம் ஆசோரைப் பெற்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jacob;]]></a:t>
+              <a:t><![CDATA[14. ஆசோர் சாதோக்கைப் பெற்றான்; சாதோக்கு ஆகீமைப் பெற்றான்; ஆகீம் எலியூதைப் பெற்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Aram brings forth Aminadab; and Aminadab brings forth Naasson; and Naasson brings forth]]></a:t>
+              <a:t><![CDATA[1. ஆபிரகாமின் குமாரனாகிய தாவீதின் குமாரனான இயேசுகிறிஸ்துவினுடைய வம்ச வரலாறு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Jacob brings forth Joseph the husband of Mary, of whom was born Jesus, who is called Christ.]]></a:t>
+              <a:t><![CDATA[15. எலியூத் எலெயாசாரைப் பெற்றான்; எலெயாசார் மாத்தானைப் பெற்றான்; மாத்தான் யாக்கோபைப் பெற்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. So all the generations from Abraham to David are fourteen generations; and from David until the]]></a:t>
+              <a:t><![CDATA[16. யாக்கோபு மரியாளுடைய புருஷனாகிய யோசேப்பை பெற்றான்; அவளிடத்தில் கிறிஸ்து எனப்படுகிற இயேசு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[carrying away into Babylon are fourteen generations; and from the carrying away into Babylon unto]]></a:t>
+              <a:t><![CDATA[பிறந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Christ are fourteen generations.]]></a:t>
+              <a:t><![CDATA[17. இவ்விதமாய் உண்டான தலைமுறைகளெல்லாம் ஆபிரகாம் முதல் தாவீது வரைக்கும் பதினாலு தலைமுறைகளும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Now the birth of Jesus Christ was likewise: When as his mother Mary was espoused to Joseph,]]></a:t>
+              <a:t><![CDATA[தாவீதுமுதல் பாபிலோனுக்குச் சிறைப்பட்டுப்போன காலம் வரைக்கும் பதினாலு தலைமுறைகளும்; பாபிலோனுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before they came together, she was found with child of the Holy Spirit.]]></a:t>
+              <a:t><![CDATA[சிறைப்பட்டுப்போன காலமுதல் கிறிஸ்து வரைக்கும் பதினாலு தலைமுறைகளுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The book of the generation of Jesus Christ, the son of David, the son of Abraham.]]></a:t>
+              <a:t><![CDATA[18. இயேசு கிறிஸ்துவினுடைய ஜெநநத்தின் விவரமாவது: அவருடைய தாயாராகிய மரியாள் யோசேப்புக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Abraham brings forth Isaac; and Isaac brings forth Jacob; and Jacob brings forth Judas and his]]></a:t>
+              <a:t><![CDATA[நியமிக்கப்பட்டிருக்கையில், அவர்கள் கூடி வருமுன்னே, அவள் பரிசுத்த ஆவியால் கர்ப்பவதியானாள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brethren;]]></a:t>
+              <a:t><![CDATA[காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Judas brings forth Phares and Zara of Thamar; and Phares brings forth Esrom; and Esrom brings]]></a:t>
+              <a:t><![CDATA[19. அவள் புருஷனாகிய யோசேப்பு நீதிமானாயிருந்து, அவளை அவமானப்படுத்த மனதில்லாமல், இரகசியமாய் அவளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Salmon;]]></a:t>
+              <a:t><![CDATA[2. ஆபிரகாம் ஈசாக்கைப் பெற்றான்; ஈசாக்கு யாக்கோபைப் பெற்றான்; யாக்கோபு யூதாவையும் அவன் சகோதரரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forth Aram;]]></a:t>
+              <a:t><![CDATA[தள்ளிவிட யோசனையாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Then Joseph her husband, being a just man, and not willing to make her a public example, was]]></a:t>
+              <a:t><![CDATA[20. அவன் இப்படிச் சிந்தித்துக்கொண்டிருக்கையில், கர்த்தருடைய தூதன் சொப்பனத்தில் அவனுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[minded to put her away privately.]]></a:t>
+              <a:t><![CDATA[காணப்பட்டு: தாவீதின் குமாரனாகிய யோசேப்பே, உன் மனைவியாகிய மரியாளை சேர்த்துக்கொள்ள ஐயப்படாதே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. But while he thought on these things, behold, the angel of the LORD appeared unto him in a]]></a:t>
+              <a:t><![CDATA[அவளிடத்தில் உற்பத்தியாயிருக்கிறது பரிசுத்த ஆவியினால் உண்டானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dream, saying, Joseph, you son of David, fear not to take unto you Mary your wife: for that which is]]></a:t>
+              <a:t><![CDATA[21. அவள் ஒரு குமாரனைப் பெறுவாள், அவருக்கு இயேசு என்று பேரிடுவாயாக; ஏனெனில் அவர் தமது ஜனங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[conceived in her is of the Holy Spirit.]]></a:t>
+              <a:t><![CDATA[பாவங்களை நீக்கி அவர்களை இரட்சிப்பார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And she shall bring forth a son, and you shall call his name JESUS: for he shall save his people]]></a:t>
+              <a:t><![CDATA[22. தீர்க்கதரிசியின் மூலமாய்க் கர்த்தராலே உரைக்கப்பட்டது நிறைவேறும்படி இதெல்லாம் நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from their sins.]]></a:t>
+              <a:t><![CDATA[23. அவன்: இதோ, ஒரு கன்னிகை கர்ப்பவதியாகி ஒரு குமாரனைப் பெறுவாள்; அவருக்கு இம்மானுவேல் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Now all this was done, that it might be fulfilled which was spoken of the Lord by the prophet,]]></a:t>
+              <a:t><![CDATA[பேரிடுவார்கள் என்று சொன்னான். இம்மானுவேல் என்பதற்கு தேவன் நம்மோடு இருக்கிறார் என்று அர்த்தமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying,]]></a:t>
+              <a:t><![CDATA[24. யோசேப்பு நித்திரை தெளிந்து எழுந்து, கர்த்தருடைய தூதன் தனக்குக் கட்டளையிட்டபடியே தன் மனைவியைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Salmon brings forth Booz of Rachab; and Booz brings forth Obed of Ruth; and Obed brings forth]]></a:t>
+              <a:t><![CDATA[பெற்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Behold, a virgin shall be with child, and shall bring forth a son, and they shall call his name]]></a:t>
+              <a:t><![CDATA[சேர்த்துக்கொண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,579 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Emmanuel, which being interpreted is, God with us.]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[his name JESUS.]]></a:t>
+              <a:t><![CDATA[25. அவள் தன் முதற்பேறான குமாரனைப் பெறுமளவும் அவளை அறியாதிருந்து, அவருக்கு இயேசு என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jesse;]]></a:t>
+              <a:t><![CDATA[3. யூதா பாரேசையும் சாராவையும் தாமாரினிடத்தில் பெற்றான்; பாரேஸ் எஸ்ரோமைப் பெற்றான்; எஸ்ரோம் ஆராமைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Jesse brings forth David the king; and David the king brings forth Solomon of her that had]]></a:t>
+              <a:t><![CDATA[பெற்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[been the wife of Urias;]]></a:t>
+              <a:t><![CDATA[4. ஆராம் அம்மினதாபைப் பெற்றான்; அம்மினதாப் நகசோனைப் பெற்றான்; நகசோன் சல்மோனைப் பெற்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Solomon brings forth Roboam; and Roboam brings forth Abia; and Abia brings forth Asa;]]></a:t>
+              <a:t><![CDATA[5. சல்மோன் போவாசை ராகாபினிடத்தில் பெற்றான்; போவாஸ் ஓபேதை ரூத்தினிடத்தில் பெற்றான்; ஓபேத் ஈசாயைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Asa brings forth Josaphat; and Josaphat brings forth Joram; and Joram brings forth Ozias;]]></a:t>
+              <a:t><![CDATA[பெற்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
   <a:themeElements>
-    <a:clrScheme name="Theme29">
+    <a:clrScheme name="Theme86">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme29">
+    <a:fontScheme name="Theme86">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme29">
+    <a:fmtScheme name="Theme86">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>