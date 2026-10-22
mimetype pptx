--- v0 (2026-08-03)
+++ v1 (2026-10-22)
@@ -135,50 +135,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -231,50 +237,53 @@
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -444,53 +453,56 @@
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -550,51 +562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. காணாமற் போன ஆடுகளாகிய இஸ்ரவேல் வீட்டாரிடத்திற்குப் போங்கள்.]]></a:t>
+              <a:t><![CDATA[5. These twelve Jesus sent forth, and commanded them, saying, Go not into the way of the Gentiles, and into any city of the Samaritans enter all of you not:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -659,51 +671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. போகையில், பரலோகராஜ்யம் சமீபித்திருக்கிறது என்று பிரசங்கியுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. But go rather to the lost sheep of the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -768,51 +780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வியாதியுள்ளவர்களைச் சொஸ்தமாக்குங்கள், குஷ்டரோகிகளைச் சுத்தம்பண்ணுங்கள், மரித்தோரை எழுப்புங்கள், பிசாசுகளைத் துரத்துங்கள்; இலவசமாய்ப் பெற்றீர்கள் இலவசமாய்க் கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. And as all of you go, preach, saying, The kingdom of heaven is at hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -877,51 +889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வியாதியுள்ளவர்களைச் சொஸ்தமாக்குங்கள், குஷ்டரோகிகளைச் சுத்தம்பண்ணுங்கள், மரித்தோரை எழுப்புங்கள், பிசாசுகளைத் துரத்துங்கள்; இலவசமாய்ப் பெற்றீர்கள் இலவசமாய்க் கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. Heal the sick, cleanse the lepers, raise the dead, cast out devils: freely all of you have received, freely give.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -986,51 +998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள் கச்சைகளில் பொன்னையாவது, வெள்ளியையாவது, செம்பையாவது,]]></a:t>
+              <a:t><![CDATA[8. Heal the sick, cleanse the lepers, raise the dead, cast out devils: freely all of you have received, freely give.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1095,51 +1107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வழிக்காகப் பையையாவது, இரண்டு அங்கிகளையாவது, பாதரட்சைகளையாவது, தடியையாவது தேடி வைக்கவேண்டாம்; வேலையாள் தன் ஆகாரத்துக்குப் பாத்திரனாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[9. Provide neither gold, nor silver, nor brass in your purses,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1204,51 +1216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வழிக்காகப் பையையாவது, இரண்டு அங்கிகளையாவது, பாதரட்சைகளையாவது, தடியையாவது தேடி வைக்கவேண்டாம்; வேலையாள் தன் ஆகாரத்துக்குப் பாத்திரனாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[10. Nor pouch for your journey, neither two coats, neither shoes, nor yet staves: for the workman is worthy of his food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1313,51 +1325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எந்தப் பட்டணத்திலாவது கிராமத்திலாவது நீங்கள் பிரவேசிக்கும்போது, அதிலே பாத்திரமானவன் யாரென்று விசாரித்து, நீங்கள் புறப்படுமளவும் அவனிடத்தில் தங்கியிருங்கள்.]]></a:t>
+              <a:t><![CDATA[10. Nor pouch for your journey, neither two coats, neither shoes, nor yet staves: for the workman is worthy of his food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1422,51 +1434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எந்தப் பட்டணத்திலாவது கிராமத்திலாவது நீங்கள் பிரவேசிக்கும்போது, அதிலே பாத்திரமானவன் யாரென்று விசாரித்து, நீங்கள் புறப்படுமளவும் அவனிடத்தில் தங்கியிருங்கள்.]]></a:t>
+              <a:t><![CDATA[11. And into whatsoever city or town all of you shall enter, enquire who in it is worthy; and there abide till all of you go thence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1531,51 +1543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒரு வீட்டுக்குள் நீங்கள் பிரவேசிக்கும்போது அதை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[11. And into whatsoever city or town all of you shall enter, enquire who in it is worthy; and there abide till all of you go thence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1640,51 +1652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது, அவர் தம்முடைய பன்னிரண்டு சீஷர்களையும் தம்மிடத்தில் வரவழைத்து, அசுத்த ஆவிகளைத் துரத்தவும், சகல வியாதிகளையும், சகல நோய்களையும் நீக்கவும் அவர்களுக்கு அதிகாரம் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[1. And when he had called unto him his twelve disciples, he gave them power against unclean spirits, to cast them out, and to heal all manner of sickness and all manner of disease.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1749,51 +1761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒரு வீட்டுக்குள் நீங்கள் பிரவேசிக்கும்போது அதை வாழ்த்துங்கள்.]]></a:t>
+              <a:t><![CDATA[12. And when all of you come into an house, salute it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1858,51 +1870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்த வீடு பாத்திரமாயிருந்தால் நீங்கள் கூறின சமாதானம் அவர்கள்மேல் வரக்கடவது; அபாத்திரமாயிருந்தால் நீங்கள் கூறின சமாதானம் உங்களிடத்திற்கு திரும்பக்கடவது;]]></a:t>
+              <a:t><![CDATA[13. And if the house be worthy, let your peace come upon it: but if it be not worthy, let your peace return to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1967,51 +1979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்த வீடு பாத்திரமாயிருந்தால் நீங்கள் கூறின சமாதானம் அவர்கள்மேல் வரக்கடவது; அபாத்திரமாயிருந்தால் நீங்கள் கூறின சமாதானம் உங்களிடத்திற்கு திரும்பக்கடவது;]]></a:t>
+              <a:t><![CDATA[13. And if the house be worthy, let your peace come upon it: but if it be not worthy, let your peace return to you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2076,51 +2088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. தன் ஜீவனைக் காக்கிறவன் அதை இழந்து போவான். தன் ஜீவனை இழந்துபோகிறவன் அதைக் காப்பான்.]]></a:t>
+              <a:t><![CDATA[14. And whosoever shall not receive you, nor hear your words, when all of you depart out of that house or city, shake off the dust of your feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2185,51 +2197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. தன் ஜீவனைக் காக்கிறவன் அதை இழந்து போவான். தன் ஜீவனை இழந்துபோகிறவன் அதைக் காப்பான்.]]></a:t>
+              <a:t><![CDATA[14. And whosoever shall not receive you, nor hear your words, when all of you depart out of that house or city, shake off the dust of your feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2294,51 +2306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. உங்களை ஏற்றுக்கொள்ளுகிறவன் என்னை ஏற்றுக்கொள்ளுகிறான்; என்னை ஏற்றுக்கொள்ளுகிறவன் என்னை அனுப்பினவரை ஏற்றுக்கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[15. Verily I say unto you, It shall be more tolerable for the land of Sodom and Gomorrha in the day of judgment, than for that city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2403,51 +2415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. உங்களை ஏற்றுக்கொள்ளுகிறவன் என்னை ஏற்றுக்கொள்ளுகிறான்; என்னை ஏற்றுக்கொள்ளுகிறவன் என்னை அனுப்பினவரை ஏற்றுக்கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[15. Verily I say unto you, It shall be more tolerable for the land of Sodom and Gomorrha in the day of judgment, than for that city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2512,51 +2524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எவனாகிலும் உங்களை ஏற்றுக்கொள்ளாமலும், உங்கள் வார்த்தைகளைக் கேளாமலும்போனால், அந்த வீட்டையாவது பட்டணத்தையாவது விட்டுப் புறப்படும்போது, உங்கள் கால்களில் படிந்த தூசியை உதறிப்போடுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. Behold, I send you forth as sheep in the midst of wolves: be all of you therefore wise as serpents, and harmless as doves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2621,51 +2633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எவனாகிலும் உங்களை ஏற்றுக்கொள்ளாமலும், உங்கள் வார்த்தைகளைக் கேளாமலும்போனால், அந்த வீட்டையாவது பட்டணத்தையாவது விட்டுப் புறப்படும்போது, உங்கள் கால்களில் படிந்த தூசியை உதறிப்போடுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. Behold, I send you forth as sheep in the midst of wolves: be all of you therefore wise as serpents, and harmless as doves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2730,51 +2742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நியாயத்தீர்ப்பு நாளிலே அந்தப் பட்டணத்திற்கு நேரிடுவதைப்பார்க்கிலும் சோதோம் கொமோரா நாட்டிற்கு நேரிடுவது இலகுவாயிருக்கும் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. But beware of men: for they will deliver you up to the councils, and they will scourge you in their synagogues;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2839,51 +2851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது, அவர் தம்முடைய பன்னிரண்டு சீஷர்களையும் தம்மிடத்தில் வரவழைத்து, அசுத்த ஆவிகளைத் துரத்தவும், சகல வியாதிகளையும், சகல நோய்களையும் நீக்கவும் அவர்களுக்கு அதிகாரம் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[1. And when he had called unto him his twelve disciples, he gave them power against unclean spirits, to cast them out, and to heal all manner of sickness and all manner of disease.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2948,51 +2960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆடுகளை ஓநாய்களுக்குள்ளே அனுப்புகிறது போல, இதோ, நான் உங்களை அனுப்புகிறேன்; ஆகையால், சர்ப்பங்களைப்போல வினாவுள்ளவர்களாயும் புறாக்களைப்போல கபடற்றவர்களுமாய் இருங்கள்.]]></a:t>
+              <a:t><![CDATA[17. But beware of men: for they will deliver you up to the councils, and they will scourge you in their synagogues;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3057,51 +3069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆடுகளை ஓநாய்களுக்குள்ளே அனுப்புகிறது போல, இதோ, நான் உங்களை அனுப்புகிறேன்; ஆகையால், சர்ப்பங்களைப்போல வினாவுள்ளவர்களாயும் புறாக்களைப்போல கபடற்றவர்களுமாய் இருங்கள்.]]></a:t>
+              <a:t><![CDATA[18. And all of you shall be brought before governors and kings for my sake, for a testimony against them and the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3166,51 +3178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுஷரைக் குறித்து எச்சரிக்கையாயிருங்கள்; அவர்கள் உங்களை ஆலோசனைச் சங்கங்களுக்கு ஒப்புக்கொடுத்து, தங்கள் ஜெப ஆலயங்களில் உங்களை வாரினால் அடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And all of you shall be brought before governors and kings for my sake, for a testimony against them and the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3275,51 +3287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுஷரைக் குறித்து எச்சரிக்கையாயிருங்கள்; அவர்கள் உங்களை ஆலோசனைச் சங்கங்களுக்கு ஒப்புக்கொடுத்து, தங்கள் ஜெப ஆலயங்களில் உங்களை வாரினால் அடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[19. But when they deliver you up, take no thought how or what all of you shall speak: for it shall be given you in that same hour what all of you shall speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3384,51 +3396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்களுக்கும் புறஜாதியாருக்கும் சாட்சியாக என்னிமித்தம் அதிபதிகளுக்கு முன்பாகவும், ராஜாக்களுக்கு முன்பாகவும் கொண்டுப்போகப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. But when they deliver you up, take no thought how or what all of you shall speak: for it shall be given you in that same hour what all of you shall speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3493,51 +3505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்களுக்கும் புறஜாதியாருக்கும் சாட்சியாக என்னிமித்தம் அதிபதிகளுக்கு முன்பாகவும், ராஜாக்களுக்கு முன்பாகவும் கொண்டுப்போகப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. For it is not all of you that speak, but the Spirit of your Father which speaks in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3602,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. தீர்க்கதரிசி என்னும் நாமத்தினிமித்தம் தீர்க்கதரிசியை ஏற்றுக்கொள்ளுகிறவன் தீர்க்கதரிசிக்கேற்ற பலனை அடைவான்; நீதிமான் என்னும் நாமத்தினிமித்தம் நீதிமானை ஏற்றுக்கொள்ளுகிறவன் நீதிமானுக்கேற்ற பலனை அடைவான்.]]></a:t>
+              <a:t><![CDATA[21. And the brother shall deliver up the brother to death, and the father the child: and the children shall rise up against their parents, and cause them to be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3711,51 +3723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. தீர்க்கதரிசி என்னும் நாமத்தினிமித்தம் தீர்க்கதரிசியை ஏற்றுக்கொள்ளுகிறவன் தீர்க்கதரிசிக்கேற்ற பலனை அடைவான்; நீதிமான் என்னும் நாமத்தினிமித்தம் நீதிமானை ஏற்றுக்கொள்ளுகிறவன் நீதிமானுக்கேற்ற பலனை அடைவான்.]]></a:t>
+              <a:t><![CDATA[21. And the brother shall deliver up the brother to death, and the father the child: and the children shall rise up against their parents, and cause them to be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3820,51 +3832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. தீர்க்கதரிசி என்னும் நாமத்தினிமித்தம் தீர்க்கதரிசியை ஏற்றுக்கொள்ளுகிறவன் தீர்க்கதரிசிக்கேற்ற பலனை அடைவான்; நீதிமான் என்னும் நாமத்தினிமித்தம் நீதிமானை ஏற்றுக்கொள்ளுகிறவன் நீதிமானுக்கேற்ற பலனை அடைவான்.]]></a:t>
+              <a:t><![CDATA[22. And all of you shall be hated of all men for my name's sake: but he that endures to the end shall be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3929,51 +3941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. சீஷன் என்னும் நாமத்தினிமித்தம் இந்தச் சிறியரில் ஒருவனுக்கு ஒருகலசம் தண்ணீர் மாத்திரம் குடிக்கக் கொடுக்கிறவனும் தன் பலனை அடையாமற்போகான் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. And all of you shall be hated of all men for my name's sake: but he that endures to the end shall be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4038,51 +4050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்தப் பன்னிரண்டு அப்போஸ்தலருடைய நாமங்களாவன: முந்தினவன் பேதுரு என்னப்பட்ட சீமோன், அவன் சகோதரன் அந்திரேயா, செபதேயுவின் குமாரன் யாக்கோபு, அவன் சகோதரன் யோவான்,]]></a:t>
+              <a:t><![CDATA[2. Now the names of the twelve apostles are these; The first, Simon, who is called Peter, and Andrew his brother; James the son of Zebedee, and John his brother;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4147,51 +4159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. சீஷன் என்னும் நாமத்தினிமித்தம் இந்தச் சிறியரில் ஒருவனுக்கு ஒருகலசம் தண்ணீர் மாத்திரம் குடிக்கக் கொடுக்கிறவனும் தன் பலனை அடையாமற்போகான் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. But when they persecute you in this city, flee all of you into another: for verily I say unto you, All of you shall not have gone over the cities of Israel, till the Son of man be come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4256,51 +4268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் உங்களை ஒப்புக்கொடுக்கும்போது: எப்படிப்பேசுவோம் என்றும், என்னத்தைப் பேசுவோம் என்றும் கவலைப்படாதிருங்கள்; நீங்கள் பேசவேண்டியது அந்நேரத்தில் உங்களுக்கு அருளப்படும்.]]></a:t>
+              <a:t><![CDATA[23. But when they persecute you in this city, flee all of you into another: for verily I say unto you, All of you shall not have gone over the cities of Israel, till the Son of man be come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4365,51 +4377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் உங்களை ஒப்புக்கொடுக்கும்போது: எப்படிப்பேசுவோம் என்றும், என்னத்தைப் பேசுவோம் என்றும் கவலைப்படாதிருங்கள்; நீங்கள் பேசவேண்டியது அந்நேரத்தில் உங்களுக்கு அருளப்படும்.]]></a:t>
+              <a:t><![CDATA[23. But when they persecute you in this city, flee all of you into another: for verily I say unto you, All of you shall not have gone over the cities of Israel, till the Son of man be come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4474,51 +4486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பேசுகிறவர்கள் நீங்கள் அல்ல, உங்கள் பிதாவின் ஆவியானவரே உங்களிலிருந்து பேசுகிறவர்.]]></a:t>
+              <a:t><![CDATA[24. The disciple is not above his master, nor the servant above his lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4583,51 +4595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பேசுகிறவர்கள் நீங்கள் அல்ல, உங்கள் பிதாவின் ஆவியானவரே உங்களிலிருந்து பேசுகிறவர்.]]></a:t>
+              <a:t><![CDATA[25. It is enough for the disciple that he be as his master, and the servant as his lord. If they have called the master of the house Beelzebub, how much more shall they call them of his household?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4692,51 +4704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சகோதரன் தன் சகோதரனையும், தகப்பன் தன் பிள்ளையையும், மரணத்துக்கு ஒப்புக்கொடுப்பார்கள்; பெற்றாருக்கு விரோதமாய்ப் பிள்ளைகள் எழும்பி அவர்களைக் கொலைசெய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[25. It is enough for the disciple that he be as his master, and the servant as his lord. If they have called the master of the house Beelzebub, how much more shall they call them of his household?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4801,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சகோதரன் தன் சகோதரனையும், தகப்பன் தன் பிள்ளையையும், மரணத்துக்கு ஒப்புக்கொடுப்பார்கள்; பெற்றாருக்கு விரோதமாய்ப் பிள்ளைகள் எழும்பி அவர்களைக் கொலைசெய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Fear them not therefore: for there is nothing covered, that shall not be revealed; and hid, that shall not be known.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4910,51 +4922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. என் நாமத்தினிமித்தம் நீங்கள் எல்லாராலும் பகைக்கப்படுவீர்கள்; முடிவுபரியந்தம் நிலைத்திருப்பவனே இரட்சிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[27. What I tell you in darkness, that speak all of you in light: and what all of you hear in the ear, that preach all of you upon the housetops.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5019,51 +5031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒரு பட்டணத்தில் உங்களைத் துன்பப்படுத்தினால் மறு பட்டணத்திற்கு ஓடிப்போங்கள்; மனுஷகுமாரன் வருவதற்குள்ளாக நீங்கள் இஸ்ரவேல் பட்டணங்களையெல்லாம் சுற்றிமுடியாதென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[27. What I tell you in darkness, that speak all of you in light: and what all of you hear in the ear, that preach all of you upon the housetops.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5128,51 +5140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒரு பட்டணத்தில் உங்களைத் துன்பப்படுத்தினால் மறு பட்டணத்திற்கு ஓடிப்போங்கள்; மனுஷகுமாரன் வருவதற்குள்ளாக நீங்கள் இஸ்ரவேல் பட்டணங்களையெல்லாம் சுற்றிமுடியாதென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[28. And fear not them which kill the body, but are not able to kill the soul: but rather fear him which is able to destroy both soul and body in hell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5237,51 +5249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்தப் பன்னிரண்டு அப்போஸ்தலருடைய நாமங்களாவன: முந்தினவன் பேதுரு என்னப்பட்ட சீமோன், அவன் சகோதரன் அந்திரேயா, செபதேயுவின் குமாரன் யாக்கோபு, அவன் சகோதரன் யோவான்,]]></a:t>
+              <a:t><![CDATA[2. Now the names of the twelve apostles are these; The first, Simon, who is called Peter, and Andrew his brother; James the son of Zebedee, and John his brother;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5346,51 +5358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சீஷன் தன் போதகனிலும், வேலைக்காரன் தன் எஜமானிலும் மேற்பட்டவனல்ல.]]></a:t>
+              <a:t><![CDATA[28. And fear not them which kill the body, but are not able to kill the soul: but rather fear him which is able to destroy both soul and body in hell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5455,51 +5467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சீஷன் தன் போதகனைப்போலவும், வேலைக்காரன் தன் எஜமானைப்போலவும் இருப்பது போதும். வீட்டெஜமானையே பெயல்செபூல் என்று சொல்வார்களானால், அவன் வீட்டாரை அப்படிச் சொல்வது அதிக நிச்சயமல்லவா?]]></a:t>
+              <a:t><![CDATA[29. Are not two sparrows sold for a farthing? and one of them shall not fall on the ground without your Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5564,51 +5576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சீஷன் தன் போதகனைப்போலவும், வேலைக்காரன் தன் எஜமானைப்போலவும் இருப்பது போதும். வீட்டெஜமானையே பெயல்செபூல் என்று சொல்வார்களானால், அவன் வீட்டாரை அப்படிச் சொல்வது அதிக நிச்சயமல்லவா?]]></a:t>
+              <a:t><![CDATA[29. Are not two sparrows sold for a farthing? and one of them shall not fall on the ground without your Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5673,51 +5685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்களுக்குப் பயப்படாதிருங்கள்; வெளியாக்கப்படாத மறைபொருளும் இல்லை; அறியப்படாத இரகசியமும் இல்லை.]]></a:t>
+              <a:t><![CDATA[30. But the very hairs of your head are all numbered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5782,51 +5794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் உங்களுக்கு இருளிலே சொல்லுகிறதை நீங்கள் வெளிச்சத்திலே சொல்லுங்கள்; காதிலே கேட்கிறதை நீங்கள் வீடுகளிலே பிரசித்தம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[31. Fear all of you not therefore, all of you are of more value than many sparrows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5891,51 +5903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் உங்களுக்கு இருளிலே சொல்லுகிறதை நீங்கள் வெளிச்சத்திலே சொல்லுங்கள்; காதிலே கேட்கிறதை நீங்கள் வீடுகளிலே பிரசித்தம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[31. Fear all of you not therefore, all of you are of more value than many sparrows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6000,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆத்துமாவைக் கொல்ல வல்லவர்களாயிராமல், சரீரத்தை மாத்திரம் கொல்லுகிறவர்களுக்கு நீங்கள் பயப்படவேண்டாம்; ஆத்துமாவையும் சரீரத்தையும் நரகத்திலே அழிக்க வல்லவருக்கே பயப்படுங்கள்.]]></a:t>
+              <a:t><![CDATA[32. Whosoever therefore shall confess me before men, him will I confess also before my Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6109,51 +6121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆத்துமாவைக் கொல்ல வல்லவர்களாயிராமல், சரீரத்தை மாத்திரம் கொல்லுகிறவர்களுக்கு நீங்கள் பயப்படவேண்டாம்; ஆத்துமாவையும் சரீரத்தையும் நரகத்திலே அழிக்க வல்லவருக்கே பயப்படுங்கள்.]]></a:t>
+              <a:t><![CDATA[32. Whosoever therefore shall confess me before men, him will I confess also before my Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6218,51 +6230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஒரு காசுக்கு இரண்டு அடைக்கலான் குருவிகளை விற்கிறார்கள் அல்லவா? ஆயினும் உங்கள் பிதாவின் சித்தமில்லாமல், அவைகளில் ஒன்றாகிலும் தரையிலே விழாது.]]></a:t>
+              <a:t><![CDATA[33. But whosoever shall deny me before men, him will I also deny before my Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6327,51 +6339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஒரு காசுக்கு இரண்டு அடைக்கலான் குருவிகளை விற்கிறார்கள் அல்லவா? ஆயினும் உங்கள் பிதாவின் சித்தமில்லாமல், அவைகளில் ஒன்றாகிலும் தரையிலே விழாது.]]></a:t>
+              <a:t><![CDATA[33. But whosoever shall deny me before men, him will I also deny before my Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6436,51 +6448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பிலிப்பு, பர்த்தொலொமேயு, தோமா, ஆயக்காரனாகிய மத்தேயு, அல்பேயுவின் குமாரன் யாக்கோபு, ததேயு என்னும் மறுநாமமுள்ள லெபேயு,]]></a:t>
+              <a:t><![CDATA[3. Philip, and Bartholomew; Thomas, and Matthew the publican; James the son of Alphaeus, and Lebbaeus, whose surname was Thaddaeus;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6545,51 +6557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உங்கள் தலையிலுள்ள மயிரெல்லாம் எண்ணப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[34. Think not that I am come to send peace on earth: I came not to send peace, but a sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6654,51 +6666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆதலால், பயப்படாதிருங்கள்; அநேகம் அடைக்கலான் குருவிகளைப் பார்க்கிலும் நீங்கள் விசேஷித்தவர்களாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[34. Think not that I am come to send peace on earth: I came not to send peace, but a sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6763,51 +6775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மனுஷர் முன்பாக என்னை அறிக்கை பண்ணுகிறவன் எவனோ, அவனை நானும் பரலோகத்திலிருக்கிற என் பிதாவின் முன்பாக அறிக்கைப் பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[35. For I am come to set a man at variance against his father, and the daughter against her mother, and the daughter in law against her mother in law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6872,51 +6884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மனுஷர் முன்பாக என்னை அறிக்கை பண்ணுகிறவன் எவனோ, அவனை நானும் பரலோகத்திலிருக்கிற என் பிதாவின் முன்பாக அறிக்கைப் பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[35. For I am come to set a man at variance against his father, and the daughter against her mother, and the daughter in law against her mother in law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6981,51 +6993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மனுஷர் முன்பாக என்னை மறுதலிக்கிறவன் எவனோ, அவனை நானும் பரலோகத்திலிருக்கிற என் பிதாவின் முன்பாக மறுதலிப்பேன்.]]></a:t>
+              <a:t><![CDATA[36. And a man's foes shall be they of his own household.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7090,51 +7102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மனுஷர் முன்பாக என்னை மறுதலிக்கிறவன் எவனோ, அவனை நானும் பரலோகத்திலிருக்கிற என் பிதாவின் முன்பாக மறுதலிப்பேன்.]]></a:t>
+              <a:t><![CDATA[37. He that loves father or mother more than me is not worthy of me: and he that loves son or daughter more than me is not worthy of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7199,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பூமியின்மேல் சமாதானத்தை அனுப்பவந்தேன் என்று எண்ணாதிருங்கள்; சமாதானத்தையல்ல பட்டயத்தையே அனுப்பவந்தேன்.]]></a:t>
+              <a:t><![CDATA[37. He that loves father or mother more than me is not worthy of me: and he that loves son or daughter more than me is not worthy of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7308,51 +7320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. எப்படியெனில், மகனுக்கும் தகப்பனுக்கும், மகளுக்கும் தாய்க்கும், மருமகளுக்கும் மாமிக்கும் பிரிவினை உண்டாக்க வந்தேன்.]]></a:t>
+              <a:t><![CDATA[38. And he that takes not his cross, and follows after me, is not worthy of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7417,51 +7429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஒரு மனுஷனுக்குச் சத்துருக்கள் அவன் வீட்டாரே.]]></a:t>
+              <a:t><![CDATA[39. He that finds his life shall lose it: and he that loses his life for my sake shall find it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7526,51 +7538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஒரு மனுஷனுக்குச் சத்துருக்கள் அவன் வீட்டாரே.]]></a:t>
+              <a:t><![CDATA[40. He that receives you receives me, and he that receives me receives him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7635,51 +7647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கானானியனாகிய சீமோன், அவரைக் காட்டிக்கொடுத்த யூதாஸ்காரியோத்து என்பவைகளே.]]></a:t>
+              <a:t><![CDATA[3. Philip, and Bartholomew; Thomas, and Matthew the publican; James the son of Alphaeus, and Lebbaeus, whose surname was Thaddaeus;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7744,51 +7756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. தகப்பனையாவது தாயையாவது என்னிலும் அதிகமாய் நேசிக்கிறவன் எனக்குப் பாத்திரன் அல்ல; மகனையாவது மகளையாவது என்னிலும் அதிகமாய் நேசிக்கிறவன் எனக்குப் பாத்திரன் அல்ல.]]></a:t>
+              <a:t><![CDATA[40. He that receives you receives me, and he that receives me receives him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7853,51 +7865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. தகப்பனையாவது தாயையாவது என்னிலும் அதிகமாய் நேசிக்கிறவன் எனக்குப் பாத்திரன் அல்ல; மகனையாவது மகளையாவது என்னிலும் அதிகமாய் நேசிக்கிறவன் எனக்குப் பாத்திரன் அல்ல.]]></a:t>
+              <a:t><![CDATA[41. He that receives a prophet in the name of a prophet shall receive a prophet's reward; and he that receives a righteous man in the name of a righteous man shall receive a righteous man's reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7962,51 +7974,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தன் சிலுவையை எடுத்துக்கொண்டு என்னைப் பின்பற்றாதவன் எனக்குப் பாத்திரன் அல்ல.]]></a:t>
+              <a:t><![CDATA[41. He that receives a prophet in the name of a prophet shall receive a prophet's reward; and he that receives a righteous man in the name of a righteous man shall receive a righteous man's reward.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. He that receives a prophet in the name of a prophet shall receive a prophet's reward; and he that receives a righteous man in the name of a righteous man shall receive a righteous man's reward.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And whosoever shall give to drink unto one of these little ones a cup of cold water only in the name of a disciple, verily I say unto you, he shall in no wise lose his reward.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And whosoever shall give to drink unto one of these little ones a cup of cold water only in the name of a disciple, verily I say unto you, he shall in no wise lose his reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8071,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இந்தப் பன்னிருவரையும் இயேசு அனுப்புகையில், அவர்களுக்குக் கட்டளையிட்டுச் சொன்னது என்னவென்றால்: நீங்கள் புறஜாதியார் நாட்டுக்குப் போகாமலும், சமாரியர் பட்டணங்களில் பிரவேசியாமலும்,]]></a:t>
+              <a:t><![CDATA[4. Simon the Canaanite, and Judas Iscariot, who also betrayed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8180,51 +8519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இந்தப் பன்னிருவரையும் இயேசு அனுப்புகையில், அவர்களுக்குக் கட்டளையிட்டுச் சொன்னது என்னவென்றால்: நீங்கள் புறஜாதியார் நாட்டுக்குப் போகாமலும், சமாரியர் பட்டணங்களில் பிரவேசியாமலும்,]]></a:t>
+              <a:t><![CDATA[5. These twelve Jesus sent forth, and commanded them, saying, Go not into the way of the Gentiles, and into any city of the Samaritans enter all of you not:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8259,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732184" r:id="rId1"/>
+    <p:sldLayoutId id="2481564152" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8855,50 +9194,74 @@
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9015,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. বরং ইস্রায়েল জাতির হারানো মেষদের কাছে য়েও৷]]></a:t>
+              <a:t><![CDATA[நீங்கள் புறஜாதியார் நாட்டுக்குப் போகாமலும், சமாரியர் பட்டணங்களில் பிரவேசியாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তাদের কাছে গিয়ে প্রচার কর য়ে, ‘স্বর্গরাজ্য এসে পড়েছে৷’]]></a:t>
+              <a:t><![CDATA[6. காணாமற் போன ஆடுகளாகிய இஸ்ரவேல் வீட்டாரிடத்திற்குப் போங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তোমরা গিয়ে রোগীদের সারিয়ে তোল, মৃতদের বাঁচিয়ে তোল, কুষ্ঠ রোগীদের পরিষ্কার করো, ভূতদের বের করে]]></a:t>
+              <a:t><![CDATA[7. போகையில், பரலோகராஜ்யம் சமீபித்திருக்கிறது என்று பிரசங்கியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাও৷ তোমরা এসব কাজ বিনামূল্যে করো, কারণ তোমরা সেই ক্ষমতা বিনামূল্যেই পেয়েছ৷]]></a:t>
+              <a:t><![CDATA[8. வியாதியுள்ளவர்களைச் சொஸ்தமாக்குங்கள், குஷ்டரோகிகளைச் சுத்தம்பண்ணுங்கள், மரித்தோரை எழுப்புங்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তোমাদের কোমরের কাপড়ে বেঁধে তোমরা সোনা, রূপো বা টাকা পয়সা সঙ্গে নিও না৷]]></a:t>
+              <a:t><![CDATA[பிசாசுகளைத் துரத்துங்கள்; இலவசமாய்ப் பெற்றீர்கள் இலவசமாய்க் கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. পথ চলতে কোন থলি বা বাড়তি জামাকাপড় কিংবা জুতো নিও না, এমন কি লাঠিও না, কারণ আমি বলছি শ্রমিক তার]]></a:t>
+              <a:t><![CDATA[9. உங்கள் கச்சைகளில் பொன்னையாவது, வெள்ளியையாவது, செம்பையாவது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারিশ্রমিক পাবার য়োগ্য৷]]></a:t>
+              <a:t><![CDATA[10. வழிக்காகப் பையையாவது, இரண்டு அங்கிகளையாவது, பாதரட்சைகளையாவது, தடியையாவது தேடி வைக்கவேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ‘তোমরা যখন কোন শহর বা গ্রামে যাবে, সেখানে এমন কোন উপযুক্ত লোক খুঁজে বের করো যার উপর আস্থা রাখতে]]></a:t>
+              <a:t><![CDATA[வேலையாள் தன் ஆகாரத்துக்குப் பாத்திரனாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পার এবং কোথাও চলে না যাওয়া পর্যন্ত তার বাড়িতেই থেকো৷]]></a:t>
+              <a:t><![CDATA[11. எந்தப் பட்டணத்திலாவது கிராமத்திலாவது நீங்கள் பிரவேசிக்கும்போது, அதிலே பாத்திரமானவன் யாரென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. যখন তোমরা সেই বাড়িতে গিয়ে উঠবে তখন সেখানকার লোকদের শুভেচ্ছা জানিয়ে বলো, ‘তোমাদের শান্তি]]></a:t>
+              <a:t><![CDATA[விசாரித்து, நீங்கள் புறப்படுமளவும் அவனிடத்தில் தங்கியிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. যীশু তাঁর বারো জন শিষ্যকে কাছে ডেকে তাঁদের অশুচিআত্মা তাড়িয়ে দেবার ও সব রোগ ব্যধি সারাবার]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது, அவர் தம்முடைய பன்னிரண்டு சீஷர்களையும் தம்மிடத்தில் வரவழைத்து, அசுத்த ஆவிகளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হোক্৷’]]></a:t>
+              <a:t><![CDATA[12. ஒரு வீட்டுக்குள் நீங்கள் பிரவேசிக்கும்போது அதை வாழ்த்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. সেই বাড়ির লোকরা যদি তোমাদের স্বাগত জানায়, তবে তারা সেই শান্তি লাভের উপযুক্ত৷ কিন্তু তারা যদি]]></a:t>
+              <a:t><![CDATA[13. அந்த வீடு பாத்திரமாயிருந்தால் நீங்கள் கூறின சமாதானம் அவர்கள்மேல் வரக்கடவது; அபாத்திரமாயிருந்தால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের স্বাগত না জানায়, তবে তোমাদের শান্তি তোমাদেরই কাছে ফিরে আসুক৷]]></a:t>
+              <a:t><![CDATA[நீங்கள் கூறின சமாதானம் உங்களிடத்திற்கு திரும்பக்கடவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. য়ে কেউ নিজের জীবন লাভ করতে চায়, সে তা হারাবে; কিন্তু য়ে আমার জন্য তার জীবন উত্‌সর্গ করে, সে]]></a:t>
+              <a:t><![CDATA[14. எவனாகிலும் உங்களை ஏற்றுக்கொள்ளாமலும், உங்கள் வார்த்தைகளைக் கேளாமலும்போனால், அந்த வீட்டையாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তা লাভ করবে৷]]></a:t>
+              <a:t><![CDATA[பட்டணத்தையாவது விட்டுப் புறப்படும்போது, உங்கள் கால்களில் படிந்த தூசியை உதறிப்போடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. য়ে তোমাদের সাদরে গ্রহণ করে, সে আমাকেইগ্রহণ করে৷ আর য়ে আমাকে গ্রহণ করে, সে তো যিনি আমাকে]]></a:t>
+              <a:t><![CDATA[15. நியாயத்தீர்ப்பு நாளிலே அந்தப் பட்டணத்திற்கு நேரிடுவதைப்பார்க்கிலும் சோதோம் கொமோரா நாட்டிற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাঠিয়েছেন সেইঈশ্বরকেই গ্রহণ করে৷]]></a:t>
+              <a:t><![CDATA[நேரிடுவது இலகுவாயிருக்கும் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কেউ যদি তোমাদের গ্রহণ না করে বা তোমাদের কথা শুনতে না চায়, তবে সেই বাড়ি বা সেইশহর ছেড়ে চলে]]></a:t>
+              <a:t><![CDATA[16. ஆடுகளை ஓநாய்களுக்குள்ளே அனுப்புகிறது போல, இதோ, நான் உங்களை அனுப்புகிறேன்; ஆகையால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়েও৷ যাবার সময় সেখানকার পায়ের ধূলো ঝেড়ে ফেলো৷]]></a:t>
+              <a:t><![CDATA[சர்ப்பங்களைப்போல வினாவுள்ளவர்களாயும் புறாக்களைப்போல கபடற்றவர்களுமாய் இருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আমি তোমাদের সত্যি বলছি, মহাবিচারের দিনে সদোম ও ঘমোরারলোকদের থেকে সেইশহরের অবস্থা ভয়ঙ্কর হবে৷]]></a:t>
+              <a:t><![CDATA[17. மனுஷரைக் குறித்து எச்சரிக்கையாயிருங்கள்; அவர்கள் உங்களை ஆலோசனைச் சங்கங்களுக்கு ஒப்புக்கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ক্ষমতা দিলেন৷]]></a:t>
+              <a:t><![CDATA[துரத்தவும், சகல வியாதிகளையும், சகல நோய்களையும் நீக்கவும் அவர்களுக்கு அதிகாரம் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ‘সাবধান! দেখ, আমি নেকড়ের পালের মধ্যে মেষের মতো তোমাদের পাঠাচ্ছি৷ তাইতোমরা সাপের মতো চতুর ও]]></a:t>
+              <a:t><![CDATA[தங்கள் ஜெப ஆலயங்களில் உங்களை வாரினால் அடிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পায়রার মতো অমাযিক হযো৷]]></a:t>
+              <a:t><![CDATA[18. அவர்களுக்கும் புறஜாதியாருக்கும் சாட்சியாக என்னிமித்தம் அதிபதிகளுக்கு முன்பாகவும், ராஜாக்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. কিন্তু লোকদের থেকে সাবধান থেকো, কারণ তারা তোমাদের গ্রেপ্তার করে সমাজগৃহের মহাসভার হাতে তুলে]]></a:t>
+              <a:t><![CDATA[முன்பாகவும் கொண்டுப்போகப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবে৷ আর তারা সমাজ-গৃহে নিয়ে গিয়ে তোমাদের বেত মারবে৷]]></a:t>
+              <a:t><![CDATA[19. அவர்கள் உங்களை ஒப்புக்கொடுக்கும்போது: எப்படிப்பேசுவோம் என்றும், என்னத்தைப் பேசுவோம் என்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. আমার অনুসারী হওয়ার জন্য শাসকদের সামনে ও রাজাদের দরবারে তোমাদের হাজির করা হবে৷ তোমরা এইভাবে]]></a:t>
+              <a:t><![CDATA[கவலைப்படாதிருங்கள்; நீங்கள் பேசவேண்டியது அந்நேரத்தில் உங்களுக்கு அருளப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের কাছে ও অইহুদীদের কাছে আমার বিষয়ে বলার সুয়োগ পাবে৷]]></a:t>
+              <a:t><![CDATA[20. பேசுகிறவர்கள் நீங்கள் அல்ல, உங்கள் பிதாவின் ஆவியானவரே உங்களிலிருந்து பேசுகிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. কেউ যদি কোন ভাববাদীকে একজন ভাববাদী বলেই সাদরে গ্রহণ করে, তবে ভাববাদীর য়ে পুরস্কার সেও তা লাভ]]></a:t>
+              <a:t><![CDATA[21. சகோதரன் தன் சகோதரனையும், தகப்பன் தன் பிள்ளையையும், மரணத்துக்கு ஒப்புக்கொடுப்பார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে৷ আর কেউ যদি কোন ধার্মিক লোককে ধার্মিক বলে সাদরে গ্রহণ করে, তবে ধার্মিক ব্যক্তির প্রাপ্য় য়ে]]></a:t>
+              <a:t><![CDATA[பெற்றாருக்கு விரோதமாய்ப் பிள்ளைகள் எழும்பி அவர்களைக் கொலைசெய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুরস্কার সেও তা পাবে৷]]></a:t>
+              <a:t><![CDATA[22. என் நாமத்தினிமித்தம் நீங்கள் எல்லாராலும் பகைக்கப்படுவீர்கள்; முடிவுபரியந்தம் நிலைத்திருப்பவனே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. এই সামান্য লোকদের মধ্যে কাউকে যদি আমার অনুগামী বলে কেউ এক ঘটি ঠাণ্ডা জল দেয়, আমি সত্যি বলছি,]]></a:t>
+              <a:t><![CDATA[இரட்சிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. সেই বারো জন প্রেরিতের নাম - প্রথম হলেন শিমোন যাকে পিতর বলা হয়, তারপর তার ভাই আন্দরিয়, সিবদিয়ের]]></a:t>
+              <a:t><![CDATA[2. அந்தப் பன்னிரண்டு அப்போஸ்தலருடைய நாமங்களாவன: முந்தினவன் பேதுரு என்னப்பட்ட சீமோன், அவன் சகோதரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেও তার পুরস্কার পাবে৷’]]></a:t>
+              <a:t><![CDATA[23. ஒரு பட்டணத்தில் உங்களைத் துன்பப்படுத்தினால் மறு பட்டணத்திற்கு ஓடிப்போங்கள்; மனுஷகுமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তারা যখন তোমাদের ধরে নিয়ে যাবে, তখন কিভাবে বলবে এবং কি বলবে সে নিয়ে চিন্তা করো না, কারণ কি]]></a:t>
+              <a:t><![CDATA[வருவதற்குள்ளாக நீங்கள் இஸ்ரவேல் பட்டணங்களையெல்லாம் சுற்றிமுடியாதென்று மெய்யாகவே உங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলতে হবে ঠিক সময়ে তা তোমাদের মুখে যুগিয়ে দেওয়া হবে৷]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. মনে রেখো, তোমরা য়ে বলবে, তা নয়, কিন্তু তোমাদের ভেতর দিয়ে তোমাদের স্বর্গের পিতা ঈশ্বরের আত্মাই]]></a:t>
+              <a:t><![CDATA[24. சீஷன் தன் போதகனிலும், வேலைக்காரன் தன் எஜமானிலும் மேற்பட்டவனல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কথা বলবেন৷]]></a:t>
+              <a:t><![CDATA[25. சீஷன் தன் போதகனைப்போலவும், வேலைக்காரன் தன் எஜமானைப்போலவும் இருப்பது போதும். வீட்டெஜமானையே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ‘ভাই ভাইকে এবং বাবা ছেলেকে মৃত্যুদণ্ডের জন্য ধরিয়ে দেবে৷ ছেলেমেয়েরা বাবা-মার বিরুদ্ধে]]></a:t>
+              <a:t><![CDATA[பெயல்செபூல் என்று சொல்வார்களானால், அவன் வீட்டாரை அப்படிச் சொல்வது அதிக நிச்சயமல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাঁড়িয়ে তাদের মৃত্যুর মুখে ঠেলে দেবে৷]]></a:t>
+              <a:t><![CDATA[26. அவர்களுக்குப் பயப்படாதிருங்கள்; வெளியாக்கப்படாத மறைபொருளும் இல்லை; அறியப்படாத இரகசியமும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. আমার নামের জন্য সকলে তোমাদের ঘৃণা করবে, কিন্তু শেষ পর্যন্ত য়ে স্থির থাকবে সেইরক্ষা পাবে৷]]></a:t>
+              <a:t><![CDATA[27. நான் உங்களுக்கு இருளிலே சொல்லுகிறதை நீங்கள் வெளிச்சத்திலே சொல்லுங்கள்; காதிலே கேட்கிறதை நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. যখন তারা এক শহরে তোমাদের ওপর নির্য়াতন করবে, তখন তোমরা অন্য শহরে পালিয়ে য়েও৷ আমি তোমাদের সত্যি]]></a:t>
+              <a:t><![CDATA[வீடுகளிலே பிரசித்தம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলছি, মানবপুত্র ফিরে না আসা পর্যন্ত তোমরা ইস্রায়েলের সমস্ত শহরে তোমাদের কাজ শেষ করতে পারবে না৷]]></a:t>
+              <a:t><![CDATA[28. ஆத்துமாவைக் கொல்ல வல்லவர்களாயிராமல், சரீரத்தை மாத்திரம் கொல்லுகிறவர்களுக்கு நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছেলে যাকোব ও তার ভাই য়োহন,]]></a:t>
+              <a:t><![CDATA[அந்திரேயா, செபதேயுவின் குமாரன் யாக்கோபு, அவன் சகோதரன் யோவான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ‘ছাত্র তার গুরু থেকে বড় নয়, আর ক্রীতদাসও তার মনিব থেকে বড় নয়৷]]></a:t>
+              <a:t><![CDATA[பயப்படவேண்டாம்; ஆத்துமாவையும் சரீரத்தையும் நரகத்திலே அழிக்க வல்லவருக்கே பயப்படுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ছাত্র যদি গুরুর মতো হয়ে উঠতে পারে, আর ক্রীতদাস যদি তার মনিবের মতো হয়ে উঠতে পারে তাহলেই যথেষ্ট৷]]></a:t>
+              <a:t><![CDATA[29. ஒரு காசுக்கு இரண்டு அடைக்கலான் குருவிகளை விற்கிறார்கள் அல்லவா? ஆயினும் உங்கள் பிதாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাড়ির কর্তাকে তারা যদি বেল্সবুল বলে, তবে বাড়ির অন্যদের তারা আরও কত কি বলবে৷’]]></a:t>
+              <a:t><![CDATA[சித்தமில்லாமல், அவைகளில் ஒன்றாகிலும் தரையிலே விழாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ‘তাই তাদের ভয় করো না, কারণ গুপ্ত সব বিষয়ই প্রকাশ পাবে, গোপন সব বিষয়ইপ্রকাশ করা হবে৷]]></a:t>
+              <a:t><![CDATA[30. உங்கள் தலையிலுள்ள மயிரெல்லாம் எண்ணப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. অন্ধকারের মধ্যে আমি যা বলছি, আমি চাই তা তোমরা দিনের আলোতে বল৷ আর আমি তোমাদের কানে যা বলছি, আমি]]></a:t>
+              <a:t><![CDATA[31. ஆதலால், பயப்படாதிருங்கள்; அநேகம் அடைக்கலான் குருவிகளைப் பார்க்கிலும் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চাইতা তোমরা ছাদের উপর থেকে চিত্‌কার করে বল৷]]></a:t>
+              <a:t><![CDATA[விசேஷித்தவர்களாயிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. যাঁরা কেবল তোমাদের দৈহিকভাবে হত্যা করতে পারে তাদের ভয় করো না, কারণ তারা তোমাদের আত্মাকে ধ্বংস]]></a:t>
+              <a:t><![CDATA[32. மனுஷர் முன்பாக என்னை அறிக்கை பண்ணுகிறவன் எவனோ, அவனை நானும் பரலோகத்திலிருக்கிற என் பிதாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে পারে না৷ কিন্তু যিনি দেহ ও আত্মা উভয়ই নরকে ধ্বংস করতে পারেন বরং তাঁকেইভয় কর৷]]></a:t>
+              <a:t><![CDATA[முன்பாக அறிக்கைப் பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. দুটো চড়াই পাখি কি মাত্র কয়েক পয়সায় বিক্রি হয় না? তবু তোমাদের পিতার অনুমতি ছাড়া তাদের একটাও]]></a:t>
+              <a:t><![CDATA[33. மனுஷர் முன்பாக என்னை மறுதலிக்கிறவன் எவனோ, அவனை நானும் பரலோகத்திலிருக்கிற என் பிதாவின் முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাটিতে পড়ে না৷]]></a:t>
+              <a:t><![CDATA[மறுதலிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ফিলিপ ও বর্থলময়, থোমা ও কর আদায়কারী মথি, আলফেয়ের ছেলে যাকোব ও থদ্দেয়,]]></a:t>
+              <a:t><![CDATA[3. பிலிப்பு, பர்த்தொலொமேயு, தோமா, ஆயக்காரனாகிய மத்தேயு, அல்பேயுவின் குமாரன் யாக்கோபு, ததேயு என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. হ্যাঁ, এমন কি তোমাদের মাথার সব চুলও গোনা আছে৷]]></a:t>
+              <a:t><![CDATA[34. பூமியின்மேல் சமாதானத்தை அனுப்பவந்தேன் என்று எண்ணாதிருங்கள்; சமாதானத்தையல்ல பட்டயத்தையே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. কাজেইতোমরা ভয় পেও না৷ অনেকগুলি চড়াই পাখির থেকেও তোমাদের মূল্য ঢ়েব বেশী৷]]></a:t>
+              <a:t><![CDATA[அனுப்பவந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ‘য়ে কেউ মানুষের সামনে আমাকে স্বীকার করে, আমিও আমার স্বর্গের পিতা ঈশ্বরের সামনে তাকে স্বীকার]]></a:t>
+              <a:t><![CDATA[35. எப்படியெனில், மகனுக்கும் தகப்பனுக்கும், மகளுக்கும் தாய்க்கும், மருமகளுக்கும் மாமிக்கும் பிரிவினை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করব৷]]></a:t>
+              <a:t><![CDATA[உண்டாக்க வந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. কিন্তু য়ে কেউ মানুষের সামনে আমাকে অস্বীকার করবে, আমিও আমার স্বর্গের পিতা ঈশ্বরের সামনে তাকে]]></a:t>
+              <a:t><![CDATA[36. ஒரு மனுஷனுக்குச் சத்துருக்கள் அவன் வீட்டாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অস্বীকার করব৷]]></a:t>
+              <a:t><![CDATA[37. தகப்பனையாவது தாயையாவது என்னிலும் அதிகமாய் நேசிக்கிறவன் எனக்குப் பாத்திரன் அல்ல; மகனையாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ‘একথা ভেবো না য়ে আমি পৃথিবীতে শান্তি দিতে এসেছি৷]]></a:t>
+              <a:t><![CDATA[மகளையாவது என்னிலும் அதிகமாய் நேசிக்கிறவன் எனக்குப் பாத்திரன் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. আমি শান্তি দিতে আসি নি কিন্তু খড়গ দিতে এসেছি৷]]></a:t>
+              <a:t><![CDATA[38. தன் சிலுவையை எடுத்துக்கொண்டு என்னைப் பின்பற்றாதவன் எனக்குப் பாத்திரன் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. আমি এই ঘটনা ঘটাতে এসেছি:‘আমি ছেলেকে বাবার বিরুদ্ধে, মেয়েকে মায়ের বিরুদ্ধে, বৌমাকে শাশুড়ীর]]></a:t>
+              <a:t><![CDATA[39. தன் ஜீவனைக் காக்கிறவன் அதை இழந்து போவான். தன் ஜீவனை இழந்துபோகிறவன் அதைக் காப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিরুদ্ধে দাঁড় করাতে এসেছি৷ নিজের আত্মীয়েরাই হবে একজন ব্যক্তির সবচেয়ে বড় শত্রু৷’ মীখা 7:6]]></a:t>
+              <a:t><![CDATA[40. உங்களை ஏற்றுக்கொள்ளுகிறவன் என்னை ஏற்றுக்கொள்ளுகிறான்; என்னை ஏற்றுக்கொள்ளுகிறவன் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. দেশভক্তশিমোন ও যীশুকে য়ে শত্রুর হাতে ধরিয়ে দিয়েছিল সেই যিহূদা ঈষ্করিযোতীয়৷]]></a:t>
+              <a:t><![CDATA[மறுநாமமுள்ள லெபேயு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ‘য়ে কেউ আমার চেয়ে তার বাবা-মাকে বেশী ভালবাসে সে আমার আপনজন হবার য়োগ্য নয়৷ আর য়ে কেউ তার]]></a:t>
+              <a:t><![CDATA[அனுப்பினவரை ஏற்றுக்கொள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছেলে বা মেয়েকে আমার চেয়ে বেশী ভালবাসে, সে আমার আপনজন হবার য়োগ্য নয়৷]]></a:t>
+              <a:t><![CDATA[41. தீர்க்கதரிசி என்னும் நாமத்தினிமித்தம் தீர்க்கதரிசியை ஏற்றுக்கொள்ளுகிறவன் தீர்க்கதரிசிக்கேற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +18354,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. য়ে নিজের ক্রুশ তুলে নিয়ে আমার পথে না চলে, সেও আমার শিষ্য হবার য়োগ্য নয়৷]]></a:t>
+              <a:t><![CDATA[பலனை அடைவான்; நீதிமான் என்னும் நாமத்தினிமித்தம் நீதிமானை ஏற்றுக்கொள்ளுகிறவன் நீதிமானுக்கேற்ற பலனை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடைவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. சீஷன் என்னும் நாமத்தினிமித்தம் இந்தச் சிறியரில் ஒருவனுக்கு ஒருகலசம் தண்ணீர் மாத்திரம் குடிக்கக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொடுக்கிறவனும் தன் பலனை அடையாமற்போகான் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. এই বারো জনকে যীশু এই নির্দেশ দিয়ে পাঠালেন, ‘তোমরা অইহুদীদের অঞ্চলে বা শমরীয়দের কোন নগরে য়েও]]></a:t>
+              <a:t><![CDATA[4. கானானியனாகிய சீமோன், அவரைக் காட்டிக்கொடுத்த யூதாஸ்காரியோத்து என்பவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না,]]></a:t>
+              <a:t><![CDATA[5. இந்தப் பன்னிருவரையும் இயேசு அனுப்புகையில், அவர்களுக்குக் கட்டளையிட்டுச் சொன்னது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18316,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme3">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme3">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18426,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme3">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18601,51 +19360,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>72</Slides>
+  <Slides>75</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>