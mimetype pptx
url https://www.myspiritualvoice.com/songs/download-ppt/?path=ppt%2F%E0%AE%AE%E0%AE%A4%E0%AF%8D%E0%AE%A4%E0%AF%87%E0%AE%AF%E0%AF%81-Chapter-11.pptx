--- v0 (2026-06-10)
+++ v1 (2026-08-03)
@@ -87,50 +87,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +165,53 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +357,56 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யோவான்ஸ்நானன் காலமுதல் இதுவரைக்கும் பரலோகராஜ்யம் பலவந்தம் பண்ணப்படுகிறது. பலவந்தம் பண்ணப்படுகிறவர்கள் அதைப் பிடித்துக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. குருடர் பார்வையடைகிறார்கள், சப்பாணிகள் நடக்கிறார்கள், குஷ்டரோகிகள் சுத்தமாகிறார்கள், செவிடர் கேட்கிறார்கள், மரித்தோர் எழுந்திருக்கிறார்கள்; தரித்திரருக்குச் சுவிசேஷம் பிரசங்கிக்கப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யோவான்ஸ்நானன் காலமுதல் இதுவரைக்கும் பரலோகராஜ்யம் பலவந்தம் பண்ணப்படுகிறது. பலவந்தம் பண்ணப்படுகிறவர்கள் அதைப் பிடித்துக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. என்னிடத்தில் இடறலடையாதிருக்கிறவன் எவனோ அவன் பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நியாயப்பிரமாணமும் தீர்க்கதரிசிகள் யாவரும் யோவான்வரைக்கும் தீர்க்கதரிசனம் உரைத்ததுண்டு.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் போனபின்பு, இயேசு யோவானைக்குறித்து ஜனங்களுக்குச் சொன்னது என்னவென்றால்: எதைப் பார்க்க வனாந்தரத்திற்குப் போனீர்கள்? காற்றினால் அசையும் நாணலையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் ஏற்றுக்கொள்ள மனதாயிருந்தால், வருகிறவனாகிய எலியா இவன்தான்.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் போனபின்பு, இயேசு யோவானைக்குறித்து ஜனங்களுக்குச் சொன்னது என்னவென்றால்: எதைப் பார்க்க வனாந்தரத்திற்குப் போனீர்கள்? காற்றினால் அசையும் நாணலையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கேட்கிறதற்கு காதுள்ளவன் கேட்கக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. அல்லவென்றால், எதைப் பார்க்கப்போனீர்கள்? மெல்லிய வஸ்திரந்தரித்த மனுஷனையோ? மெல்லிய வஸ்திரந்தரித்தவர்கள் அரசர் மாளிகைகளில் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்தச் சந்ததியை யாருக்கு ஒப்பிடுவேன்? சந்தைவெளிகளில் உட்கார்ந்து தங்கள் தோழரைப்பார்த்து:]]></a:t>
+              <a:t><![CDATA[8. அல்லவென்றால், எதைப் பார்க்கப்போனீர்கள்? மெல்லிய வஸ்திரந்தரித்த மனுஷனையோ? மெல்லிய வஸ்திரந்தரித்தவர்கள் அரசர் மாளிகைகளில் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்தச் சந்ததியை யாருக்கு ஒப்பிடுவேன்? சந்தைவெளிகளில் உட்கார்ந்து தங்கள் தோழரைப்பார்த்து:]]></a:t>
+              <a:t><![CDATA[9. அல்லவென்றால், எதைப் பார்க்கப்போனீர்கள்? தீர்க்கதரிசியையோ? ஆம் தீர்க்கத்தரிசியைப்பார்க்கிலும் மேன்மையுள்ளவனையே என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்களுக்காக குழல் ஊதினோம், நீங்கள் கூத்தாடவில்லை; உங்களுக்காகப் புலம்பினோம், நீங்கள் மாரடிக்கவில்லை என்று குறைசொல்லுகிற பிள்ளைகளுக்கு ஒப்பாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. அல்லவென்றால், எதைப் பார்க்கப்போனீர்கள்? தீர்க்கதரிசியையோ? ஆம் தீர்க்கத்தரிசியைப்பார்க்கிலும் மேன்மையுள்ளவனையே என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எப்படியெனில் யோவான் போஜனபானம்பண்ணாதவனாய் வந்தான்; அதற்கு அவர்கள்: அவன் பிசாசு பிடித்திருக்கிறவன் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அதெப்படியெனில், இதோ, நான் என் தூதனை உமக்கு முன்பாக அனுப்புகிறேன்; அவன் உமக்கு முன்னே போய் வழியை ஆயத்தம் பண்ணுவான் என்று எழுதிய வாக்கியத்தால் குறிக்கப்பட்டவன் இவன்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மனுஷகுமாரன் போஜனம்பண்ணுகிறவராய் வந்தார்; அதற்கு அவர்கள்: இதோ, போஜனப்பிரியனும் மதுபானப்பிரியனுமான மனுஷன், ஆயக்காரருக்கும் பாவிகளுக்கும் சிநேகிதன் என்கிறார்கள். ஆனாலும் ஞானமானது அதன் பிள்ளைகளால் நீதியுள்ளதென்று ஒப்புக்கொள்ளப்படும் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. அதெப்படியெனில், இதோ, நான் என் தூதனை உமக்கு முன்பாக அனுப்புகிறேன்; அவன் உமக்கு முன்னே போய் வழியை ஆயத்தம் பண்ணுவான் என்று எழுதிய வாக்கியத்தால் குறிக்கப்பட்டவன் இவன்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அல்லவென்றால், எதைப் பார்க்கப்போனீர்கள்? மெல்லிய வஸ்திரந்தரித்த மனுஷனையோ? மெல்லிய வஸ்திரந்தரித்தவர்கள் அரசர் மாளிகைகளில் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[1. இயேசு தம்முடைய பன்னிரண்டு சீஷர்களுக்கும் கட்டளைகொடுத்து முடித்தபின்பு, அவர்களுடைய பட்டணங்களில் உபதேசிக்கவும் பிரசங்கிக்கவும் அவ்விடம் விட்டுப் போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மனுஷகுமாரன் போஜனம்பண்ணுகிறவராய் வந்தார்; அதற்கு அவர்கள்: இதோ, போஜனப்பிரியனும் மதுபானப்பிரியனுமான மனுஷன், ஆயக்காரருக்கும் பாவிகளுக்கும் சிநேகிதன் என்கிறார்கள். ஆனாலும் ஞானமானது அதன் பிள்ளைகளால் நீதியுள்ளதென்று ஒப்புக்கொள்ளப்படும் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. ஸ்திரீகளிடத்தில் பிறந்தவர்களில் யோவான்ஸ்நானனைப் பார்க்கிலும் பெரியவன் ஒருவனும் எழும்பினதில்லை; ஆகிலும் பரலோகராஜ்யத்தில் சிறியவனாயிருக்கிறவன் அவனிலும் பெரியவனாயிருக்கிறானென்று உங்களுக்கு மெய்யாகவே சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது தமது பலத்த செய்கைகளில் அதிகமானவைகளைச் செய்யக் கண்ட பட்டணங்கள், மனந்திரும்பாமற் போனபடியினால், அவைகளை அவர் கடிந்து கொள்ளத்தொடங்கினார்.]]></a:t>
+              <a:t><![CDATA[11. ஸ்திரீகளிடத்தில் பிறந்தவர்களில் யோவான்ஸ்நானனைப் பார்க்கிலும் பெரியவன் ஒருவனும் எழும்பினதில்லை; ஆகிலும் பரலோகராஜ்யத்தில் சிறியவனாயிருக்கிறவன் அவனிலும் பெரியவனாயிருக்கிறானென்று உங்களுக்கு மெய்யாகவே சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது தமது பலத்த செய்கைகளில் அதிகமானவைகளைச் செய்யக் கண்ட பட்டணங்கள், மனந்திரும்பாமற் போனபடியினால், அவைகளை அவர் கடிந்து கொள்ளத்தொடங்கினார்.]]></a:t>
+              <a:t><![CDATA[12. யோவான்ஸ்நானன் காலமுதல் இதுவரைக்கும் பரலோகராஜ்யம் பலவந்தம் பண்ணப்படுகிறது. பலவந்தம் பண்ணப்படுகிறவர்கள் அதைப் பிடித்துக்கொள்ளுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொராசினே! உனக்கு ஐயோ, பெத்சாயிதாவே உனக்கு ஐயோ, உங்களில் செய்யப்பட்ட பலத்த செய்கைகள் தீருவிலும் சீதோனிலும் செய்யப்பட்டிருந்ததானால், அப்பொழுதே இரட்டுடுத்திச் சாம்பலில் உட்கார்ந்து மனந்திரும்பியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. யோவான்ஸ்நானன் காலமுதல் இதுவரைக்கும் பரலோகராஜ்யம் பலவந்தம் பண்ணப்படுகிறது. பலவந்தம் பண்ணப்படுகிறவர்கள் அதைப் பிடித்துக்கொள்ளுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொராசினே! உனக்கு ஐயோ, பெத்சாயிதாவே உனக்கு ஐயோ, உங்களில் செய்யப்பட்ட பலத்த செய்கைகள் தீருவிலும் சீதோனிலும் செய்யப்பட்டிருந்ததானால், அப்பொழுதே இரட்டுடுத்திச் சாம்பலில் உட்கார்ந்து மனந்திரும்பியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[13. நியாயப்பிரமாணமும் தீர்க்கதரிசிகள் யாவரும் யோவான்வரைக்கும் தீர்க்கதரிசனம் உரைத்ததுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நியாயத்தீர்ப்பு நாளிலே உங்களுக்கு நேரிடுவதைப்பார்க்கிலும் தீருவுக்கும் சீதோனுக்கும் நேரிடுவது இலகுவாயிருக்குமென்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் ஏற்றுக்கொள்ள மனதாயிருந்தால், வருகிறவனாகிய எலியா இவன்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நியாயத்தீர்ப்பு நாளிலே உங்களுக்கு நேரிடுவதைப்பார்க்கிலும் தீருவுக்கும் சீதோனுக்கும் நேரிடுவது இலகுவாயிருக்குமென்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. கேட்கிறதற்கு காதுள்ளவன் கேட்கக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வானபரியந்தம் உயர்த்தப்பட்ட கப்பர்நகூமே, நீ பாதாளபரியந்தம் தாழ்த்தப்படுவாய்; உன்னில் செய்யப்பட்ட பலத்த செய்கைகள் சோதோமிலே செய்யப்பட்டிருந்ததானால், அது இந்நாள் வரைக்கும் நிலைத்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. இந்தச் சந்ததியை யாருக்கு ஒப்பிடுவேன்? சந்தைவெளிகளில் உட்கார்ந்து தங்கள் தோழரைப்பார்த்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வானபரியந்தம் உயர்த்தப்பட்ட கப்பர்நகூமே, நீ பாதாளபரியந்தம் தாழ்த்தப்படுவாய்; உன்னில் செய்யப்பட்ட பலத்த செய்கைகள் சோதோமிலே செய்யப்பட்டிருந்ததானால், அது இந்நாள் வரைக்கும் நிலைத்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. இந்தச் சந்ததியை யாருக்கு ஒப்பிடுவேன்? சந்தைவெளிகளில் உட்கார்ந்து தங்கள் தோழரைப்பார்த்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நியாயத்தீர்ப்பு நாளிலே உனக்கு நேரிடுவதைப்பார்க்கிலும் சோதோம் நாட்டிற்கு நேரிடுவது இலகுவாயிருக்குமென்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. உங்களுக்காக குழல் ஊதினோம், நீங்கள் கூத்தாடவில்லை; உங்களுக்காகப் புலம்பினோம், நீங்கள் மாரடிக்கவில்லை என்று குறைசொல்லுகிற பிள்ளைகளுக்கு ஒப்பாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அல்லவென்றால், எதைப் பார்க்கப்போனீர்கள்? மெல்லிய வஸ்திரந்தரித்த மனுஷனையோ? மெல்லிய வஸ்திரந்தரித்தவர்கள் அரசர் மாளிகைகளில் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[1. இயேசு தம்முடைய பன்னிரண்டு சீஷர்களுக்கும் கட்டளைகொடுத்து முடித்தபின்பு, அவர்களுடைய பட்டணங்களில் உபதேசிக்கவும் பிரசங்கிக்கவும் அவ்விடம் விட்டுப் போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தச் சமயத்தில் இயேசு சொன்னது: பிதாவே! வானத்துக்கும் பூமிக்கும் ஆண்டவரே! இவைகளை ஞானிகளுக்கும் கல்விமான்களுக்கும் மறைத்து, பாலகருக்கு வெளிப்படுத்தினபடியால் உம்மை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[17. உங்களுக்காக குழல் ஊதினோம், நீங்கள் கூத்தாடவில்லை; உங்களுக்காகப் புலம்பினோம், நீங்கள் மாரடிக்கவில்லை என்று குறைசொல்லுகிற பிள்ளைகளுக்கு ஒப்பாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தச் சமயத்தில் இயேசு சொன்னது: பிதாவே! வானத்துக்கும் பூமிக்கும் ஆண்டவரே! இவைகளை ஞானிகளுக்கும் கல்விமான்களுக்கும் மறைத்து, பாலகருக்கு வெளிப்படுத்தினபடியால் உம்மை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[18. எப்படியெனில் யோவான் போஜனபானம்பண்ணாதவனாய் வந்தான்; அதற்கு அவர்கள்: அவன் பிசாசு பிடித்திருக்கிறவன் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆம் பிதாவே! இப்படிச் செய்வது உம்முடைய திருவுளத்துக்குப் பிரியமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. மனுஷகுமாரன் போஜனம்பண்ணுகிறவராய் வந்தார்; அதற்கு அவர்கள்: இதோ, போஜனப்பிரியனும் மதுபானப்பிரியனுமான மனுஷன், ஆயக்காரருக்கும் பாவிகளுக்கும் சிநேகிதன் என்கிறார்கள். ஆனாலும் ஞானமானது அதன் பிள்ளைகளால் நீதியுள்ளதென்று ஒப்புக்கொள்ளப்படும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சகலமும் என் பிதாவினால் எனக்கு ஒப்புக்கொடுக்கப்பட்டிருக்கிறது. பிதா தவிர வேறொருவனும் குமாரனை அறியான்; குமாரனும், குமாரன் எவனுக்கு அவரை வெளிப்படுத்தச் சித்தமாயிருக்கிறாரோ அவனும் தவிர வேறொருவனும் பிதாவை அறியான்.]]></a:t>
+              <a:t><![CDATA[19. மனுஷகுமாரன் போஜனம்பண்ணுகிறவராய் வந்தார்; அதற்கு அவர்கள்: இதோ, போஜனப்பிரியனும் மதுபானப்பிரியனுமான மனுஷன், ஆயக்காரருக்கும் பாவிகளுக்கும் சிநேகிதன் என்கிறார்கள். ஆனாலும் ஞானமானது அதன் பிள்ளைகளால் நீதியுள்ளதென்று ஒப்புக்கொள்ளப்படும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சகலமும் என் பிதாவினால் எனக்கு ஒப்புக்கொடுக்கப்பட்டிருக்கிறது. பிதா தவிர வேறொருவனும் குமாரனை அறியான்; குமாரனும், குமாரன் எவனுக்கு அவரை வெளிப்படுத்தச் சித்தமாயிருக்கிறாரோ அவனும் தவிர வேறொருவனும் பிதாவை அறியான்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது தமது பலத்த செய்கைகளில் அதிகமானவைகளைச் செய்யக் கண்ட பட்டணங்கள், மனந்திரும்பாமற் போனபடியினால், அவைகளை அவர் கடிந்து கொள்ளத்தொடங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு தம்முடைய பன்னிரண்டு சீஷர்களுக்கும் கட்டளைகொடுத்து முடித்தபின்பு, அவர்களுடைய பட்டணங்களில் உபதேசிக்கவும் பிரசங்கிக்கவும் அவ்விடம் விட்டுப் போனார்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது தமது பலத்த செய்கைகளில் அதிகமானவைகளைச் செய்யக் கண்ட பட்டணங்கள், மனந்திரும்பாமற் போனபடியினால், அவைகளை அவர் கடிந்து கொள்ளத்தொடங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு தம்முடைய பன்னிரண்டு சீஷர்களுக்கும் கட்டளைகொடுத்து முடித்தபின்பு, அவர்களுடைய பட்டணங்களில் உபதேசிக்கவும் பிரசங்கிக்கவும் அவ்விடம் விட்டுப் போனார்.]]></a:t>
+              <a:t><![CDATA[21. கொராசினே! உனக்கு ஐயோ, பெத்சாயிதாவே உனக்கு ஐயோ, உங்களில் செய்யப்பட்ட பலத்த செய்கைகள் தீருவிலும் சீதோனிலும் செய்யப்பட்டிருந்ததானால், அப்பொழுதே இரட்டுடுத்திச் சாம்பலில் உட்கார்ந்து மனந்திரும்பியிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அத்தருணத்தில் காவலிலிருந்த யோவான் கிறிஸ்துவின் கிரியைகளைக்குறித்துக் கேள்விப்பட்டு, தன் சீஷரில் இரண்டு பேரை அழைத்து:]]></a:t>
+              <a:t><![CDATA[21. கொராசினே! உனக்கு ஐயோ, பெத்சாயிதாவே உனக்கு ஐயோ, உங்களில் செய்யப்பட்ட பலத்த செய்கைகள் தீருவிலும் சீதோனிலும் செய்யப்பட்டிருந்ததானால், அப்பொழுதே இரட்டுடுத்திச் சாம்பலில் உட்கார்ந்து மனந்திரும்பியிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வருகிறவர் நீர்தானா? அல்லது வேறொருவர் வரக்காத்திருக்கவேண்டுமா? என்று அவரிடத்தில் கேட்கும்படி அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[21. கொராசினே! உனக்கு ஐயோ, பெத்சாயிதாவே உனக்கு ஐயோ, உங்களில் செய்யப்பட்ட பலத்த செய்கைகள் தீருவிலும் சீதோனிலும் செய்யப்பட்டிருந்ததானால், அப்பொழுதே இரட்டுடுத்திச் சாம்பலில் உட்கார்ந்து மனந்திரும்பியிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: நீங்கள் கேட்கிறதையும் காண்கிறதையும் யோவானிடத்தில் போய் அறிவியுங்கள்;]]></a:t>
+              <a:t><![CDATA[22. நியாயத்தீர்ப்பு நாளிலே உங்களுக்கு நேரிடுவதைப்பார்க்கிலும் தீருவுக்கும் சீதோனுக்கும் நேரிடுவது இலகுவாயிருக்குமென்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அல்லவென்றால், எதைப் பார்க்கப்போனீர்கள்? தீர்க்கதரிசியையோ? ஆம் தீர்க்கத்தரிசியைப்பார்க்கிலும் மேன்மையுள்ளவனையே என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. அத்தருணத்தில் காவலிலிருந்த யோவான் கிறிஸ்துவின் கிரியைகளைக்குறித்துக் கேள்விப்பட்டு, தன் சீஷரில் இரண்டு பேரை அழைத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. குருடர் பார்வையடைகிறார்கள், சப்பாணிகள் நடக்கிறார்கள், குஷ்டரோகிகள் சுத்தமாகிறார்கள், செவிடர் கேட்கிறார்கள், மரித்தோர் எழுந்திருக்கிறார்கள்; தரித்திரருக்குச் சுவிசேஷம் பிரசங்கிக்கப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[23. வானபரியந்தம் உயர்த்தப்பட்ட கப்பர்நகூமே, நீ பாதாளபரியந்தம் தாழ்த்தப்படுவாய்; உன்னில் செய்யப்பட்ட பலத்த செய்கைகள் சோதோமிலே செய்யப்பட்டிருந்ததானால், அது இந்நாள் வரைக்கும் நிலைத்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. குருடர் பார்வையடைகிறார்கள், சப்பாணிகள் நடக்கிறார்கள், குஷ்டரோகிகள் சுத்தமாகிறார்கள், செவிடர் கேட்கிறார்கள், மரித்தோர் எழுந்திருக்கிறார்கள்; தரித்திரருக்குச் சுவிசேஷம் பிரசங்கிக்கப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[23. வானபரியந்தம் உயர்த்தப்பட்ட கப்பர்நகூமே, நீ பாதாளபரியந்தம் தாழ்த்தப்படுவாய்; உன்னில் செய்யப்பட்ட பலத்த செய்கைகள் சோதோமிலே செய்யப்பட்டிருந்ததானால், அது இந்நாள் வரைக்கும் நிலைத்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என்னிடத்தில் இடறலடையாதிருக்கிறவன் எவனோ அவன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[24. நியாயத்தீர்ப்பு நாளிலே உனக்கு நேரிடுவதைப்பார்க்கிலும் சோதோம் நாட்டிற்கு நேரிடுவது இலகுவாயிருக்குமென்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் போனபின்பு, இயேசு யோவானைக்குறித்து ஜனங்களுக்குச் சொன்னது என்னவென்றால்: எதைப் பார்க்க வனாந்தரத்திற்குப் போனீர்கள்? காற்றினால் அசையும் நாணலையோ?]]></a:t>
+              <a:t><![CDATA[25. அந்தச் சமயத்தில் இயேசு சொன்னது: பிதாவே! வானத்துக்கும் பூமிக்கும் ஆண்டவரே! இவைகளை ஞானிகளுக்கும் கல்விமான்களுக்கும் மறைத்து, பாலகருக்கு வெளிப்படுத்தினபடியால் உம்மை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் போனபின்பு, இயேசு யோவானைக்குறித்து ஜனங்களுக்குச் சொன்னது என்னவென்றால்: எதைப் பார்க்க வனாந்தரத்திற்குப் போனீர்கள்? காற்றினால் அசையும் நாணலையோ?]]></a:t>
+              <a:t><![CDATA[25. அந்தச் சமயத்தில் இயேசு சொன்னது: பிதாவே! வானத்துக்கும் பூமிக்கும் ஆண்டவரே! இவைகளை ஞானிகளுக்கும் கல்விமான்களுக்கும் மறைத்து, பாலகருக்கு வெளிப்படுத்தினபடியால் உம்மை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. வருத்தப்பட்டுப் பாரஞ்சுமக்கிறவர்களே நீங்கள் எல்லாரும் என்னிடத்தில் வாருங்கள்; நான் உங்களுக்கு இளைப்பாருதல் தருவேன்.]]></a:t>
+              <a:t><![CDATA[26. ஆம் பிதாவே! இப்படிச் செய்வது உம்முடைய திருவுளத்துக்குப் பிரியமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் சாந்தமும் மனத்தாழ்மையுமாயிருக்கிறேன்; என் நுகத்தை உங்கள்மேல் ஏற்றுக்கொண்டு, என்னிடத்தில் கற்றுக்கொள்ளுங்கள். அப்பொழுது, உங்கள் ஆத்துமாக்களுக்கு இளைப்பாறுதல் கிடைக்கும்.]]></a:t>
+              <a:t><![CDATA[27. சகலமும் என் பிதாவினால் எனக்கு ஒப்புக்கொடுக்கப்பட்டிருக்கிறது. பிதா தவிர வேறொருவனும் குமாரனை அறியான்; குமாரனும், குமாரன் எவனுக்கு அவரை வெளிப்படுத்தச் சித்தமாயிருக்கிறாரோ அவனும் தவிர வேறொருவனும் பிதாவை அறியான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் சாந்தமும் மனத்தாழ்மையுமாயிருக்கிறேன்; என் நுகத்தை உங்கள்மேல் ஏற்றுக்கொண்டு, என்னிடத்தில் கற்றுக்கொள்ளுங்கள். அப்பொழுது, உங்கள் ஆத்துமாக்களுக்கு இளைப்பாறுதல் கிடைக்கும்.]]></a:t>
+              <a:t><![CDATA[27. சகலமும் என் பிதாவினால் எனக்கு ஒப்புக்கொடுக்கப்பட்டிருக்கிறது. பிதா தவிர வேறொருவனும் குமாரனை அறியான்; குமாரனும், குமாரன் எவனுக்கு அவரை வெளிப்படுத்தச் சித்தமாயிருக்கிறாரோ அவனும் தவிர வேறொருவனும் பிதாவை அறியான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4935,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் நுகம் மெதுவாயும் என் சுமை இலகுவாயும் இருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[28. வருத்தப்பட்டுப் பாரஞ்சுமக்கிறவர்களே நீங்கள் எல்லாரும் என்னிடத்தில் வாருங்கள்; நான் உங்களுக்கு இளைப்பாருதல் தருவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. நான் சாந்தமும் மனத்தாழ்மையுமாயிருக்கிறேன்; என் நுகத்தை உங்கள்மேல் ஏற்றுக்கொண்டு, என்னிடத்தில் கற்றுக்கொள்ளுங்கள். அப்பொழுது, உங்கள் ஆத்துமாக்களுக்கு இளைப்பாறுதல் கிடைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5153,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அல்லவென்றால், எதைப் பார்க்கப்போனீர்கள்? தீர்க்கதரிசியையோ? ஆம் தீர்க்கத்தரிசியைப்பார்க்கிலும் மேன்மையுள்ளவனையே என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. அத்தருணத்தில் காவலிலிருந்த யோவான் கிறிஸ்துவின் கிரியைகளைக்குறித்துக் கேள்விப்பட்டு, தன் சீஷரில் இரண்டு பேரை அழைத்து:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. நான் சாந்தமும் மனத்தாழ்மையுமாயிருக்கிறேன்; என் நுகத்தை உங்கள்மேல் ஏற்றுக்கொண்டு, என்னிடத்தில் கற்றுக்கொள்ளுங்கள். அப்பொழுது, உங்கள் ஆத்துமாக்களுக்கு இளைப்பாறுதல் கிடைக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. என் நுகம் மெதுவாயும் என் சுமை இலகுவாயும் இருக்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதெப்படியெனில், இதோ, நான் என் தூதனை உமக்கு முன்பாக அனுப்புகிறேன்; அவன் உமக்கு முன்னே போய் வழியை ஆயத்தம் பண்ணுவான் என்று எழுதிய வாக்கியத்தால் குறிக்கப்பட்டவன் இவன்தான்.]]></a:t>
+              <a:t><![CDATA[3. வருகிறவர் நீர்தானா? அல்லது வேறொருவர் வரக்காத்திருக்கவேண்டுமா? என்று அவரிடத்தில் கேட்கும்படி அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதெப்படியெனில், இதோ, நான் என் தூதனை உமக்கு முன்பாக அனுப்புகிறேன்; அவன் உமக்கு முன்னே போய் வழியை ஆயத்தம் பண்ணுவான் என்று எழுதிய வாக்கியத்தால் குறிக்கப்பட்டவன் இவன்தான்.]]></a:t>
+              <a:t><![CDATA[3. வருகிறவர் நீர்தானா? அல்லது வேறொருவர் வரக்காத்திருக்கவேண்டுமா? என்று அவரிடத்தில் கேட்கும்படி அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஸ்திரீகளிடத்தில் பிறந்தவர்களில் யோவான்ஸ்நானனைப் பார்க்கிலும் பெரியவன் ஒருவனும் எழும்பினதில்லை; ஆகிலும் பரலோகராஜ்யத்தில் சிறியவனாயிருக்கிறவன் அவனிலும் பெரியவனாயிருக்கிறானென்று உங்களுக்கு மெய்யாகவே சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[4. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: நீங்கள் கேட்கிறதையும் காண்கிறதையும் யோவானிடத்தில் போய் அறிவியுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஸ்திரீகளிடத்தில் பிறந்தவர்களில் யோவான்ஸ்நானனைப் பார்க்கிலும் பெரியவன் ஒருவனும் எழும்பினதில்லை; ஆகிலும் பரலோகராஜ்யத்தில் சிறியவனாயிருக்கிறவன் அவனிலும் பெரியவனாயிருக்கிறானென்று உங்களுக்கு மெய்யாகவே சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. குருடர் பார்வையடைகிறார்கள், சப்பாணிகள் நடக்கிறார்கள், குஷ்டரோகிகள் சுத்தமாகிறார்கள், செவிடர் கேட்கிறார்கள், மரித்தோர் எழுந்திருக்கிறார்கள்; தரித்திரருக்குச் சுவிசேஷம் பிரசங்கிக்கப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102511" r:id="rId1"/>
+    <p:sldLayoutId id="2474732644" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,54 +6266,78 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6111,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. यूहन्ना बपतिस्मा देने वाले के दिनों से अब तक स्वर्ग के राज्य पर जोर होता रहा है, और बलवान उसे]]></a:t>
+              <a:t><![CDATA[মরা মানুষ বেঁচে উঠছে, আর দরিদ্র লোকদের কাছে সুসমাচার প্রচার করা হচ্ছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[छीन लेते हैं।]]></a:t>
+              <a:t><![CDATA[6. ধন্য সেইলোক, আমাকে গ্রহণ করতে যার কোন বাধা নেই৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. यूहन्ना तक सारे भविष्यद्वक्ता और व्यवस्था भविष्यद्ववाणी करते रहे।]]></a:t>
+              <a:t><![CDATA[7. য়োহনের অনুগামীরা যখন চলে যাচ্ছেন, তখন লোকদের উদ্দেশ্য করে যীশু য়োহনের বিষয়ে বলতে শুরু করলেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और चाहो तो मानो, एलिय्याह जो आनेवाला था, वह यही है।]]></a:t>
+              <a:t><![CDATA[‘তোমরা মরুপ্রান্তরে কি দেখতে গিয়েছিলে? বাতাসে দোলায়মান বেত গাছ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. जिस के सुनने के कान हों, वह सुन ले।]]></a:t>
+              <a:t><![CDATA[8. না, তা নয়৷ তাহলে কি দেখতে গিয়েছিলে? জমকালো পোশাক পরা কোন লোককে? শোন! যাঁরা জমকালো পোশাক পরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. मैं इस समय के लोगों की उपमा किस से दूं? वे उन बालकों के समान हैं, जो बाजारों में बैठे हुए एक]]></a:t>
+              <a:t><![CDATA[তাদের রাজপ্রাসাদে দেখতে পাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दूसरे से पुकारकर कहते हैं।]]></a:t>
+              <a:t><![CDATA[9. তাহলে তোমরা কি দেখবার জন্য গিয়েছিলে? একজন ভাববাদীকে? হ্যাঁ, আমি তোমাদের বলছি, যাকে তোমরা দেখেছ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. कि हम ने तुम्हारे लिये बांसली बजाई, और तुम न नाचे; हम ने विलाप किया, और तुम ने छाती नहीं पीटी।]]></a:t>
+              <a:t><![CDATA[তিনি ভাববাদীর চেয়েও মহান!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. क्योंकि यूहन्ना न खाता आया और न पीता, और वे कहते हैं कि उस में दुष्टात्मा है।]]></a:t>
+              <a:t><![CDATA[10. তিনি সেইলোক যার বিষয়ে শাস্ত্রে লেখা আছে,‘শোন! আমি তোমার আগে আগে আমার এক দূতকে পাঠাচ্ছি৷ সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. मनुष्य का पुत्र खाता-पीता आया, और वे कहते हैं कि देखो, पेटू और पियक्कड़ मनुष्य, महसूल लेने वालों]]></a:t>
+              <a:t><![CDATA[তোমার জন্য পথ প্রস্তুত করবে৷’মালাখি 3:1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. फिर तुम क्या देखने गए थे? क्या कोमल वस्त्र पहिने हुए मनुष्य को? देखो, जो कोमल वस्त्र पहिनते हैं,]]></a:t>
+              <a:t><![CDATA[1. যীশু তাঁর বারোজন শিষ্যকে এই ভাবে নির্দেশদেওয়া শেষ করলেন৷ এরপর তিনি গালীল শহরে শিক্ষা দেবার ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और पापियों का मित्र; पर ज्ञान अपने कामों में सच्चा ठहराया गया है।]]></a:t>
+              <a:t><![CDATA[11. আমি তোমাদের সত্যি বলছি, স্ত্রীলোকের গর্ভে যত মানুষের জন্ম হয়েছে তাদের মধ্যে বাপ্তিস্মদাতা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. तब वह उन नगरों को उलाहना देने लगा, जिन में उस ने बहुतेरे सामर्थ के काम किए थे; क्योंकि उन्होंने]]></a:t>
+              <a:t><![CDATA[য়োহনের চেয়ে কেউই মহান নয়, তবু স্বর্গরাজ্যের কোন ক্ষুদ্রতম ব্যক্তিও য়োহনের থেকে মহান৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपना मन नहीं फिराया था।]]></a:t>
+              <a:t><![CDATA[12. বাপ্তিস্মদাতা য়োহনের সময় থেকে আজ পর্যন্ত স্বর্গরাজ্য ভীষণভাবে আক্রান্ত হচ্ছে৷ আর শক্তিধর লোকরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. हाय, खुराजीन; हाय, बैतसैदा; जो सामर्थ के काम तुम में किए गए, यदि वे सूर और सैदा में किए जाते, तो]]></a:t>
+              <a:t><![CDATA[তা জোরের সাথে অধিকার করতে চেষ্টা করছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[टाट ओढ़कर, और राख में बैठकर, वे कब के मन फिरा लेते।]]></a:t>
+              <a:t><![CDATA[13. য়োহনের আগমণের পূর্ব পর্যন্ত যা ঘটবে সকল ভাববাদী ও মোশির বিধি-ব্যবস্থার মধ্যে তা বলা হয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. परन्तु मैं तुम से कहता हूं; कि न्याय के दिन तुम्हारी दशा से सूर और सैदा की दशा अधिक सहने योग्य]]></a:t>
+              <a:t><![CDATA[14. তোমরা যদি একথা বিশ্বাস করতে রাজী থাক তবে শোন, এই য়োহনই সেই ভাববাদী এলীয়,য়াঁর আসবার কথা ছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[होगी।]]></a:t>
+              <a:t><![CDATA[15. যার শোনবার মতো কান আছে সে শুনুক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और हे कफरनहूम, क्या तू स्वर्ग तक ऊंचा किया जाएगा? तू तो अधोलोक तक नीचे जाएगा; जो सामर्थ के काम]]></a:t>
+              <a:t><![CDATA[16. ‘আমি কিসের সঙ্গে এই যুগের লোকদের তুলনা করব? এরা এমন একদল ছোট ছেলেমেয়েদের মতো যাঁরা হাটে বসে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुझ में किए गए है, यदि सदोम में किए जाते, तो वह आज तक बना रहता।]]></a:t>
+              <a:t><![CDATA[অন্য ছেলেমেয়েদের ডেকে বলে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. पर मैं तुम से कहता हूं, कि न्याय के दिन तेरी दशा से सदोम के देश की दशा अधिक सहने योग्य होगी।]]></a:t>
+              <a:t><![CDATA[17. ‘আমরা তোমাদের জন্য বাঁশি বাজালাম, তোমরা নাচলে না৷ আমরা শোকের গান গাইলাম, কিন্তু তোমরা বিলাপ করলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वे राजभवनों में रहते हैं।]]></a:t>
+              <a:t><![CDATA[প্রচার করার জন্য সেখান থেকে চলে গেলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. उसी समय यीशु ने कहा, हे पिता, स्वर्ग और पृथ्वी के प्रभु; मैं तेरा धन्यवाद करता हूं, कि तू ने इन]]></a:t>
+              <a:t><![CDATA[না৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बातों को ज्ञानियों और समझदारों से छिपा रखा, और बालकों पर प्रगट किया है।]]></a:t>
+              <a:t><![CDATA[18. য়োহন অন্য লোকদের মতো না করলেন আহার, না করলেন পান, আর লোকরা বলে, ‘ওকে ভূতে পেয়েছে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. हां, हे पिता, क्योंकि तुझे यही अच्छा लगा।]]></a:t>
+              <a:t><![CDATA[19. এরপর মানবপুত্র এসে অন্য লোকদের মতো পান ও আহার করলেন বলে লোকে বলছে, ‘ঐ দেখ! একজন পেটুক ও মদখোর,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. मेरे पिता ने मुझे सब कुछ सौंपा है, और कोई पुत्र को नहीं जानता, केवल पिता; और कोई पिता को नहीं]]></a:t>
+              <a:t><![CDATA[কর আদায়কারী ও পাপীদের বন্ধু৷’ কিন্তু প্রজ্ঞা তার কাজের দ্বারাইসত্য বলে প্রমাণিত হবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जानता, केवल पुत्र और वह जिस पर पुत्र उसे प्रगट करना चाहे।]]></a:t>
+              <a:t><![CDATA[20. ‘য়ে সমস্ত শহরে যীশু বেশীর ভাগ অলৌকিক কাজ করেছিলেন, তাদের তিনি ভর্ত্‌সনা করলেন, কারণ তারা তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. जब यीशु अपने बारह चेलों को आज्ञा दे चुका, तो वह उन के नगरों में उपदेश और प्रचार करने को वहां से]]></a:t>
+              <a:t><![CDATA[মন ফেরায় নি৷ তিনি তাদের বললেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चला गया॥]]></a:t>
+              <a:t><![CDATA[21. ‘ধিক্ কোরাসীন! ধিক বৈত্‌সৈদা!তোমাদের কি ভয়ঙ্কর দুর্দশাই না হবে! আমি তোমাদের একথা বলছি কারণ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. यूहन्ना ने बन्दीगृह में मसीह के कामों का समाचार सुनकर अपने चेलों को उस से यह पूछने भेजा।]]></a:t>
+              <a:t><![CDATA[তোমাদের মধ্যে য়ে সব অলৌকিক কাজ আমি করেছি তা যদি সোর ও সীদোনে করা হত, তবে সেখানকার লোকেরা অনেক আগেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. कि क्या आनेवाला तू ही है: या हम दूसरे की बाट जोहें?]]></a:t>
+              <a:t><![CDATA[তাদের পাপের জন্য অনুতপ্ত হয়ে চটের বস্ত্র পরে ছাই মেখে মন-ফিরাতো৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. यीशु ने उत्तर दिया, कि जो कुछ तुम सुनते हो और देखते हो, वह सब जाकर यूहन्ना से कह दो।]]></a:t>
+              <a:t><![CDATA[22. তাই আমি তোমাদের বলছি, বিচারের দিনে তোমাদের থেকে সোর ও সীদোনেরঅবস্থা সহ্য করবার মতো হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. तो फिर क्यों गए थे? क्या किसी भविष्यद्वक्ता को देखने को? हां; मैं तुम से कहता हूं, वरन]]></a:t>
+              <a:t><![CDATA[2. য়োহন (বাপ্তাইজ) কারাগার থেকে খ্রীষ্টের কাজের কথা শুনলেন৷ তখন তিনি তাঁর অনুগামীদের যীশুর কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. कि अन्धे देखते हैं और लंगड़े चलते फिरते हैं; कोढ़ी शुद्ध किए जाते हैं और बहिरे सुनते हैं, मुर्दे]]></a:t>
+              <a:t><![CDATA[23. আর য়ে কফরনাহূম তুমি নাকি স্বর্গীয় মহিমায় মণ্ডিত হবে? না! তোমাকে পাতালে নামিয়ে আনা হবে৷ য়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जिलाए जाते हैं; और कंगालों को सुसमाचार सुनाया जाता है।]]></a:t>
+              <a:t><![CDATA[সমস্ত অলৌকিক কাজ তোমার মধ্যে করা হয়েছে তা যদি সদোমে করা হত তবে সদোম আজও টিকে থাকত৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और धन्य है वह, जो मेरे कारण ठोकर न खाए।]]></a:t>
+              <a:t><![CDATA[24. আমি তোমাদের বলছি, বিচারের দিনে তোমাদের চেয়ে বরং সদোম দেশের দশা অনেক সহনীয় হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. जब वे वहां से चल दिए, तो यीशु यूहन्ना के विषय में लोगों से कहने लगा; तुम जंगल में क्या देखने गए]]></a:t>
+              <a:t><![CDATA[25. এই সময় যীশু বললেন, ‘স্বর্গ ও পৃথিবীর প্রভু, আমার পিতা, আমি তোমার প্রশংসা করি, কারণ জগতের জ্ঞানী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[थे? क्या हवा से हिलते हुए सरकण्डे को?]]></a:t>
+              <a:t><![CDATA[ও পণ্ডিতদের কাছে এসব তত্ত্ব তুমি গোপন রেখে শিশুর মতো সরল লোকদের কাছে তা প্রকাশ করেছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. हे सब परिश्रम करने वालों और बोझ से दबे लोगों, मेरे पास आओ; मैं तुम्हें विश्राम दूंगा।]]></a:t>
+              <a:t><![CDATA[26. হ্যাঁ, পিতা এই ভাবেইতো তুমি এটা করতে চেয়েছিলে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. मेरा जूआ अपने ऊपर उठा लो; और मुझ से सीखो; क्योंकि मैं नम्र और मन में दीन हूं: और तुम अपने मन में]]></a:t>
+              <a:t><![CDATA[27. ‘আমার পিতা সব কিছুই আমার হাতে সঁপে দিয়েছেন৷ পিতা ছাড়া পুত্রকে কেউ জানে না; আর পুত্র ছাড়া]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[विश्राम पाओगे।]]></a:t>
+              <a:t><![CDATA[পিতাকে কেউ জানে না৷ পুত্র যার কাছে পিতাকে প্রকাশ করতে ইচ্ছা করেন সে-ইতাঁকে জানে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11886,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. क्योंकि मेरा जूआ सहज और मेरा बोझ हल्का है॥]]></a:t>
+              <a:t><![CDATA[28. ‘তোমরা যাঁরা শ্রান্ত-ক্লান্ত ও ভারাক্রান্ত মানুষ, তারা আমার কাছে এস, আমি তোমাদের বিশ্রাম দেব৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. আমার জোয়াল তোমাদের কাঁধে তুলে নাও, আর আমার কাছ থেকে শেখ, কারণ আমি বিনযী ও নম্র, তাতে তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12150,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भविष्यद्वक्ता से भी बड़े को।]]></a:t>
+              <a:t><![CDATA[পাঠালেন৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[প্রাণ বিশ্রাম পাবে৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. কারণ আমার দেওয়া জোয়াল বয়ে নেওয়া সহজ ও আমার দেওয়া ভার হাল্কা৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. यह वही है, जिस के विषय में लिखा है, कि देख; मैं अपने दूत को तेरे आगे भेजता हूं, जो तेरे आगे तेरा]]></a:t>
+              <a:t><![CDATA[3. অনুগামীরা যীশুকে জিজ্ঞেস করলেন, ‘যার আগমনের কথা ছিল, আপনি কি সেই লোক, না আমরা আর কারও জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मार्ग तैयार करेगा।]]></a:t>
+              <a:t><![CDATA[অপেক্ষা করব?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. मैं तुम से सच कहता हूं, कि जो स्त्रियों से जन्मे हैं, उन में से यूहन्ना बपतिस्मा देने वाले से]]></a:t>
+              <a:t><![CDATA[4. এর উত্তরে যীশু তাঁদের বললেন, ‘তোমরা যা শুনছ ও দেখছ, য়োহনকে গিয়ে তা বল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कोई बड़ा नहीं हुआ; पर जो स्वर्ग के राज्य में छोटे से छोटा है वह उस से बड़ा है।]]></a:t>
+              <a:t><![CDATA[5. অন্ধেরা দৃষ্টিশক্তি পাচ্ছে, খোঁড়ারা হাঁটছে, কুষ্ঠরোগীরা আরোগ্য লাভ করছে, কালারা শুনতে পাচ্ছে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme73">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme73">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme73">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>