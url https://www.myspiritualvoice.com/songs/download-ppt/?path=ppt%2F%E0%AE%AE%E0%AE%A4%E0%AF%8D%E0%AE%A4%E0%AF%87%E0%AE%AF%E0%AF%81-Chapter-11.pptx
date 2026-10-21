--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -93,50 +93,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +182,57 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +381,60 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. குருடர் பார்வையடைகிறார்கள், சப்பாணிகள் நடக்கிறார்கள், குஷ்டரோகிகள் சுத்தமாகிறார்கள், செவிடர் கேட்கிறார்கள், மரித்தோர் எழுந்திருக்கிறார்கள்; தரித்திரருக்குச் சுவிசேஷம் பிரசங்கிக்கப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[5. The blind receive their sight, and the lame walk, the lepers are cleansed, and the deaf hear, the dead are raised up, and the poor have the gospel preached to them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என்னிடத்தில் இடறலடையாதிருக்கிறவன் எவனோ அவன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[5. The blind receive their sight, and the lame walk, the lepers are cleansed, and the deaf hear, the dead are raised up, and the poor have the gospel preached to them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் போனபின்பு, இயேசு யோவானைக்குறித்து ஜனங்களுக்குச் சொன்னது என்னவென்றால்: எதைப் பார்க்க வனாந்தரத்திற்குப் போனீர்கள்? காற்றினால் அசையும் நாணலையோ?]]></a:t>
+              <a:t><![CDATA[6. And blessed is he, whosoever shall not be offended in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் போனபின்பு, இயேசு யோவானைக்குறித்து ஜனங்களுக்குச் சொன்னது என்னவென்றால்: எதைப் பார்க்க வனாந்தரத்திற்குப் போனீர்கள்? காற்றினால் அசையும் நாணலையோ?]]></a:t>
+              <a:t><![CDATA[7. And as they departed, Jesus began to say unto the multitudes concerning John, What went all of you out into the wilderness to see? A reed shaken with the wind?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அல்லவென்றால், எதைப் பார்க்கப்போனீர்கள்? மெல்லிய வஸ்திரந்தரித்த மனுஷனையோ? மெல்லிய வஸ்திரந்தரித்தவர்கள் அரசர் மாளிகைகளில் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And as they departed, Jesus began to say unto the multitudes concerning John, What went all of you out into the wilderness to see? A reed shaken with the wind?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அல்லவென்றால், எதைப் பார்க்கப்போனீர்கள்? மெல்லிய வஸ்திரந்தரித்த மனுஷனையோ? மெல்லிய வஸ்திரந்தரித்தவர்கள் அரசர் மாளிகைகளில் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[8. But what went all of you out in order to see? A man clothed in soft raiment? behold, they that wear soft clothing are in kings' houses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அல்லவென்றால், எதைப் பார்க்கப்போனீர்கள்? தீர்க்கதரிசியையோ? ஆம் தீர்க்கத்தரிசியைப்பார்க்கிலும் மேன்மையுள்ளவனையே என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[8. But what went all of you out in order to see? A man clothed in soft raiment? behold, they that wear soft clothing are in kings' houses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அல்லவென்றால், எதைப் பார்க்கப்போனீர்கள்? தீர்க்கதரிசியையோ? ஆம் தீர்க்கத்தரிசியைப்பார்க்கிலும் மேன்மையுள்ளவனையே என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[9. But what went all of you out in order to see? A prophet? yea, I say unto you, and more than a prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதெப்படியெனில், இதோ, நான் என் தூதனை உமக்கு முன்பாக அனுப்புகிறேன்; அவன் உமக்கு முன்னே போய் வழியை ஆயத்தம் பண்ணுவான் என்று எழுதிய வாக்கியத்தால் குறிக்கப்பட்டவன் இவன்தான்.]]></a:t>
+              <a:t><![CDATA[9. But what went all of you out in order to see? A prophet? yea, I say unto you, and more than a prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதெப்படியெனில், இதோ, நான் என் தூதனை உமக்கு முன்பாக அனுப்புகிறேன்; அவன் உமக்கு முன்னே போய் வழியை ஆயத்தம் பண்ணுவான் என்று எழுதிய வாக்கியத்தால் குறிக்கப்பட்டவன் இவன்தான்.]]></a:t>
+              <a:t><![CDATA[10. For this is he, of whom it is written, Behold, I send my messenger before your face, which shall prepare your way before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு தம்முடைய பன்னிரண்டு சீஷர்களுக்கும் கட்டளைகொடுத்து முடித்தபின்பு, அவர்களுடைய பட்டணங்களில் உபதேசிக்கவும் பிரசங்கிக்கவும் அவ்விடம் விட்டுப் போனார்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when Jesus had made an end of commanding his twelve disciples, he departed thence to teach and to preach in their cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஸ்திரீகளிடத்தில் பிறந்தவர்களில் யோவான்ஸ்நானனைப் பார்க்கிலும் பெரியவன் ஒருவனும் எழும்பினதில்லை; ஆகிலும் பரலோகராஜ்யத்தில் சிறியவனாயிருக்கிறவன் அவனிலும் பெரியவனாயிருக்கிறானென்று உங்களுக்கு மெய்யாகவே சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. For this is he, of whom it is written, Behold, I send my messenger before your face, which shall prepare your way before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஸ்திரீகளிடத்தில் பிறந்தவர்களில் யோவான்ஸ்நானனைப் பார்க்கிலும் பெரியவன் ஒருவனும் எழும்பினதில்லை; ஆகிலும் பரலோகராஜ்யத்தில் சிறியவனாயிருக்கிறவன் அவனிலும் பெரியவனாயிருக்கிறானென்று உங்களுக்கு மெய்யாகவே சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[11. Verily I say unto you, Among them that are born of women there has not risen a greater than John the Baptist: notwithstanding he that is least in the kingdom of heaven is greater than he.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யோவான்ஸ்நானன் காலமுதல் இதுவரைக்கும் பரலோகராஜ்யம் பலவந்தம் பண்ணப்படுகிறது. பலவந்தம் பண்ணப்படுகிறவர்கள் அதைப் பிடித்துக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Verily I say unto you, Among them that are born of women there has not risen a greater than John the Baptist: notwithstanding he that is least in the kingdom of heaven is greater than he.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யோவான்ஸ்நானன் காலமுதல் இதுவரைக்கும் பரலோகராஜ்யம் பலவந்தம் பண்ணப்படுகிறது. பலவந்தம் பண்ணப்படுகிறவர்கள் அதைப் பிடித்துக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Verily I say unto you, Among them that are born of women there has not risen a greater than John the Baptist: notwithstanding he that is least in the kingdom of heaven is greater than he.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நியாயப்பிரமாணமும் தீர்க்கதரிசிகள் யாவரும் யோவான்வரைக்கும் தீர்க்கதரிசனம் உரைத்ததுண்டு.]]></a:t>
+              <a:t><![CDATA[12. And from the days of John the Baptist until now the kingdom of heaven suffers violence, and the violent take it by force.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் ஏற்றுக்கொள்ள மனதாயிருந்தால், வருகிறவனாகிய எலியா இவன்தான்.]]></a:t>
+              <a:t><![CDATA[12. And from the days of John the Baptist until now the kingdom of heaven suffers violence, and the violent take it by force.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கேட்கிறதற்கு காதுள்ளவன் கேட்கக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. For all the prophets and the law prophesied until John.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்தச் சந்ததியை யாருக்கு ஒப்பிடுவேன்? சந்தைவெளிகளில் உட்கார்ந்து தங்கள் தோழரைப்பார்த்து:]]></a:t>
+              <a:t><![CDATA[14. And if all of you will receive it, this is Elijah, which was in order to come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்தச் சந்ததியை யாருக்கு ஒப்பிடுவேன்? சந்தைவெளிகளில் உட்கார்ந்து தங்கள் தோழரைப்பார்த்து:]]></a:t>
+              <a:t><![CDATA[15. He that has ears to hear, let him hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்களுக்காக குழல் ஊதினோம், நீங்கள் கூத்தாடவில்லை; உங்களுக்காகப் புலம்பினோம், நீங்கள் மாரடிக்கவில்லை என்று குறைசொல்லுகிற பிள்ளைகளுக்கு ஒப்பாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[16. But unto which shall I liken this generation? It is like unto children sitting in the markets, and calling unto their fellows,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு தம்முடைய பன்னிரண்டு சீஷர்களுக்கும் கட்டளைகொடுத்து முடித்தபின்பு, அவர்களுடைய பட்டணங்களில் உபதேசிக்கவும் பிரசங்கிக்கவும் அவ்விடம் விட்டுப் போனார்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when Jesus had made an end of commanding his twelve disciples, he departed thence to teach and to preach in their cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்களுக்காக குழல் ஊதினோம், நீங்கள் கூத்தாடவில்லை; உங்களுக்காகப் புலம்பினோம், நீங்கள் மாரடிக்கவில்லை என்று குறைசொல்லுகிற பிள்ளைகளுக்கு ஒப்பாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[17. And saying, We have piped unto you, and all of you have not danced; we have mourned unto you, and all of you have not lamented.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +3001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எப்படியெனில் யோவான் போஜனபானம்பண்ணாதவனாய் வந்தான்; அதற்கு அவர்கள்: அவன் பிசாசு பிடித்திருக்கிறவன் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And saying, We have piped unto you, and all of you have not danced; we have mourned unto you, and all of you have not lamented.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மனுஷகுமாரன் போஜனம்பண்ணுகிறவராய் வந்தார்; அதற்கு அவர்கள்: இதோ, போஜனப்பிரியனும் மதுபானப்பிரியனுமான மனுஷன், ஆயக்காரருக்கும் பாவிகளுக்கும் சிநேகிதன் என்கிறார்கள். ஆனாலும் ஞானமானது அதன் பிள்ளைகளால் நீதியுள்ளதென்று ஒப்புக்கொள்ளப்படும் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. For John came neither eating nor drinking, and they say, He has a devil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மனுஷகுமாரன் போஜனம்பண்ணுகிறவராய் வந்தார்; அதற்கு அவர்கள்: இதோ, போஜனப்பிரியனும் மதுபானப்பிரியனுமான மனுஷன், ஆயக்காரருக்கும் பாவிகளுக்கும் சிநேகிதன் என்கிறார்கள். ஆனாலும் ஞானமானது அதன் பிள்ளைகளால் நீதியுள்ளதென்று ஒப்புக்கொள்ளப்படும் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. For John came neither eating nor drinking, and they say, He has a devil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது தமது பலத்த செய்கைகளில் அதிகமானவைகளைச் செய்யக் கண்ட பட்டணங்கள், மனந்திரும்பாமற் போனபடியினால், அவைகளை அவர் கடிந்து கொள்ளத்தொடங்கினார்.]]></a:t>
+              <a:t><![CDATA[19. The Son of man came eating and drinking, and they say, Behold a man gluttonous, and a wine indulger, a friend of publicans and sinners. But wisdom is justified of her children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது தமது பலத்த செய்கைகளில் அதிகமானவைகளைச் செய்யக் கண்ட பட்டணங்கள், மனந்திரும்பாமற் போனபடியினால், அவைகளை அவர் கடிந்து கொள்ளத்தொடங்கினார்.]]></a:t>
+              <a:t><![CDATA[19. The Son of man came eating and drinking, and they say, Behold a man gluttonous, and a wine indulger, a friend of publicans and sinners. But wisdom is justified of her children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொராசினே! உனக்கு ஐயோ, பெத்சாயிதாவே உனக்கு ஐயோ, உங்களில் செய்யப்பட்ட பலத்த செய்கைகள் தீருவிலும் சீதோனிலும் செய்யப்பட்டிருந்ததானால், அப்பொழுதே இரட்டுடுத்திச் சாம்பலில் உட்கார்ந்து மனந்திரும்பியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[19. The Son of man came eating and drinking, and they say, Behold a man gluttonous, and a wine indulger, a friend of publicans and sinners. But wisdom is justified of her children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொராசினே! உனக்கு ஐயோ, பெத்சாயிதாவே உனக்கு ஐயோ, உங்களில் செய்யப்பட்ட பலத்த செய்கைகள் தீருவிலும் சீதோனிலும் செய்யப்பட்டிருந்ததானால், அப்பொழுதே இரட்டுடுத்திச் சாம்பலில் உட்கார்ந்து மனந்திரும்பியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Then began he to reproach the cities wherein most of his mighty works were done, because they repented not:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொராசினே! உனக்கு ஐயோ, பெத்சாயிதாவே உனக்கு ஐயோ, உங்களில் செய்யப்பட்ட பலத்த செய்கைகள் தீருவிலும் சீதோனிலும் செய்யப்பட்டிருந்ததானால், அப்பொழுதே இரட்டுடுத்திச் சாம்பலில் உட்கார்ந்து மனந்திரும்பியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Then began he to reproach the cities wherein most of his mighty works were done, because they repented not:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நியாயத்தீர்ப்பு நாளிலே உங்களுக்கு நேரிடுவதைப்பார்க்கிலும் தீருவுக்கும் சீதோனுக்கும் நேரிடுவது இலகுவாயிருக்குமென்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[21. Woe unto you, Chorazin! woe unto you, Bethsaida! for if the mighty works, which were done in you, had been done in Tyre and Sidon, they would have repented long ago in sackcloth and ashes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அத்தருணத்தில் காவலிலிருந்த யோவான் கிறிஸ்துவின் கிரியைகளைக்குறித்துக் கேள்விப்பட்டு, தன் சீஷரில் இரண்டு பேரை அழைத்து:]]></a:t>
+              <a:t><![CDATA[2. Now when John had heard in the prison the works of Christ, he sent two of his disciples,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வானபரியந்தம் உயர்த்தப்பட்ட கப்பர்நகூமே, நீ பாதாளபரியந்தம் தாழ்த்தப்படுவாய்; உன்னில் செய்யப்பட்ட பலத்த செய்கைகள் சோதோமிலே செய்யப்பட்டிருந்ததானால், அது இந்நாள் வரைக்கும் நிலைத்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[21. Woe unto you, Chorazin! woe unto you, Bethsaida! for if the mighty works, which were done in you, had been done in Tyre and Sidon, they would have repented long ago in sackcloth and ashes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வானபரியந்தம் உயர்த்தப்பட்ட கப்பர்நகூமே, நீ பாதாளபரியந்தம் தாழ்த்தப்படுவாய்; உன்னில் செய்யப்பட்ட பலத்த செய்கைகள் சோதோமிலே செய்யப்பட்டிருந்ததானால், அது இந்நாள் வரைக்கும் நிலைத்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[21. Woe unto you, Chorazin! woe unto you, Bethsaida! for if the mighty works, which were done in you, had been done in Tyre and Sidon, they would have repented long ago in sackcloth and ashes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நியாயத்தீர்ப்பு நாளிலே உனக்கு நேரிடுவதைப்பார்க்கிலும் சோதோம் நாட்டிற்கு நேரிடுவது இலகுவாயிருக்குமென்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[22. But I say unto you, It shall be more tolerable for Tyre and Sidon at the day of judgment, than for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தச் சமயத்தில் இயேசு சொன்னது: பிதாவே! வானத்துக்கும் பூமிக்கும் ஆண்டவரே! இவைகளை ஞானிகளுக்கும் கல்விமான்களுக்கும் மறைத்து, பாலகருக்கு வெளிப்படுத்தினபடியால் உம்மை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[22. But I say unto you, It shall be more tolerable for Tyre and Sidon at the day of judgment, than for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தச் சமயத்தில் இயேசு சொன்னது: பிதாவே! வானத்துக்கும் பூமிக்கும் ஆண்டவரே! இவைகளை ஞானிகளுக்கும் கல்விமான்களுக்கும் மறைத்து, பாலகருக்கு வெளிப்படுத்தினபடியால் உம்மை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[23. And you, Capernaum, which are exalted unto heaven, shall be brought down to hell: for if the mighty works, which have been done in you, had been done in Sodom, it would have remained until this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆம் பிதாவே! இப்படிச் செய்வது உம்முடைய திருவுளத்துக்குப் பிரியமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[23. And you, Capernaum, which are exalted unto heaven, shall be brought down to hell: for if the mighty works, which have been done in you, had been done in Sodom, it would have remained until this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சகலமும் என் பிதாவினால் எனக்கு ஒப்புக்கொடுக்கப்பட்டிருக்கிறது. பிதா தவிர வேறொருவனும் குமாரனை அறியான்; குமாரனும், குமாரன் எவனுக்கு அவரை வெளிப்படுத்தச் சித்தமாயிருக்கிறாரோ அவனும் தவிர வேறொருவனும் பிதாவை அறியான்.]]></a:t>
+              <a:t><![CDATA[24. But I say unto you, That it shall be more tolerable for the land of Sodom in the day of judgment, than for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சகலமும் என் பிதாவினால் எனக்கு ஒப்புக்கொடுக்கப்பட்டிருக்கிறது. பிதா தவிர வேறொருவனும் குமாரனை அறியான்; குமாரனும், குமாரன் எவனுக்கு அவரை வெளிப்படுத்தச் சித்தமாயிருக்கிறாரோ அவனும் தவிர வேறொருவனும் பிதாவை அறியான்.]]></a:t>
+              <a:t><![CDATA[24. But I say unto you, That it shall be more tolerable for the land of Sodom in the day of judgment, than for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. வருத்தப்பட்டுப் பாரஞ்சுமக்கிறவர்களே நீங்கள் எல்லாரும் என்னிடத்தில் வாருங்கள்; நான் உங்களுக்கு இளைப்பாருதல் தருவேன்.]]></a:t>
+              <a:t><![CDATA[25. At that time Jesus answered and said, I thank you, O Father, Lord of heaven and earth, because you have hid these things from the wise and prudent, and have revealed them unto babes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் சாந்தமும் மனத்தாழ்மையுமாயிருக்கிறேன்; என் நுகத்தை உங்கள்மேல் ஏற்றுக்கொண்டு, என்னிடத்தில் கற்றுக்கொள்ளுங்கள். அப்பொழுது, உங்கள் ஆத்துமாக்களுக்கு இளைப்பாறுதல் கிடைக்கும்.]]></a:t>
+              <a:t><![CDATA[25. At that time Jesus answered and said, I thank you, O Father, Lord of heaven and earth, because you have hid these things from the wise and prudent, and have revealed them unto babes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அத்தருணத்தில் காவலிலிருந்த யோவான் கிறிஸ்துவின் கிரியைகளைக்குறித்துக் கேள்விப்பட்டு, தன் சீஷரில் இரண்டு பேரை அழைத்து:]]></a:t>
+              <a:t><![CDATA[2. Now when John had heard in the prison the works of Christ, he sent two of his disciples,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் சாந்தமும் மனத்தாழ்மையுமாயிருக்கிறேன்; என் நுகத்தை உங்கள்மேல் ஏற்றுக்கொண்டு, என்னிடத்தில் கற்றுக்கொள்ளுங்கள். அப்பொழுது, உங்கள் ஆத்துமாக்களுக்கு இளைப்பாறுதல் கிடைக்கும்.]]></a:t>
+              <a:t><![CDATA[26. Even so, Father: for so it seemed good in your sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5399,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் நுகம் மெதுவாயும் என் சுமை இலகுவாயும் இருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[27. All things are delivered unto me of my Father: and no man knows the Son, but the Father; neither knows any man the Father, save the Son, and he to whomsoever the Son will reveal him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. All things are delivered unto me of my Father: and no man knows the Son, but the Father; neither knows any man the Father, save the Son, and he to whomsoever the Son will reveal him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. All things are delivered unto me of my Father: and no man knows the Son, but the Father; neither knows any man the Father, save the Son, and he to whomsoever the Son will reveal him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Come unto me, all you that labour and are heavy laden, and I will give you rest.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Come unto me, all you that labour and are heavy laden, and I will give you rest.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Take my yoke upon you, and learn of me; for I am meek and lowly in heart: and all of you shall find rest unto your souls.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Take my yoke upon you, and learn of me; for I am meek and lowly in heart: and all of you shall find rest unto your souls.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. For my yoke is easy, and my burden is light.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +6271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வருகிறவர் நீர்தானா? அல்லது வேறொருவர் வரக்காத்திருக்கவேண்டுமா? என்று அவரிடத்தில் கேட்கும்படி அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[3. And said unto him, Are you he that should come, or do we look for another?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +6380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வருகிறவர் நீர்தானா? அல்லது வேறொருவர் வரக்காத்திருக்கவேண்டுமா? என்று அவரிடத்தில் கேட்கும்படி அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[3. And said unto him, Are you he that should come, or do we look for another?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +6489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: நீங்கள் கேட்கிறதையும் காண்கிறதையும் யோவானிடத்தில் போய் அறிவியுங்கள்;]]></a:t>
+              <a:t><![CDATA[4. Jesus answered and said unto them, Go and show John again those things which all of you do hear and see:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. குருடர் பார்வையடைகிறார்கள், சப்பாணிகள் நடக்கிறார்கள், குஷ்டரோகிகள் சுத்தமாகிறார்கள், செவிடர் கேட்கிறார்கள், மரித்தோர் எழுந்திருக்கிறார்கள்; தரித்திரருக்குச் சுவிசேஷம் பிரசங்கிக்கப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[4. Jesus answered and said unto them, Go and show John again those things which all of you do hear and see:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732644" r:id="rId1"/>
+    <p:sldLayoutId id="2481564182" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +7089,106 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মরা মানুষ বেঁচে উঠছে, আর দরিদ্র লোকদের কাছে সুসমাচার প্রচার করা হচ্ছে৷]]></a:t>
+              <a:t><![CDATA[5. குருடர் பார்வையடைகிறார்கள், சப்பாணிகள் நடக்கிறார்கள், குஷ்டரோகிகள் சுத்தமாகிறார்கள், செவிடர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ধন্য সেইলোক, আমাকে গ্রহণ করতে যার কোন বাধা নেই৷’]]></a:t>
+              <a:t><![CDATA[கேட்கிறார்கள், மரித்தோர் எழுந்திருக்கிறார்கள்; தரித்திரருக்குச் சுவிசேஷம் பிரசங்கிக்கப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. য়োহনের অনুগামীরা যখন চলে যাচ্ছেন, তখন লোকদের উদ্দেশ্য করে যীশু য়োহনের বিষয়ে বলতে শুরু করলেন,]]></a:t>
+              <a:t><![CDATA[6. என்னிடத்தில் இடறலடையாதிருக்கிறவன் எவனோ அவன் பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘তোমরা মরুপ্রান্তরে কি দেখতে গিয়েছিলে? বাতাসে দোলায়মান বেত গাছ?]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் போனபின்பு, இயேசு யோவானைக்குறித்து ஜனங்களுக்குச் சொன்னது என்னவென்றால்: எதைப் பார்க்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. না, তা নয়৷ তাহলে কি দেখতে গিয়েছিলে? জমকালো পোশাক পরা কোন লোককে? শোন! যাঁরা জমকালো পোশাক পরে]]></a:t>
+              <a:t><![CDATA[வனாந்தரத்திற்குப் போனீர்கள்? காற்றினால் அசையும் நாணலையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের রাজপ্রাসাদে দেখতে পাবে৷]]></a:t>
+              <a:t><![CDATA[8. அல்லவென்றால், எதைப் பார்க்கப்போனீர்கள்? மெல்லிய வஸ்திரந்தரித்த மனுஷனையோ? மெல்லிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তাহলে তোমরা কি দেখবার জন্য গিয়েছিলে? একজন ভাববাদীকে? হ্যাঁ, আমি তোমাদের বলছি, যাকে তোমরা দেখেছ]]></a:t>
+              <a:t><![CDATA[வஸ்திரந்தரித்தவர்கள் அரசர் மாளிகைகளில் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি ভাববাদীর চেয়েও মহান!]]></a:t>
+              <a:t><![CDATA[9. அல்லவென்றால், எதைப் பார்க்கப்போனீர்கள்? தீர்க்கதரிசியையோ? ஆம் தீர்க்கத்தரிசியைப்பார்க்கிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তিনি সেইলোক যার বিষয়ে শাস্ত্রে লেখা আছে,‘শোন! আমি তোমার আগে আগে আমার এক দূতকে পাঠাচ্ছি৷ সে]]></a:t>
+              <a:t><![CDATA[மேன்மையுள்ளவனையே என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমার জন্য পথ প্রস্তুত করবে৷’মালাখি 3:1]]></a:t>
+              <a:t><![CDATA[10. அதெப்படியெனில், இதோ, நான் என் தூதனை உமக்கு முன்பாக அனுப்புகிறேன்; அவன் உமக்கு முன்னே போய் வழியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. যীশু তাঁর বারোজন শিষ্যকে এই ভাবে নির্দেশদেওয়া শেষ করলেন৷ এরপর তিনি গালীল শহরে শিক্ষা দেবার ও]]></a:t>
+              <a:t><![CDATA[1. இயேசு தம்முடைய பன்னிரண்டு சீஷர்களுக்கும் கட்டளைகொடுத்து முடித்தபின்பு, அவர்களுடைய பட்டணங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আমি তোমাদের সত্যি বলছি, স্ত্রীলোকের গর্ভে যত মানুষের জন্ম হয়েছে তাদের মধ্যে বাপ্তিস্মদাতা]]></a:t>
+              <a:t><![CDATA[ஆயத்தம் பண்ணுவான் என்று எழுதிய வாக்கியத்தால் குறிக்கப்பட்டவன் இவன்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়োহনের চেয়ে কেউই মহান নয়, তবু স্বর্গরাজ্যের কোন ক্ষুদ্রতম ব্যক্তিও য়োহনের থেকে মহান৷]]></a:t>
+              <a:t><![CDATA[11. ஸ்திரீகளிடத்தில் பிறந்தவர்களில் யோவான்ஸ்நானனைப் பார்க்கிலும் பெரியவன் ஒருவனும் எழும்பினதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. বাপ্তিস্মদাতা য়োহনের সময় থেকে আজ পর্যন্ত স্বর্গরাজ্য ভীষণভাবে আক্রান্ত হচ্ছে৷ আর শক্তিধর লোকরা]]></a:t>
+              <a:t><![CDATA[ஆகிலும் பரலோகராஜ்யத்தில் சிறியவனாயிருக்கிறவன் அவனிலும் பெரியவனாயிருக்கிறானென்று உங்களுக்கு மெய்யாகவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তা জোরের সাথে অধিকার করতে চেষ্টা করছে৷]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. য়োহনের আগমণের পূর্ব পর্যন্ত যা ঘটবে সকল ভাববাদী ও মোশির বিধি-ব্যবস্থার মধ্যে তা বলা হয়েছে৷]]></a:t>
+              <a:t><![CDATA[12. யோவான்ஸ்நானன் காலமுதல் இதுவரைக்கும் பரலோகராஜ்யம் பலவந்தம் பண்ணப்படுகிறது. பலவந்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তোমরা যদি একথা বিশ্বাস করতে রাজী থাক তবে শোন, এই য়োহনই সেই ভাববাদী এলীয়,য়াঁর আসবার কথা ছিল৷]]></a:t>
+              <a:t><![CDATA[பண்ணப்படுகிறவர்கள் அதைப் பிடித்துக்கொள்ளுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. যার শোনবার মতো কান আছে সে শুনুক৷]]></a:t>
+              <a:t><![CDATA[13. நியாயப்பிரமாணமும் தீர்க்கதரிசிகள் யாவரும் யோவான்வரைக்கும் தீர்க்கதரிசனம் உரைத்ததுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ‘আমি কিসের সঙ্গে এই যুগের লোকদের তুলনা করব? এরা এমন একদল ছোট ছেলেমেয়েদের মতো যাঁরা হাটে বসে]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் ஏற்றுக்கொள்ள மனதாயிருந்தால், வருகிறவனாகிய எலியா இவன்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্য ছেলেমেয়েদের ডেকে বলে,]]></a:t>
+              <a:t><![CDATA[15. கேட்கிறதற்கு காதுள்ளவன் கேட்கக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ‘আমরা তোমাদের জন্য বাঁশি বাজালাম, তোমরা নাচলে না৷ আমরা শোকের গান গাইলাম, কিন্তু তোমরা বিলাপ করলে]]></a:t>
+              <a:t><![CDATA[16. இந்தச் சந்ததியை யாருக்கு ஒப்பிடுவேன்? சந்தைவெளிகளில் உட்கார்ந்து தங்கள் தோழரைப்பார்த்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রচার করার জন্য সেখান থেকে চলে গেলেন৷]]></a:t>
+              <a:t><![CDATA[உபதேசிக்கவும் பிரசங்கிக்கவும் அவ்விடம் விட்டுப் போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না৷’]]></a:t>
+              <a:t><![CDATA[17. உங்களுக்காக குழல் ஊதினோம், நீங்கள் கூத்தாடவில்லை; உங்களுக்காகப் புலம்பினோம், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. য়োহন অন্য লোকদের মতো না করলেন আহার, না করলেন পান, আর লোকরা বলে, ‘ওকে ভূতে পেয়েছে৷’]]></a:t>
+              <a:t><![CDATA[மாரடிக்கவில்லை என்று குறைசொல்லுகிற பிள்ளைகளுக்கு ஒப்பாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. এরপর মানবপুত্র এসে অন্য লোকদের মতো পান ও আহার করলেন বলে লোকে বলছে, ‘ঐ দেখ! একজন পেটুক ও মদখোর,]]></a:t>
+              <a:t><![CDATA[18. எப்படியெனில் யோவான் போஜனபானம்பண்ணாதவனாய் வந்தான்; அதற்கு அவர்கள்: அவன் பிசாசு பிடித்திருக்கிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কর আদায়কারী ও পাপীদের বন্ধু৷’ কিন্তু প্রজ্ঞা তার কাজের দ্বারাইসত্য বলে প্রমাণিত হবে৷’]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ‘য়ে সমস্ত শহরে যীশু বেশীর ভাগ অলৌকিক কাজ করেছিলেন, তাদের তিনি ভর্ত্‌সনা করলেন, কারণ তারা তাদের]]></a:t>
+              <a:t><![CDATA[19. மனுஷகுமாரன் போஜனம்பண்ணுகிறவராய் வந்தார்; அதற்கு அவர்கள்: இதோ, போஜனப்பிரியனும் மதுபானப்பிரியனுமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মন ফেরায় নি৷ তিনি তাদের বললেন,]]></a:t>
+              <a:t><![CDATA[மனுஷன், ஆயக்காரருக்கும் பாவிகளுக்கும் சிநேகிதன் என்கிறார்கள். ஆனாலும் ஞானமானது அதன் பிள்ளைகளால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ‘ধিক্ কোরাসীন! ধিক বৈত্‌সৈদা!তোমাদের কি ভয়ঙ্কর দুর্দশাই না হবে! আমি তোমাদের একথা বলছি কারণ,]]></a:t>
+              <a:t><![CDATA[நீதியுள்ளதென்று ஒப்புக்கொள்ளப்படும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের মধ্যে য়ে সব অলৌকিক কাজ আমি করেছি তা যদি সোর ও সীদোনে করা হত, তবে সেখানকার লোকেরা অনেক আগেই]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது தமது பலத்த செய்கைகளில் அதிகமானவைகளைச் செய்யக் கண்ட பட்டணங்கள், மனந்திரும்பாமற்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের পাপের জন্য অনুতপ্ত হয়ে চটের বস্ত্র পরে ছাই মেখে মন-ফিরাতো৷]]></a:t>
+              <a:t><![CDATA[போனபடியினால், அவைகளை அவர் கடிந்து கொள்ளத்தொடங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তাই আমি তোমাদের বলছি, বিচারের দিনে তোমাদের থেকে সোর ও সীদোনেরঅবস্থা সহ্য করবার মতো হবে৷]]></a:t>
+              <a:t><![CDATA[21. கொராசினே! உனக்கு ஐயோ, பெத்சாயிதாவே உனக்கு ஐயோ, உங்களில் செய்யப்பட்ட பலத்த செய்கைகள் தீருவிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. য়োহন (বাপ্তাইজ) কারাগার থেকে খ্রীষ্টের কাজের কথা শুনলেন৷ তখন তিনি তাঁর অনুগামীদের যীশুর কাছে]]></a:t>
+              <a:t><![CDATA[2. அத்தருணத்தில் காவலிலிருந்த யோவான் கிறிஸ்துவின் கிரியைகளைக்குறித்துக் கேள்விப்பட்டு, தன் சீஷரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. আর য়ে কফরনাহূম তুমি নাকি স্বর্গীয় মহিমায় মণ্ডিত হবে? না! তোমাকে পাতালে নামিয়ে আনা হবে৷ য়ে]]></a:t>
+              <a:t><![CDATA[சீதோனிலும் செய்யப்பட்டிருந்ததானால், அப்பொழுதே இரட்டுடுத்திச் சாம்பலில் உட்கார்ந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমস্ত অলৌকিক কাজ তোমার মধ্যে করা হয়েছে তা যদি সদোমে করা হত তবে সদোম আজও টিকে থাকত৷]]></a:t>
+              <a:t><![CDATA[மனந்திரும்பியிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. আমি তোমাদের বলছি, বিচারের দিনে তোমাদের চেয়ে বরং সদোম দেশের দশা অনেক সহনীয় হবে৷]]></a:t>
+              <a:t><![CDATA[22. நியாயத்தீர்ப்பு நாளிலே உங்களுக்கு நேரிடுவதைப்பார்க்கிலும் தீருவுக்கும் சீதோனுக்கும் நேரிடுவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. এই সময় যীশু বললেন, ‘স্বর্গ ও পৃথিবীর প্রভু, আমার পিতা, আমি তোমার প্রশংসা করি, কারণ জগতের জ্ঞানী]]></a:t>
+              <a:t><![CDATA[இலகுவாயிருக்குமென்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ও পণ্ডিতদের কাছে এসব তত্ত্ব তুমি গোপন রেখে শিশুর মতো সরল লোকদের কাছে তা প্রকাশ করেছ৷]]></a:t>
+              <a:t><![CDATA[23. வானபரியந்தம் உயர்த்தப்பட்ட கப்பர்நகூமே, நீ பாதாளபரியந்தம் தாழ்த்தப்படுவாய்; உன்னில் செய்யப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. হ্যাঁ, পিতা এই ভাবেইতো তুমি এটা করতে চেয়েছিলে৷]]></a:t>
+              <a:t><![CDATA[பலத்த செய்கைகள் சோதோமிலே செய்யப்பட்டிருந்ததானால், அது இந்நாள் வரைக்கும் நிலைத்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ‘আমার পিতা সব কিছুই আমার হাতে সঁপে দিয়েছেন৷ পিতা ছাড়া পুত্রকে কেউ জানে না; আর পুত্র ছাড়া]]></a:t>
+              <a:t><![CDATA[24. நியாயத்தீர்ப்பு நாளிலே உனக்கு நேரிடுவதைப்பார்க்கிலும் சோதோம் நாட்டிற்கு நேரிடுவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পিতাকে কেউ জানে না৷ পুত্র যার কাছে পিতাকে প্রকাশ করতে ইচ্ছা করেন সে-ইতাঁকে জানে৷]]></a:t>
+              <a:t><![CDATA[இலகுவாயிருக்குமென்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ‘তোমরা যাঁরা শ্রান্ত-ক্লান্ত ও ভারাক্রান্ত মানুষ, তারা আমার কাছে এস, আমি তোমাদের বিশ্রাম দেব৷]]></a:t>
+              <a:t><![CDATA[25. அந்தச் சமயத்தில் இயேசு சொன்னது: பிதாவே! வானத்துக்கும் பூமிக்கும் ஆண்டவரே! இவைகளை ஞானிகளுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. আমার জোয়াল তোমাদের কাঁধে তুলে নাও, আর আমার কাছ থেকে শেখ, কারণ আমি বিনযী ও নম্র, তাতে তোমাদের]]></a:t>
+              <a:t><![CDATA[கல்விமான்களுக்கும் மறைத்து, பாலகருக்கு வெளிப்படுத்தினபடியால் உம்மை ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাঠালেন৷]]></a:t>
+              <a:t><![CDATA[இரண்டு பேரை அழைத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রাণ বিশ্রাম পাবে৷]]></a:t>
+              <a:t><![CDATA[26. ஆம் பிதாவே! இப்படிச் செய்வது உம்முடைய திருவுளத்துக்குப் பிரியமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13261,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. কারণ আমার দেওয়া জোয়াল বয়ে নেওয়া সহজ ও আমার দেওয়া ভার হাল্কা৷’]]></a:t>
+              <a:t><![CDATA[27. சகலமும் என் பிதாவினால் எனக்கு ஒப்புக்கொடுக்கப்பட்டிருக்கிறது. பிதா தவிர வேறொருவனும் குமாரனை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறியான்; குமாரனும், குமாரன் எவனுக்கு அவரை வெளிப்படுத்தச் சித்தமாயிருக்கிறாரோ அவனும் தவிர வேறொருவனும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிதாவை அறியான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. வருத்தப்பட்டுப் பாரஞ்சுமக்கிறவர்களே நீங்கள் எல்லாரும் என்னிடத்தில் வாருங்கள்; நான் உங்களுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இளைப்பாருதல் தருவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. நான் சாந்தமும் மனத்தாழ்மையுமாயிருக்கிறேன்; என் நுகத்தை உங்கள்மேல் ஏற்றுக்கொண்டு, என்னிடத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கற்றுக்கொள்ளுங்கள். அப்பொழுது, உங்கள் ஆத்துமாக்களுக்கு இளைப்பாறுதல் கிடைக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. என் நுகம் மெதுவாயும் என் சுமை இலகுவாயும் இருக்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. অনুগামীরা যীশুকে জিজ্ঞেস করলেন, ‘যার আগমনের কথা ছিল, আপনি কি সেই লোক, না আমরা আর কারও জন্য]]></a:t>
+              <a:t><![CDATA[3. வருகிறவர் நீர்தானா? அல்லது வேறொருவர் வரக்காத்திருக்கவேண்டுமா? என்று அவரிடத்தில் கேட்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অপেক্ষা করব?’]]></a:t>
+              <a:t><![CDATA[அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. এর উত্তরে যীশু তাঁদের বললেন, ‘তোমরা যা শুনছ ও দেখছ, য়োহনকে গিয়ে তা বল]]></a:t>
+              <a:t><![CDATA[4. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: நீங்கள் கேட்கிறதையும் காண்கிறதையும் யோவானிடத்தில் போய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. অন্ধেরা দৃষ্টিশক্তি পাচ্ছে, খোঁড়ারা হাঁটছে, কুষ্ঠরোগীরা আরোগ্য লাভ করছে, কালারা শুনতে পাচ্ছে,]]></a:t>
+              <a:t><![CDATA[அறிவியுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +15059,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>58</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>