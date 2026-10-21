--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -193,56 +193,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -324,53 +318,50 @@
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
     <p:sldId id="349" r:id="rId96"/>
     <p:sldId id="350" r:id="rId97"/>
     <p:sldId id="351" r:id="rId98"/>
     <p:sldId id="352" r:id="rId99"/>
     <p:sldId id="353" r:id="rId100"/>
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
-    <p:sldId id="357" r:id="rId104"/>
-[...1 lines deleted...]
-    <p:sldId id="359" r:id="rId106"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -569,56 +560,53 @@
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
   <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
   <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
   <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
   <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
   <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
-  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -678,51 +666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சில விதை முள்ளுள்ள இடங்களில் விழுந்தது; முள் வளர்ந்து அதை நெருக்கிப்போட்டது.]]></a:t>
+              <a:t><![CDATA[6. And when the sun was up, they were scorched; and because they had no root, they withered away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -787,51 +775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. இவன் சகோதரிகள் எல்லாரும் நம்மிடத்தில் இருக்கிறார்கள் அல்லவா? இப்படியிருக்க, இதெல்லாம் இவனுக்கு எப்படி வந்தது? என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[57. And they were offended in him. But Jesus said unto them, A prophet is not without honour, save in his own country, and in his own house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -896,378 +884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. இவன் சகோதரிகள் எல்லாரும் நம்மிடத்தில் இருக்கிறார்கள் அல்லவா? இப்படியிருக்க, இதெல்லாம் இவனுக்கு எப்படி வந்தது? என்று சொல்லி,]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[58. அவர்களுடைய அவிசுவாசத்தினிமித்தம் அவர் அங்கே அநேக அற்புதங்களைச் செய்யவில்லை.]]></a:t>
+              <a:t><![CDATA[58. And he did not many mighty works there because of their unbelief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1332,51 +993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சில விதையோ நல்ல நிலத்தில் விழுந்து, சிலது நூறாகவும், சிலது அறுபதாகவும், சிலது முப்பதாகவும் பலன் தந்தது.]]></a:t>
+              <a:t><![CDATA[7. And some fell among thorns; and the thorns sprung up, and choked them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1441,51 +1102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சில விதையோ நல்ல நிலத்தில் விழுந்து, சிலது நூறாகவும், சிலது அறுபதாகவும், சிலது முப்பதாகவும் பலன் தந்தது.]]></a:t>
+              <a:t><![CDATA[8. But other fell into good ground, and brought forth fruit, some an hundredfold, some sixtyfold, some thirtyfold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1550,51 +1211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கேட்கிறதற்கு காதுள்ளவன் கேட்கக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. But other fell into good ground, and brought forth fruit, some an hundredfold, some sixtyfold, some thirtyfold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1659,51 +1320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது, சீஷர்கள் அவரிடத்தில் வந்து: ஏன் அவர்களோடே உவமைகளாகப் பேசுகிறீர் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Who has ears to hear, let him hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1768,51 +1429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களுக்கு அவர் பிரதியுத்தரமாக: பரலோகராஜ்யத்தின் ரகசியங்களை அறியும்படி உங்களுக்கு அருளப்பட்டிருக்கிறது. அவர்களுக்கோ அருளப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[10. And the disciples came, and said unto him, Why speak you unto them in parables?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1877,51 +1538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களுக்கு அவர் பிரதியுத்தரமாக: பரலோகராஜ்யத்தின் ரகசியங்களை அறியும்படி உங்களுக்கு அருளப்பட்டிருக்கிறது. அவர்களுக்கோ அருளப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[11. He answered and said unto them, Because it is given unto you to know the mysteries of the kingdom of heaven, but to them it is not given.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1986,51 +1647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உள்ளவன் எவனோ அவனுக்குக் கொடுக்கப்படும், பரிபூரணமும் அடைவான்; இல்லாதவன் எவனோ அவனிடத்திலிருந்து உள்ளதும் எடுத்துக்கொள்ளப்படும்]]></a:t>
+              <a:t><![CDATA[11. He answered and said unto them, Because it is given unto you to know the mysteries of the kingdom of heaven, but to them it is not given.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2095,51 +1756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உள்ளவன் எவனோ அவனுக்குக் கொடுக்கப்படும், பரிபூரணமும் அடைவான்; இல்லாதவன் எவனோ அவனிடத்திலிருந்து உள்ளதும் எடுத்துக்கொள்ளப்படும்]]></a:t>
+              <a:t><![CDATA[12. For whosoever has, to him shall be given, and he shall have more abundance: but whosoever has not, from him shall be taken away even that he has.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2204,51 +1865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் கண்டும் காணாதவர்களாயும், கேட்டும் கேளாதவர்களாயும், உணர்ந்துகொள்ளாதவர்களாயும் இருக்கிறபடியினால், நான் உவமைகளாக அவர்களோடே பேசுகிறேன்.]]></a:t>
+              <a:t><![CDATA[12. For whosoever has, to him shall be given, and he shall have more abundance: but whosoever has not, from him shall be taken away even that he has.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2313,51 +1974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு அன்றையத்தினமே வீட்டிலிருந்து புறப்பட்டுப்போய், கடலோரத்திலே உட்கார்ந்தார்.]]></a:t>
+              <a:t><![CDATA[1. The same day went Jesus out of the house, and sat by the sea side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2422,51 +2083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் கண்டும் காணாதவர்களாயும், கேட்டும் கேளாதவர்களாயும், உணர்ந்துகொள்ளாதவர்களாயும் இருக்கிறபடியினால், நான் உவமைகளாக அவர்களோடே பேசுகிறேன்.]]></a:t>
+              <a:t><![CDATA[13. Therefore speak I to them in parables: because they seeing see not; and hearing they hear not, neither do they understand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2531,51 +2192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏசாயாவின் தீர்க்கதரிசனம் அவர்களிடத்தில் நிறைவேறுகிறது; அதாவது: காதாரக்கேட்டும் உணராதிருப்பீர்கள்; கண்ணாரக்கண்டும் அறியாதிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. Therefore speak I to them in parables: because they seeing see not; and hearing they hear not, neither do they understand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2640,51 +2301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏசாயாவின் தீர்க்கதரிசனம் அவர்களிடத்தில் நிறைவேறுகிறது; அதாவது: காதாரக்கேட்டும் உணராதிருப்பீர்கள்; கண்ணாரக்கண்டும் அறியாதிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. And in them is fulfilled the prophecy of Isaiah, which says, By hearing all of you shall hear, and shall not understand; and seeing all of you shall see, and shall not perceive:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2749,51 +2410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏசாயாவின் தீர்க்கதரிசனம் அவர்களிடத்தில் நிறைவேறுகிறது; அதாவது: காதாரக்கேட்டும் உணராதிருப்பீர்கள்; கண்ணாரக்கண்டும் அறியாதிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. And in them is fulfilled the prophecy of Isaiah, which says, By hearing all of you shall hear, and shall not understand; and seeing all of you shall see, and shall not perceive:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2858,51 +2519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வேறொரு உவமையை அவர்களுக்குச் சொன்னார்: பரலோகராஜ்யம் நல்ல நிலத்தில் விதைக்கப்பட்ட நல்ல விதையை விதைத்த மனுஷனுக்கு ஒப்பாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. For this people's heart is waxed gross, and their ears are dull of hearing, and their eyes they have closed; lest at any time they should see with their eyes and hear with their ears, and should understand with their heart, and should be converted, and I should heal them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2967,51 +2628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வேறொரு உவமையை அவர்களுக்குச் சொன்னார்: பரலோகராஜ்யம் நல்ல நிலத்தில் விதைக்கப்பட்ட நல்ல விதையை விதைத்த மனுஷனுக்கு ஒப்பாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. For this people's heart is waxed gross, and their ears are dull of hearing, and their eyes they have closed; lest at any time they should see with their eyes and hear with their ears, and should understand with their heart, and should be converted, and I should heal them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3076,51 +2737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இந்த ஜனங்கள் கண்களினால் காணாமலும், காதுகளினால் கேளாமலும், இருதயத்தினால் உணர்ந்து மனந்திரும்பாமலும், நான் அவர்களை ஆரோக்கியமாக்காமலும் இருக்கும்படியாக, அவர்கள் இருதயம் கொழுத்திருக்கிறது; காதால் மந்தமாய்க் கேட்டு, தங்கள் கண்களை மூடிக்கொண்டார்கள் என்பதே.]]></a:t>
+              <a:t><![CDATA[15. For this people's heart is waxed gross, and their ears are dull of hearing, and their eyes they have closed; lest at any time they should see with their eyes and hear with their ears, and should understand with their heart, and should be converted, and I should heal them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3185,51 +2846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இந்த ஜனங்கள் கண்களினால் காணாமலும், காதுகளினால் கேளாமலும், இருதயத்தினால் உணர்ந்து மனந்திரும்பாமலும், நான் அவர்களை ஆரோக்கியமாக்காமலும் இருக்கும்படியாக, அவர்கள் இருதயம் கொழுத்திருக்கிறது; காதால் மந்தமாய்க் கேட்டு, தங்கள் கண்களை மூடிக்கொண்டார்கள் என்பதே.]]></a:t>
+              <a:t><![CDATA[16. But blessed are your eyes, for they see: and your ears, for they hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3294,51 +2955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இந்த ஜனங்கள் கண்களினால் காணாமலும், காதுகளினால் கேளாமலும், இருதயத்தினால் உணர்ந்து மனந்திரும்பாமலும், நான் அவர்களை ஆரோக்கியமாக்காமலும் இருக்கும்படியாக, அவர்கள் இருதயம் கொழுத்திருக்கிறது; காதால் மந்தமாய்க் கேட்டு, தங்கள் கண்களை மூடிக்கொண்டார்கள் என்பதே.]]></a:t>
+              <a:t><![CDATA[17. For verily I say unto you, That many prophets and righteous men have desired to see those things which all of you see, and have not seen them; and to hear those things which all of you hear, and have not heard them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3403,51 +3064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மனுஷர் நித்திரை பண்ணுகையில் அவனுடைய சத்துரு வந்து, கோதுமைக்குள் களைகளை விதைத்துவிட்டுப் போனான்.]]></a:t>
+              <a:t><![CDATA[17. For verily I say unto you, That many prophets and righteous men have desired to see those things which all of you see, and have not seen them; and to hear those things which all of you hear, and have not heard them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3512,51 +3173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. திரளான ஜனங்கள் அவரிடத்தில் கூடிவந்தபடியால், அவர் படவில் ஏறி உட்கார்ந்தார்; ஜனங்களெல்லாரும் கரையிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And great multitudes were gathered together unto him, so that he went into a ship, and sat; and the whole multitude stood on the shore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3621,51 +3282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்கள் கண்கள் காண்கிறதினாலும், உங்கள் காதுகள் கேட்கிறதினாலும், அவைகள் பாக்கியமுள்ளவைகள்.]]></a:t>
+              <a:t><![CDATA[18. Hear all of you therefore the parable of the sower.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3730,51 +3391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்கள் கண்கள் காண்கிறதினாலும், உங்கள் காதுகள் கேட்கிறதினாலும், அவைகள் பாக்கியமுள்ளவைகள்.]]></a:t>
+              <a:t><![CDATA[19. When any one hears the word of the kingdom, and understands it not, then comes the wicked one, and catches away that which was sown in his heart. This is he which received seed by the way side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3839,51 +3500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பயிரானது வளர்ந்து கதிர் விட்டபோது, களைகளும் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[19. When any one hears the word of the kingdom, and understands it not, then comes the wicked one, and catches away that which was sown in his heart. This is he which received seed by the way side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3948,51 +3609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அநேக தீர்க்கதரிசிகளும் நீதிமான்களும் நீங்கள் காண்கிறவைகளைக் காணவும், நீங்கள் கேட்கிறவைகளைக் கேட்கவும் விரும்பியும், காணாமலும் கேளாமலும் போனார்களென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[20. But he that received the seed into stony places, the same is he that hears the word, and soon with joy receives it;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4057,51 +3718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அநேக தீர்க்கதரிசிகளும் நீதிமான்களும் நீங்கள் காண்கிறவைகளைக் காணவும், நீங்கள் கேட்கிறவைகளைக் கேட்கவும் விரும்பியும், காணாமலும் கேளாமலும் போனார்களென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[20. But he that received the seed into stony places, the same is he that hears the word, and soon with joy receives it;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4166,51 +3827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அநேக தீர்க்கதரிசிகளும் நீதிமான்களும் நீங்கள் காண்கிறவைகளைக் காணவும், நீங்கள் கேட்கிறவைகளைக் கேட்கவும் விரும்பியும், காணாமலும் கேளாமலும் போனார்களென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[21. Yet has he not root in himself, but endures for a while: for when tribulation or persecution arises because of the word, by and by he is offended.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4275,51 +3936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால் விதைக்கிறவனைப்பற்றிய உவமையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[21. Yet has he not root in himself, but endures for a while: for when tribulation or persecution arises because of the word, by and by he is offended.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4384,51 +4045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒருவன், ராஜ்யத்தின் வசனத்தைக் கேட்டும் உணராதிருக்கும்போது, பொல்லாங்கன் வந்து, அவன் இருதயத்தில் விதைக்கப்பட்டதைப் பறித்துக்கொள்ளுகிறான்; அவனே வழியருகே விதைக்கப்பட்டவன்.]]></a:t>
+              <a:t><![CDATA[22. He also that received seed among the thorns is he that hears the word; and the care of this world, and the deceitfulness of riches, choke the word, and he becomes unfruitful.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4493,51 +4154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒருவன், ராஜ்யத்தின் வசனத்தைக் கேட்டும் உணராதிருக்கும்போது, பொல்லாங்கன் வந்து, அவன் இருதயத்தில் விதைக்கப்பட்டதைப் பறித்துக்கொள்ளுகிறான்; அவனே வழியருகே விதைக்கப்பட்டவன்.]]></a:t>
+              <a:t><![CDATA[22. He also that received seed among the thorns is he that hears the word; and the care of this world, and the deceitfulness of riches, choke the word, and he becomes unfruitful.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4602,51 +4263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒருவன், ராஜ்யத்தின் வசனத்தைக் கேட்டும் உணராதிருக்கும்போது, பொல்லாங்கன் வந்து, அவன் இருதயத்தில் விதைக்கப்பட்டதைப் பறித்துக்கொள்ளுகிறான்; அவனே வழியருகே விதைக்கப்பட்டவன்.]]></a:t>
+              <a:t><![CDATA[23. But he that received seed into the good ground is he that hears the word, and understands it; which also bears fruit, and brings forth, some an hundredfold, some sixty, some thirty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4711,51 +4372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் அநேக விஷேசங்களை உவமைகளாக அவர்களுக்குச் சொன்னார்; கேளுங்கள், விதைக்கிறவன் ஒருவன் விதைக்கப்புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[2. And great multitudes were gathered together unto him, so that he went into a ship, and sat; and the whole multitude stood on the shore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4820,51 +4481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கற்பாறை இடங்களில் விதைக்கப்பட்டவன், வசனத்தைக்கேட்டு, உடனே அதைச் சந்தோஷத்தோடே ஏற்றுக்கொள்ளுகிறவன்;]]></a:t>
+              <a:t><![CDATA[23. But he that received seed into the good ground is he that hears the word, and understands it; which also bears fruit, and brings forth, some an hundredfold, some sixty, some thirty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4929,51 +4590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கற்பாறை இடங்களில் விதைக்கப்பட்டவன், வசனத்தைக்கேட்டு, உடனே அதைச் சந்தோஷத்தோடே ஏற்றுக்கொள்ளுகிறவன்;]]></a:t>
+              <a:t><![CDATA[24. Another parable put he forth unto them, saying, The kingdom of heaven is likened unto a man which sowed good seed in his field:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5038,51 +4699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆகிலும் தனக்குள்ளே வேரில்லாதவனாய், கொஞ்சக்காலமாத்திரம் நிலைத்திருப்பான்; வசனத்தினிமித்தம் உபத்திரவமும் துன்பமும் உண்டானவுடனே இடறலடைவான்.]]></a:t>
+              <a:t><![CDATA[24. Another parable put he forth unto them, saying, The kingdom of heaven is likened unto a man which sowed good seed in his field:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5147,51 +4808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆகிலும் தனக்குள்ளே வேரில்லாதவனாய், கொஞ்சக்காலமாத்திரம் நிலைத்திருப்பான்; வசனத்தினிமித்தம் உபத்திரவமும் துன்பமும் உண்டானவுடனே இடறலடைவான்.]]></a:t>
+              <a:t><![CDATA[25. But while men slept, his enemy came and sowed tares among the wheat, and went his way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5256,51 +4917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆகிலும் தனக்குள்ளே வேரில்லாதவனாய், கொஞ்சக்காலமாத்திரம் நிலைத்திருப்பான்; வசனத்தினிமித்தம் உபத்திரவமும் துன்பமும் உண்டானவுடனே இடறலடைவான்.]]></a:t>
+              <a:t><![CDATA[26. But when the blade was sprung up, and brought forth fruit, then appeared the tares also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5365,51 +5026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. முள்ளுள்ள இடங்களில் விதைக்கப்பட்டவன், வசனத்தைக் கேட்கிறவனாயிருந்தும், உலகக்கவலையும் ஐசுவரியத்தின் மயக்கமும் வசனத்தை நெருக்கிப் போடுகிறதினால், அவனும் பலனற்றுப்போவான்.]]></a:t>
+              <a:t><![CDATA[27. So the servants of the householder came and said unto him, Sir, did not you sow good seed in your field? from whence then has it tares?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5474,51 +5135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. முள்ளுள்ள இடங்களில் விதைக்கப்பட்டவன், வசனத்தைக் கேட்கிறவனாயிருந்தும், உலகக்கவலையும் ஐசுவரியத்தின் மயக்கமும் வசனத்தை நெருக்கிப் போடுகிறதினால், அவனும் பலனற்றுப்போவான்.]]></a:t>
+              <a:t><![CDATA[27. So the servants of the householder came and said unto him, Sir, did not you sow good seed in your field? from whence then has it tares?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5583,51 +5244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. முள்ளுள்ள இடங்களில் விதைக்கப்பட்டவன், வசனத்தைக் கேட்கிறவனாயிருந்தும், உலகக்கவலையும் ஐசுவரியத்தின் மயக்கமும் வசனத்தை நெருக்கிப் போடுகிறதினால், அவனும் பலனற்றுப்போவான்.]]></a:t>
+              <a:t><![CDATA[28. He said unto them, An enemy has done this. The servants said unto him, Will you then that we go and gather them up?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5692,51 +5353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நல்ல நிலத்தில் விதைக்கப்பட்டவனோ, வசனத்தைக் கேட்கிறவனும் உணருகிறவனுமாயிருந்து, நூறாகவும் அறுபதாகவும், முப்பதாகவும் பலன் தருவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. He said unto them, An enemy has done this. The servants said unto him, Will you then that we go and gather them up?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5801,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நல்ல நிலத்தில் விதைக்கப்பட்டவனோ, வசனத்தைக் கேட்கிறவனும் உணருகிறவனுமாயிருந்து, நூறாகவும் அறுபதாகவும், முப்பதாகவும் பலன் தருவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. But he said, Nay; lest while all of you gather up the tares, all of you root up also the wheat with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5910,51 +5571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் விதைக்கையில், சில விதை வழியருகே விழுந்தது; பறவைகள் வந்து அதைப் பட்சித்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[3. And he spoke many things unto them in parables, saying, Behold, a sower went forth to sow;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6019,51 +5680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வீட்டெஜமானுடைய வேலைக்காரர் அவனிடத்தில் வந்து: ஆண்டவனே, நீர் உமது நிலத்தில் நல்ல விதையை விதைத்தீர் அல்லவா? பின்னை அதில் களைகள் எப்படி உண்டானது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. But he said, Nay; lest while all of you gather up the tares, all of you root up also the wheat with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6128,51 +5789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வீட்டெஜமானுடைய வேலைக்காரர் அவனிடத்தில் வந்து: ஆண்டவனே, நீர் உமது நிலத்தில் நல்ல விதையை விதைத்தீர் அல்லவா? பின்னை அதில் களைகள் எப்படி உண்டானது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[30. Let both grow together until the harvest: and in the time of harvest I will say to the reapers, Gather all of you together first the tares, and bind them in bundles to burn them: but gather the wheat into my barn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6237,51 +5898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதற்கு அவன்: சத்துரு அதைச் செய்தான் என்றான். அப்பொழுது வேலைக்காரர்: நாங்கள் போய் அவைகளைப் பிடுங்கிப்போட உமக்குச் சித்தமா? என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[30. Let both grow together until the harvest: and in the time of harvest I will say to the reapers, Gather all of you together first the tares, and bind them in bundles to burn them: but gather the wheat into my barn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6346,51 +6007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதற்கு அவன்: சத்துரு அதைச் செய்தான் என்றான். அப்பொழுது வேலைக்காரர்: நாங்கள் போய் அவைகளைப் பிடுங்கிப்போட உமக்குச் சித்தமா? என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[30. Let both grow together until the harvest: and in the time of harvest I will say to the reapers, Gather all of you together first the tares, and bind them in bundles to burn them: but gather the wheat into my barn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6455,51 +6116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்கு அவன் வேண்டாம், களைகளைப் பிடுங்கும்போது நீங்கள் கோதுமையையுங்கூட வேரோடே பிடுங்காதபடிக்கு இரண்டையும் அறுப்பு மட்டும் வளரவிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[31. Another parable put he forth unto them, saying, The kingdom of heaven is like to a grain of mustard seed, which a man took, and sowed in his field:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6564,51 +6225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அறுப்புக்காலத்தில் நான் அறுக்கிறவர்களை நோக்கி: முதலாவது களைகளைப்பிடுங்கி, அவைகளைச் சுட்டெரிக்கிறதற்கு கட்டுகளாகக் கட்டுங்கள்; கோதுமையையோ என் களஞ்சியத்தில் சேர்த்துவையுங்கள் என்பேன் என்று சொன்னான் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. Another parable put he forth unto them, saying, The kingdom of heaven is like to a grain of mustard seed, which a man took, and sowed in his field:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6673,51 +6334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அறுப்புக்காலத்தில் நான் அறுக்கிறவர்களை நோக்கி: முதலாவது களைகளைப்பிடுங்கி, அவைகளைச் சுட்டெரிக்கிறதற்கு கட்டுகளாகக் கட்டுங்கள்; கோதுமையையோ என் களஞ்சியத்தில் சேர்த்துவையுங்கள் என்பேன் என்று சொன்னான் என்றார்.]]></a:t>
+              <a:t><![CDATA[32. Which indeed is the least of all seeds: but when it is grown, it is the greatest among herbs, and becomes a tree, so that the birds of the air come and lodge in the branches thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6782,51 +6443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. வேறொரு உவமையை அவர்களுக்குச் சொன்னார்: பரலோகராஜ்யம் கடுகு விதைக்கு ஒப்பாயிருக்கிறது; அதை ஒரு மனுஷன் எடுத்துத் தன் நிலத்தில் விதைத்தான்.]]></a:t>
+              <a:t><![CDATA[32. Which indeed is the least of all seeds: but when it is grown, it is the greatest among herbs, and becomes a tree, so that the birds of the air come and lodge in the branches thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6891,51 +6552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. வேறொரு உவமையை அவர்களுக்குச் சொன்னார்: பரலோகராஜ்யம் கடுகு விதைக்கு ஒப்பாயிருக்கிறது; அதை ஒரு மனுஷன் எடுத்துத் தன் நிலத்தில் விதைத்தான்.]]></a:t>
+              <a:t><![CDATA[33. Another parable spoke he unto them; The kingdom of heaven is like unto leaven, which a woman took, and hid in three measures of meal, till the whole was leavened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7000,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அது சகல விதைகளிலும் சிறிதாயிருந்தும், வளரும்போது, சகல பூண்டுகளிலும் பெரிதாகி, ஆகாயத்துப்பறவைகள் அதின் கிளைகளில் வந்து அடையத்தக்க மரமாகுமென்றார்.]]></a:t>
+              <a:t><![CDATA[33. Another parable spoke he unto them; The kingdom of heaven is like unto leaven, which a woman took, and hid in three measures of meal, till the whole was leavened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7109,51 +6770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் விதைக்கையில், சில விதை வழியருகே விழுந்தது; பறவைகள் வந்து அதைப் பட்சித்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[3. And he spoke many things unto them in parables, saying, Behold, a sower went forth to sow;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7218,51 +6879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அது சகல விதைகளிலும் சிறிதாயிருந்தும், வளரும்போது, சகல பூண்டுகளிலும் பெரிதாகி, ஆகாயத்துப்பறவைகள் அதின் கிளைகளில் வந்து அடையத்தக்க மரமாகுமென்றார்.]]></a:t>
+              <a:t><![CDATA[34. All these things spoke Jesus unto the multitude in parables; and without a parable spoke he not unto them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7327,51 +6988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. வேறொரு உவமையை அவர்களுக்குச் சொன்னார்: பரலோகராஜ்யம் புளித்த மாவுக்கு ஒப்பாயிருக்கிறது; அதை ஒரு ஸ்திரீ எடுத்து, முழுவதும் புளிக்கும் வரைக்கும், மூன்றுபடி மாவிலே அடக்கிவைத்தாள் என்றார்.]]></a:t>
+              <a:t><![CDATA[35. That it might be fulfilled which was spoken by the prophet, saying, I will open my mouth in parables; I will utter things which have been kept secret from the foundation of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7436,51 +7097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. வேறொரு உவமையை அவர்களுக்குச் சொன்னார்: பரலோகராஜ்யம் புளித்த மாவுக்கு ஒப்பாயிருக்கிறது; அதை ஒரு ஸ்திரீ எடுத்து, முழுவதும் புளிக்கும் வரைக்கும், மூன்றுபடி மாவிலே அடக்கிவைத்தாள் என்றார்.]]></a:t>
+              <a:t><![CDATA[35. That it might be fulfilled which was spoken by the prophet, saying, I will open my mouth in parables; I will utter things which have been kept secret from the foundation of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7545,51 +7206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இவைகளையெல்லாம் இயேசு ஜனங்களோடே உவமைகளாகப் பேசினார். உவமைகளினாலேயன்றி, அவர்களோடே பேசவில்லை.]]></a:t>
+              <a:t><![CDATA[36. Then Jesus sent the multitude away, and went into the house: and his disciples came unto him, saying, Declare unto us the parable of the tares of the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7654,51 +7315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இவைகளையெல்லாம் இயேசு ஜனங்களோடே உவமைகளாகப் பேசினார். உவமைகளினாலேயன்றி, அவர்களோடே பேசவில்லை.]]></a:t>
+              <a:t><![CDATA[36. Then Jesus sent the multitude away, and went into the house: and his disciples came unto him, saying, Declare unto us the parable of the tares of the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7763,51 +7424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. என் வாயை உவமைகளால் திறப்பேன், உலகத்தோற்றமுதல் மறைபொருளானவைகளை வெளிப்படுத்துவேன் என்று தீர்க்கதரிசியால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[37. He answered and said unto them, He that sows the good seed is the Son of man;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7872,51 +7533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. என் வாயை உவமைகளால் திறப்பேன், உலகத்தோற்றமுதல் மறைபொருளானவைகளை வெளிப்படுத்துவேன் என்று தீர்க்கதரிசியால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[38. The field is the world; the good seed are the children of the kingdom; but the tares are the children of the wicked one;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7981,51 +7642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது இயேசு ஜனங்களை அனுப்பிவிட்டு வீட்டுக்குப்போனார். அவருடைய சீஷர்கள் அவரிடத்தில் வந்து, நிலத்தின் களைகளைப்பற்றிய உவமையை எங்களுக்கு வெளிப்படுத்தவேண்டுமென்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[39. The enemy that sowed them is the devil; the harvest is the end of the world; and the reapers are the angels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8090,51 +7751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது இயேசு ஜனங்களை அனுப்பிவிட்டு வீட்டுக்குப்போனார். அவருடைய சீஷர்கள் அவரிடத்தில் வந்து, நிலத்தின் களைகளைப்பற்றிய உவமையை எங்களுக்கு வெளிப்படுத்தவேண்டுமென்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[40. As therefore the tares are gathered and burned in the fire; so shall it be in the end of this world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8199,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவர் பிரதியுத்தரமாக நல்ல விதையை விதைக்கிறவன் மனுஷகுமாரன்.]]></a:t>
+              <a:t><![CDATA[41. The Son of man shall send forth his angels, and they shall gather out of his kingdom all things that offend, and them which do iniquity;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8308,51 +7969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சில விதை அதிக மண்ணில்லாத கற்பாறை இடங்களில் விழுந்தது; மண் ஆழமாயிராததினாலே அது சீக்கிரமாய் முளைத்தது.]]></a:t>
+              <a:t><![CDATA[4. And when he sowed, some seeds fell by the way side, and the fowls came and devoured them up:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8417,51 +8078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. நிலம் உலகம்; நல்ல விதை ராஜ்யத்தின் புத்திரர்; களைகள் பொல்லாங்கனுடைய புத்திரர்;]]></a:t>
+              <a:t><![CDATA[41. The Son of man shall send forth his angels, and they shall gather out of his kingdom all things that offend, and them which do iniquity;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8526,51 +8187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவைகளை விதைக்கிற சத்துரு பிசாசு; அறுப்பு உலகத்தின் முடிவு; அறுக்கிறவர்கள் தேவதூதர்கள்.]]></a:t>
+              <a:t><![CDATA[42. And shall cast them into a furnace of fire: there shall be wailing and gnashing of teeth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8635,51 +8296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆதலால், களைகளைச் சேர்த்து அக்கினியால் சுட்டெரிக்கிறதுபோல, இவ்வுலகத்தின் முடிவிலே நடக்கும்.]]></a:t>
+              <a:t><![CDATA[43. Then shall the righteous shine forth as the sun in the kingdom of their Father. Who has ears to hear, let him hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8744,51 +8405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. மனுஷகுமாரன் தம்முடைய தூதர்களை அனுப்புவார்; அவர்கள் அவருடைய ராஜ்யத்தில் இருக்கிற சகல இடறல்களையும் அக்கிரமஞ் செய்கிறவர்களையும் சேர்த்து,]]></a:t>
+              <a:t><![CDATA[43. Then shall the righteous shine forth as the sun in the kingdom of their Father. Who has ears to hear, let him hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8853,51 +8514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. மனுஷகுமாரன் தம்முடைய தூதர்களை அனுப்புவார்; அவர்கள் அவருடைய ராஜ்யத்தில் இருக்கிற சகல இடறல்களையும் அக்கிரமஞ் செய்கிறவர்களையும் சேர்த்து,]]></a:t>
+              <a:t><![CDATA[44. Again, the kingdom of heaven is like unto treasure hid in a field; the which when a man has found, he hides, and for joy thereof goes and sells all that he has, and buys that field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8962,51 +8623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர்களை அக்கினிச் சூளையிலே போடுவார்கள்; அங்கே அழுகையும் பற்கடிப்பும் உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[44. Again, the kingdom of heaven is like unto treasure hid in a field; the which when a man has found, he hides, and for joy thereof goes and sells all that he has, and buys that field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9071,51 +8732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அப்பொழுது நீதிமான்கள் தங்கள் பிதாவின் ராஜ்யத்திலே சூரியனைப்போலப் பிரகாசிப்பார்கள். கேட்கிறதற்கு காதுள்ளவன் கேட்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[44. Again, the kingdom of heaven is like unto treasure hid in a field; the which when a man has found, he hides, and for joy thereof goes and sells all that he has, and buys that field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9180,51 +8841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அப்பொழுது நீதிமான்கள் தங்கள் பிதாவின் ராஜ்யத்திலே சூரியனைப்போலப் பிரகாசிப்பார்கள். கேட்கிறதற்கு காதுள்ளவன் கேட்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[45. Again, the kingdom of heaven is like unto a merchant man, seeking goodly pearls:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9289,51 +8950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அன்றியும், பரலோகராஜ்யம் நிலத்தில் புதைத்திருக்கிற பொக்கிஷத்துக்கு ஒப்பாயிருக்கிறது; அதை ஒரு மனுஷன் கண்டு, மறைத்து, அதைப் பற்றிய சந்தோஷத்தினாலே போய், தனக்கு உண்டான எல்லாவற்றையும் விற்று, அந்த நிலத்தைக் கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[46. Who, when he had found one pearl of great price, went and sold all that he had, and bought it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9398,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அன்றியும், பரலோகராஜ்யம் நிலத்தில் புதைத்திருக்கிற பொக்கிஷத்துக்கு ஒப்பாயிருக்கிறது; அதை ஒரு மனுஷன் கண்டு, மறைத்து, அதைப் பற்றிய சந்தோஷத்தினாலே போய், தனக்கு உண்டான எல்லாவற்றையும் விற்று, அந்த நிலத்தைக் கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[46. Who, when he had found one pearl of great price, went and sold all that he had, and bought it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9507,51 +9168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சில விதை அதிக மண்ணில்லாத கற்பாறை இடங்களில் விழுந்தது; மண் ஆழமாயிராததினாலே அது சீக்கிரமாய் முளைத்தது.]]></a:t>
+              <a:t><![CDATA[5. Some fell upon stony places, where they had not much earth: and forthwith they sprung up, because they had no deepness of earth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9616,51 +9277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அன்றியும், பரலோகராஜ்யம் நிலத்தில் புதைத்திருக்கிற பொக்கிஷத்துக்கு ஒப்பாயிருக்கிறது; அதை ஒரு மனுஷன் கண்டு, மறைத்து, அதைப் பற்றிய சந்தோஷத்தினாலே போய், தனக்கு உண்டான எல்லாவற்றையும் விற்று, அந்த நிலத்தைக் கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[47. Again, the kingdom of heaven is like unto a net, that was cast into the sea, and gathered of every kind:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9725,51 +9386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. மேலும், பரலோகராஜ்யம் நல்ல முத்துக்களைத் தேடுகிற வியாபாரிக்கு ஒப்பாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[47. Again, the kingdom of heaven is like unto a net, that was cast into the sea, and gathered of every kind:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9834,51 +9495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அவன் விலையுயர்ந்த ஒரு முத்தைக் கண்டு, போய், தனக்குண்டான எல்லாவற்றையும் விற்று, அதைக் கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[48. Which, when it was full, they drew to shore, and sat down, and gathered the good into vessels, but cast the bad away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9943,51 +9604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அவன் விலையுயர்ந்த ஒரு முத்தைக் கண்டு, போய், தனக்குண்டான எல்லாவற்றையும் விற்று, அதைக் கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[48. Which, when it was full, they drew to shore, and sat down, and gathered the good into vessels, but cast the bad away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10052,51 +9713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அன்றியும், பரலோகராஜ்யம் கடலிலே போடப்பட்டு, சகல விதமான மீன்களையும் சேர்த்து வாரிக்கொள்ளும் வலைக்கு ஒப்பாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[49. So shall it be at the end of the world: the angels shall come forth, and sever the wicked from among the just,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10161,51 +9822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அது நிறைந்தபோது, அதைக் கரையில் இழுத்து உட்கார்ந்து, நல்லவைகளைக் கூடைகளில் சேர்த்து, ஆகாதவைகளை எறிந்துபோடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[49. So shall it be at the end of the world: the angels shall come forth, and sever the wicked from among the just,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10270,51 +9931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அது நிறைந்தபோது, அதைக் கரையில் இழுத்து உட்கார்ந்து, நல்லவைகளைக் கூடைகளில் சேர்த்து, ஆகாதவைகளை எறிந்துபோடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[50. And shall cast them into the furnace of fire: there shall be wailing and gnashing of teeth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10379,51 +10040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. இப்படியே உலகத்தின் முடிவிலே நடக்கும். தேவதூதர்கள் புறப்பட்டு, நீதிமான்களின் நடுவிலிருந்து பொல்லாதவர்களைப் பிரித்து,]]></a:t>
+              <a:t><![CDATA[51. Jesus says unto them, Have all of you understood all these things? They say unto him, Yea, Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10488,51 +10149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அவர்களை அக்கினிச் சூளையிலே போடுவார்கள்; அங்கே அழுகையும் பற்கடிப்பும் உண்டாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[51. Jesus says unto them, Have all of you understood all these things? They say unto him, Yea, Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10597,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அவர்களை அக்கினிச் சூளையிலே போடுவார்கள்; அங்கே அழுகையும் பற்கடிப்பும் உண்டாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[52. Then said he unto them, Therefore every scribe which is instructed unto the kingdom of heaven is like unto a man that is an householder, which brings forth out of his treasure things new and old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10706,51 +10367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வெயில் ஏறினபோதோ, தீய்ந்துபோய், வேரில்லாமையால் உலர்ந்து போயிற்று.]]></a:t>
+              <a:t><![CDATA[5. Some fell upon stony places, where they had not much earth: and forthwith they sprung up, because they had no deepness of earth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10815,51 +10476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. பின்பு, இயேசு அவர்களை நோக்கி: இவைகளையெல்லாம் அறிந்துகொண்டீர்களா என்று கேட்டார். அதற்கு அவர்கள்: ஆம், அறிந்துகொண்டோம், ஆண்டவரே, என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[52. Then said he unto them, Therefore every scribe which is instructed unto the kingdom of heaven is like unto a man that is an householder, which brings forth out of his treasure things new and old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10924,51 +10585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. பின்பு, இயேசு அவர்களை நோக்கி: இவைகளையெல்லாம் அறிந்துகொண்டீர்களா என்று கேட்டார். அதற்கு அவர்கள்: ஆம், அறிந்துகொண்டோம், ஆண்டவரே, என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[52. Then said he unto them, Therefore every scribe which is instructed unto the kingdom of heaven is like unto a man that is an householder, which brings forth out of his treasure things new and old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11033,51 +10694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது அவர் அவர்களை நோக்கி: இப்படியிருக்கிறபடியால், பரலோகராஜ்யத்துக்கடுத்தவைகளில் உபதேசிக்கப்பட்டுத் தேறின வேதபாரகன் எவனும் தன் பொக்கிஷத்திலிருந்து புதியவைகளையும் பழையவைகளையும் எடுத்துக்கொடுக்கிற வீட்டெஜமானாகிய மனுஷனுக்கு ஒப்பாயிருக்கிறான் என்றார்.]]></a:t>
+              <a:t><![CDATA[53. And it came to pass, that when Jesus had finished these parables, he departed thence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11142,51 +10803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது அவர் அவர்களை நோக்கி: இப்படியிருக்கிறபடியால், பரலோகராஜ்யத்துக்கடுத்தவைகளில் உபதேசிக்கப்பட்டுத் தேறின வேதபாரகன் எவனும் தன் பொக்கிஷத்திலிருந்து புதியவைகளையும் பழையவைகளையும் எடுத்துக்கொடுக்கிற வீட்டெஜமானாகிய மனுஷனுக்கு ஒப்பாயிருக்கிறான் என்றார்.]]></a:t>
+              <a:t><![CDATA[54. And when he was come into his own country, he taught them in their synagogue, insomuch that they were astonished, and said, Whence has this man this wisdom, and these mighty works?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11251,51 +10912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. இயேசு இந்த உவமைகளைச் சொல்லி முடித்தபின்பு, அவ்விடம் விட்டு,]]></a:t>
+              <a:t><![CDATA[54. And when he was come into his own country, he taught them in their synagogue, insomuch that they were astonished, and said, Whence has this man this wisdom, and these mighty works?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11360,51 +11021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. தாம் வளர்ந்த ஊரிலே வந்து, அவர்களுடைய ஜெப ஆலயத்திலே உபதேசம்பண்ணினார். அவர்கள் ஆச்சரியப்பட்டு: இவனுக்கு இந்த ஞானமும் பலத்த செய்கைகளும் எப்படி வந்தது?]]></a:t>
+              <a:t><![CDATA[55. Is not this the carpenter's son? is not his mother called Mary? and his brethren, James, and Joses, and Simon, and Judas?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11469,51 +11130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. தாம் வளர்ந்த ஊரிலே வந்து, அவர்களுடைய ஜெப ஆலயத்திலே உபதேசம்பண்ணினார். அவர்கள் ஆச்சரியப்பட்டு: இவனுக்கு இந்த ஞானமும் பலத்த செய்கைகளும் எப்படி வந்தது?]]></a:t>
+              <a:t><![CDATA[55. Is not this the carpenter's son? is not his mother called Mary? and his brethren, James, and Joses, and Simon, and Judas?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11578,51 +11239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. தாம் வளர்ந்த ஊரிலே வந்து, அவர்களுடைய ஜெப ஆலயத்திலே உபதேசம்பண்ணினார். அவர்கள் ஆச்சரியப்பட்டு: இவனுக்கு இந்த ஞானமும் பலத்த செய்கைகளும் எப்படி வந்தது?]]></a:t>
+              <a:t><![CDATA[56. And his sisters, are they not all with us? Whence then has this man all these things?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11687,51 +11348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. இவன் தச்சனுடைய குமாரன் அல்லவா? இவன் தாய் மரியாள் என்பவள் அல்லவா? யாக்கோபு யோசே சீமோன் யூதா என்பவர்கள் இவனுக்குச் சகோதரர் அல்லவா?]]></a:t>
+              <a:t><![CDATA[56. And his sisters, are they not all with us? Whence then has this man all these things?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11796,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. இவன் தச்சனுடைய குமாரன் அல்லவா? இவன் தாய் மரியாள் என்பவள் அல்லவா? யாக்கோபு யோசே சீமோன் யூதா என்பவர்கள் இவனுக்குச் சகோதரர் அல்லவா?]]></a:t>
+              <a:t><![CDATA[57. And they were offended in him. But Jesus said unto them, A prophet is not without honour, save in his own country, and in his own house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -11875,51 +11536,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474632167" r:id="rId1"/>
+    <p:sldLayoutId id="2481564045" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11943,74 +11604,50 @@
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -12887,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. કેટલાએક બી કાંટા ઝાંખરામાં પડ્યાં. ઝંાખરા ઉગ્યાં પણ સારા બી ના છોડને ઉગતા જ દબાવી દીધા.]]></a:t>
+              <a:t><![CDATA[6. வெயில் ஏறினபோதோ, தீய்ந்துபோய், வேரில்லாமையால் உலர்ந்து போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. તેની બહેનો પણ અહીં જ રહે છે, તો આ માણસમાં આટલું બધું ડહાપણ અને આ બધું કરવાનું સાર્મથ્ય કયાંથી]]></a:t>
+              <a:t><![CDATA[வீட்டிலுமேயன்றி வேறெங்கும் கனவீனமடையான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,447 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આવ્યાં?]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[58. તે લોકો ઈસુમાં વિશ્વાસ કરતાં ન હતા, તેથી તેણે ત્યાં ઘણાં પરાક્રમી કાર્યો બતાવ્યા નહિ.]]></a:t>
+              <a:t><![CDATA[58. அவர்களுடைய அவிசுவாசத்தினிமித்தம் அவர் அங்கே அநேக அற்புதங்களைச் செய்யவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. કેટલાંક સારી જમીનમાં પડ્યાં અને તેમાંથી છોડ ઊગ્યા, અને અનાજ ઉત્પન્ન કર્યુ. કેટલાંક છોડે સોગણાં,]]></a:t>
+              <a:t><![CDATA[7. சில விதை முள்ளுள்ள இடங்களில் விழுந்தது; முள் வளர்ந்து அதை நெருக்கிப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કેટલાંક સાઠગણાં અને કેટલાંકે ત્રીસગણાં ફળ ઉત્પન્ન કર્યા.]]></a:t>
+              <a:t><![CDATA[8. சில விதையோ நல்ல நிலத்தில் விழுந்து, சிலது நூறாகவும், சிலது அறுபதாகவும், சிலது முப்பதாகவும் பலன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તમે લોકો જે મને સાંભળી રહ્યાં છો, તે ધ્યાનથી સાંભળો!”]]></a:t>
+              <a:t><![CDATA[தந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. પછી ઈસુના શિષ્યોએ તેને આવીને પૂછયું, “તું લોકોને દૃષ્ટાંતો દ્વારા શા માટે શીખવે છે?”]]></a:t>
+              <a:t><![CDATA[9. கேட்கிறதற்கு காதுள்ளவன் கேட்கக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ઈસુએ શિષ્યોને કહ્યું, “આકાશના રાજ્ય અને તેના મર્મો વિષે તમને સમજવાનો અધિકાર આપવામાં આવ્યો છે]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது, சீஷர்கள் அவரிடத்தில் வந்து: ஏன் அவர்களோடே உவமைகளாகப் பேசுகிறீர் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પરંતુ તે બીજા લોકોને આપવામાં આવ્યો નથી.]]></a:t>
+              <a:t><![CDATA[11. அவர்களுக்கு அவர் பிரதியுத்தரமாக: பரலோகராஜ்யத்தின் ரகசியங்களை அறியும்படி உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. જેની પાસે સમજ છે, તેને આપવામાં આવશે અને તેની પાસે તેની જરૂરિયાત કરતાં પણ પુષ્કળ થશે, પણ જેની]]></a:t>
+              <a:t><![CDATA[அருளப்பட்டிருக்கிறது. அவர்களுக்கோ அருளப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાસે સમજ નથી, તેની પાસે જે થોડી ઘણી છે તે પણ ગુમાવી બેસશે.]]></a:t>
+              <a:t><![CDATA[12. உள்ளவன் எவனோ அவனுக்குக் கொடுக்கப்படும், பரிபூரணமும் அடைவான்; இல்லாதவன் எவனோ அவனிடத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. આથી હું દૃષ્ટાંત દ્વારા તેમને કહું છું કે તમે નજર કરશો અને તમને દેખાશે. લોકો જુએ છે પણ હકીકતમાં]]></a:t>
+              <a:t><![CDATA[உள்ளதும் எடுத்துக்கொள்ளப்படும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. તે જ દિવસે ઈસુ ઘરમાંથી નીકળીને સરોવરના કિનારે જઈને બેઠો.]]></a:t>
+              <a:t><![CDATA[1. இயேசு அன்றையத்தினமே வீட்டிலிருந்து புறப்பட்டுப்போய், கடலோரத்திலே உட்கார்ந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓ જુએ છે છતાં તેઓ જોતા નથી. તેઓ સાંભળે છે, પણ હકીકતમાં તેઓ સાંભળતા નથી અને સમજતા પણ નથી.]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் கண்டும் காணாதவர்களாயும், கேட்டும் கேளாதவர்களாயும், உணர்ந்துகொள்ளாதவர்களாயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. તેથી યશાયા પ્રબોધકે ભવિષ્યવાણી કરી છે તે સાચી પડી છે:‘તમે લોકો સાંભળશો અને સાંભળતા જ રહેશો, પણ]]></a:t>
+              <a:t><![CDATA[இருக்கிறபடியினால், நான் உவமைகளாக அவர்களோடே பேசுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કદી સમજશો નહિ. તમે જોઈ શકશો છતાં પણ કદી પણ જોઈ શકશો નહિ. અને તમે શું જુઓ છો તે સમજી શકશો નહિ તેમના]]></a:t>
+              <a:t><![CDATA[14. ஏசாயாவின் தீர்க்கதரிசனம் அவர்களிடத்தில் நிறைவேறுகிறது; அதாவது: காதாரக்கேட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કિસ્સામાં આ સાચું સાબિત થયું છે.]]></a:t>
+              <a:t><![CDATA[உணராதிருப்பீர்கள்; கண்ணாரக்கண்டும் அறியாதிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ઈસુએ બીજું એક દૃષ્ટાંત કહ્યું, “આકાશનું રાજ્ય એ વ્યક્તિ જેવું છે, જેણે પોતાના ખેતરમાં સારા બીજની]]></a:t>
+              <a:t><![CDATA[15. இந்த ஜனங்கள் கண்களினால் காணாமலும், காதுகளினால் கேளாமலும், இருதயத்தினால் உணர்ந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વાવણી કરી હતી.]]></a:t>
+              <a:t><![CDATA[மனந்திரும்பாமலும், நான் அவர்களை ஆரோக்கியமாக்காமலும் இருக்கும்படியாக, அவர்கள் இருதயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. કેમ કે આ લોકોનું હૃદય લાગણી વિહિન થઈ ગયું છે. તેઓને કાન છે, પણ ભાગ્યે જ સાંભળે છે, અને તેઓએ]]></a:t>
+              <a:t><![CDATA[கொழுத்திருக்கிறது; காதால் மந்தமாய்க் கேட்டு, தங்கள் கண்களை மூடிக்கொண்டார்கள் என்பதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પોતાની આંખો બંધ કરી છે. કારણ સત્ય જોવું નથી, નહિ તો તેઓ પોતાની આંખોથી જુએ, પોતાના કાનથી સાંભળે, અને]]></a:t>
+              <a:t><![CDATA[16. உங்கள் கண்கள் காண்கிறதினாலும், உங்கள் காதுகள் கேட்கிறதினாலும், அவைகள் பாக்கியமுள்ளவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પોતાના હૃદયથી સમજી પાછા ફરે તો હું તેઓને સાજા કરું.’ યશાયા 6:9-10]]></a:t>
+              <a:t><![CDATA[17. அநேக தீர்க்கதரிசிகளும் நீதிமான்களும் நீங்கள் காண்கிறவைகளைக் காணவும், நீங்கள் கேட்கிறவைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. એક રાત્રે, બધાં જ માણસો ઊંઘતા હતા. ત્યારે તેનો વૈરી આવ્યો અને ઘઉંમાં નકામા બી વાવી ગયો.]]></a:t>
+              <a:t><![CDATA[கேட்கவும் விரும்பியும், காணாமலும் கேளாமலும் போனார்களென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ઘણા લોકો તેની આસપાસ ભેગા થયા. તેથી તે હોડીમાં પ્રવેશ્યો અને બેઠો. લોકો કિનારે ઊભા રહ્યાં.]]></a:t>
+              <a:t><![CDATA[2. திரளான ஜனங்கள் அவரிடத்தில் கூடிவந்தபடியால், அவர் படவில் ஏறி உட்கார்ந்தார்; ஜனங்களெல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. પણ તમે આશીર્વાદ પામેલા છો, કારણ કે તમારી આંખો જોઈ શકે છે અને તમારા કાન સાંભળી શકે છે. ને સમજી]]></a:t>
+              <a:t><![CDATA[18. ஆகையால் விதைக்கிறவனைப்பற்றிய உவமையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શકે છે.]]></a:t>
+              <a:t><![CDATA[19. ஒருவன், ராஜ்யத்தின் வசனத்தைக் கேட்டும் உணராதிருக்கும்போது, பொல்லாங்கன் வந்து, அவன் இருதயத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. પણ જ્યારે છોડ ઊગ્યા અને દાણા દેખાયા ત્યારે નકામા છોડ પણ દેખાયા.]]></a:t>
+              <a:t><![CDATA[விதைக்கப்பட்டதைப் பறித்துக்கொள்ளுகிறான்; அவனே வழியருகே விதைக்கப்பட்டவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. હું તમને સત્ય કહું છું કે ઘણા પ્રબોધકો અને સારા માણસો તમે જે જુઓ છો તે જોવા ઈચ્છતા હતા પરંતુ તેઓ]]></a:t>
+              <a:t><![CDATA[20. கற்பாறை இடங்களில் விதைக்கப்பட்டவன், வசனத்தைக்கேட்டு, உடனே அதைச் சந்தோஷத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જોઈ શકયા નહિ. અને ઘણા પ્રબોધકો અને સારા માણસો તમે જે સાંભળો છો તે સાંભળવા ઈચ્છતા હતા પરંતુ તે સાંભળી]]></a:t>
+              <a:t><![CDATA[ஏற்றுக்கொள்ளுகிறவன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શકયા નહિ.]]></a:t>
+              <a:t><![CDATA[21. ஆகிலும் தனக்குள்ளே வேரில்லாதவனாய், கொஞ்சக்காலமாத்திரம் நிலைத்திருப்பான்; வசனத்தினிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “બી વાવનાર ખેડૂતનાં દૃષ્ટાંતનો અર્થ ધ્યાનથી સાંભળો’]]></a:t>
+              <a:t><![CDATA[உபத்திரவமும் துன்பமும் உண்டானவுடனே இடறலடைவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17375,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. “જે બીજ રસ્તા ઉપર પડ્યા છે તેનો અર્થ શો? એનો અર્થ એ કે જે રાજ્ય વિષેની સંદેશ સાંભળે છે પણ તે]]></a:t>
+              <a:t><![CDATA[22. முள்ளுள்ள இடங்களில் விதைக்கப்பட்டவன், வசனத்தைக் கேட்கிறவனாயிருந்தும், உலகக்கவலையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17507,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સમજી શકતો નથી, ત્યારે શેતાન આવીને તેના મનમાં જે વાવેલું છે તે છીનવીને લઈ જાય છે. રસ્તાની કોરે જે]]></a:t>
+              <a:t><![CDATA[ஐசுவரியத்தின் மயக்கமும் வசனத்தை நெருக்கிப் போடுகிறதினால், அவனும் பலனற்றுப்போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17639,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વાવેલું તે એ જ છે.]]></a:t>
+              <a:t><![CDATA[23. நல்ல நிலத்தில் விதைக்கப்பட்டவனோ, வசனத்தைக் கேட்கிறவனும் உணருகிறவனுமாயிருந்து, நூறாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17771,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ઈસુએ દૃષ્ટાંતો દ્વારા ઉપદેશ આપવાનું શરૂ કર્યુ. તેણે કહ્યું,“એક ખેડૂત ખેતરમાં વાવવા માટે બહાર ગયો.]]></a:t>
+              <a:t><![CDATA[கரையிலே நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17903,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. “અને ખડકાળ પ્રદેશમાં બી પડે છે, તેનો અર્થ શો? એ બી એવા માણસ જેવું છે કે જે ઉપદેશ સાંભળે છે અને]]></a:t>
+              <a:t><![CDATA[அறுபதாகவும், முப்பதாகவும் பலன் தருவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18035,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તરત જ આનંદથી સ્વીકારી લે છે.]]></a:t>
+              <a:t><![CDATA[24. வேறொரு உவமையை அவர்களுக்குச் சொன்னார்: பரலோகராஜ்யம் நல்ல நிலத்தில் விதைக்கப்பட்ட நல்ல விதையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18167,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. તો પણ તેના પોતામાં જડ નહિ હોવાથી તે થોડીવાર ટકે છે અને જ્યારે વચનને લીધે વિપત્તિ અથવા સતાવણી આવે]]></a:t>
+              <a:t><![CDATA[விதைத்த மனுஷனுக்கு ஒப்பாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18299,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે ત્યારે તે તરત ઠોકર ખાય છે તે માણસનાં હૃદય સુધી તે ઉપદેશની અસર થાય અને જયારે તેને સ્વીકારેલા]]></a:t>
+              <a:t><![CDATA[25. மனுஷர் நித்திரை பண்ணுகையில் அவனுடைய சத்துரு வந்து, கோதுமைக்குள் களைகளை விதைத்துவிட்டுப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18431,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંદેશને લીધે સતાવણી થાય છે ેત્યારે ઝડપથી સિધ્ધાંતો ત્યજી દે છે અને પાછો પડે છે.]]></a:t>
+              <a:t><![CDATA[26. பயிரானது வளர்ந்து கதிர் விட்டபோது, களைகளும் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18563,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. “અને જે બી કાંટા અને ઝાંખરામાં પડ્યાં છે તે એવી વ્યક્તિ જેવા છે કે જે ઉપદેશ સાંભળે છે પણ જ્યારે]]></a:t>
+              <a:t><![CDATA[27. வீட்டெஜமானுடைய வேலைக்காரர் அவனிடத்தில் வந்து: ஆண்டவனே, நீர் உமது நிலத்தில் நல்ல விதையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18695,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દુન્યવી ચિંતાઓ અને સંપત્તિના પ્રલોભનો આવે છે ત્યારે સંદેશને ગુંગળાવી નાખે છે. અને તેને ઊગતા અટકાવે]]></a:t>
+              <a:t><![CDATA[விதைத்தீர் அல்லவா? பின்னை அதில் களைகள் எப்படி உண்டானது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18827,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. અને તે કોઈ ફળ ધારણ કરી શકતા નથી.]]></a:t>
+              <a:t><![CDATA[28. அதற்கு அவன்: சத்துரு அதைச் செய்தான் என்றான். அப்பொழுது வேலைக்காரர்: நாங்கள் போய் அவைகளைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18959,51 +18200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. “સારી જમીન ઉપર પડેલા બી નો અર્થ એ છે કે જે વ્યક્તિ આ ઉપદેશ સાંભળે છે અને સમજે છે તે તેનાં ફળ]]></a:t>
+              <a:t><![CDATA[பிடுங்கிப்போட உமக்குச் சித்தமா? என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19091,51 +18332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પામે છે અને કોઈવાર તે જીવનમાં સો ગણાં, કોઈવાર સાઠ ગણાં અને કોઈવાર ત્રીસ ગણાં ફળ ધારણ કરે છે.”]]></a:t>
+              <a:t><![CDATA[29. அதற்கு அவன் வேண்டாம், களைகளைப் பிடுங்கும்போது நீங்கள் கோதுமையையுங்கூட வேரோடே பிடுங்காதபடிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19223,51 +18464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. જ્યારે ખેડૂત વાવણી કરતો હતો ત્યારે કેટલાંએક બી રસ્તાની બાજુએ પડયાં. પક્ષીઓ આવ્યાં અને તે ખાઈ]]></a:t>
+              <a:t><![CDATA[3. அவர் அநேக விஷேசங்களை உவமைகளாக அவர்களுக்குச் சொன்னார்; கேளுங்கள், விதைக்கிறவன் ஒருவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19355,51 +18596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ખેડૂતનો છોકરો આવ્યો અને તેને કહ્યું, ‘શું તમે ખેતરમાં સારા બી વાવ્યા ન હતાં? તો પછી ખરાબ છોડ]]></a:t>
+              <a:t><![CDATA[இரண்டையும் அறுப்பு மட்டும் வளரவிடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19487,51 +18728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ક્યાંથી આવ્યા?’]]></a:t>
+              <a:t><![CDATA[30. அறுப்புக்காலத்தில் நான் அறுக்கிறவர்களை நோக்கி: முதலாவது களைகளைப்பிடுங்கி, அவைகளைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19619,51 +18860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. “તે માણસે ઉત્તર આપ્યો, ‘વૈરીઓએ આ વાવ્યું છે,’“નોકરે પૂછયું, ‘તમે રજા આપો તો નકામા છોડ કાઢી]]></a:t>
+              <a:t><![CDATA[சுட்டெரிக்கிறதற்கு கட்டுகளாகக் கட்டுங்கள்; கோதுமையையோ என் களஞ்சியத்தில் சேர்த்துவையுங்கள் என்பேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19751,51 +18992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નાખીએ.’]]></a:t>
+              <a:t><![CDATA[என்று சொன்னான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19883,51 +19124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. “તેણે કહ્યુ, ‘ના, તેમ કરવા જશો તો નકામા છોડ સાથે ઘઉંના છોડ પણ ઉખાડી નાખશો.]]></a:t>
+              <a:t><![CDATA[31. வேறொரு உவமையை அவர்களுக்குச் சொன்னார்: பரலோகராஜ்யம் கடுகு விதைக்கு ஒப்பாயிருக்கிறது; அதை ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20015,51 +19256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. પાક લણતાં સુધી ઘઉં અને નકામા દાણા ભલે સાથે ઊગે પાક લણણીના સમયે લણનારાઓને હું કહીશ પહેલા નકામા]]></a:t>
+              <a:t><![CDATA[மனுஷன் எடுத்துத் தன் நிலத்தில் விதைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20147,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છોડને ભેગા કરો. તેમને બાળી નાખવાના હેતુથી તેમના ભારા બાંધો. અને પછી ધઉં મારા કોઠારમાં ભેગા કરો.”‘]]></a:t>
+              <a:t><![CDATA[32. அது சகல விதைகளிலும் சிறிதாயிருந்தும், வளரும்போது, சகல பூண்டுகளிலும் பெரிதாகி, ஆகாயத்துப்பறவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20279,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. પછી ઈસુએ લોકોને બીજુ દૃષ્ટાંત કહ્યું, “આકાશનું રાજ્ય રાઈના બી જેવું છે જેને માણસે લઈને તેના]]></a:t>
+              <a:t><![CDATA[அதின் கிளைகளில் வந்து அடையத்தக்க மரமாகுமென்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20411,51 +19652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખેતરમાં વાવ્યું.]]></a:t>
+              <a:t><![CDATA[33. வேறொரு உவமையை அவர்களுக்குச் சொன்னார்: பரலோகராஜ்யம் புளித்த மாவுக்கு ஒப்பாயிருக்கிறது; அதை ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20543,51 +19784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. બધા જ બી કરતાં તે સૌથી નાનું છે. પણ તે જ્યારે ઉગે છે ત્યારે બગીચાનાં બધાજ છોડ કરતાં બધારે મોટું]]></a:t>
+              <a:t><![CDATA[ஸ்திரீ எடுத்து, முழுவதும் புளிக்கும் வரைக்கும், மூன்றுபடி மாவிலே அடக்கிவைத்தாள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20675,51 +19916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગયાં.]]></a:t>
+              <a:t><![CDATA[விதைக்கப்புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20807,51 +20048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બને છે અને તે વૃક્ષ બને છે. અને પક્ષીઓ ત્યાં આવીને ડાળીઓમાં માળા બાંધે છે.]]></a:t>
+              <a:t><![CDATA[34. இவைகளையெல்லாம் இயேசு ஜனங்களோடே உவமைகளாகப் பேசினார். உவமைகளினாலேயன்றி, அவர்களோடே பேசவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20939,51 +20180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. પછી તેણે બીજુ દૃષ્ટાંત કહ્યું, “આકાશનું રાજ્ય ખમીર જેવું છે, એક સ્ત્રીએ ત્રણ ગણાં લોટમાં ખમીર]]></a:t>
+              <a:t><![CDATA[35. என் வாயை உவமைகளால் திறப்பேன், உலகத்தோற்றமுதல் மறைபொருளானவைகளை வெளிப்படுத்துவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21071,51 +20312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભેળવ્યું જ્યાં સુધી બધાજ લોટને આથો આવી ખમીર તૈયાર ન થયું ત્યાં સુધી તે રહેવા દીઘું.”]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசியால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21203,51 +20444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ઈસુએ લોકોને દૃષ્ટાંત કથાઓ દ્વારા ઉપદેશ આપ્યો. તેણે દૃષ્ટાંત કથાઓનો ઉપયોગ કર્યા સિવાય કદીયે ઉપદેશ]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது இயேசு ஜனங்களை அனுப்பிவிட்டு வீட்டுக்குப்போனார். அவருடைய சீஷர்கள் அவரிடத்தில் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21335,51 +20576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપ્યો નથી.]]></a:t>
+              <a:t><![CDATA[நிலத்தின் களைகளைப்பற்றிய உவமையை எங்களுக்கு வெளிப்படுத்தவேண்டுமென்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21467,51 +20708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. આમ એટલા માટે બન્યું, પ્રબોધકે જે કહ્યું હતું તે સાચું પડે:“હું દૃષ્ટાંતો દ્વારા જ વાત કરીશ; અને]]></a:t>
+              <a:t><![CDATA[37. அவர் பிரதியுத்தரமாக நல்ல விதையை விதைக்கிறவன் மனுஷகுமாரன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21599,51 +20840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પૃથ્વીની ઉત્પત્તિથી અત્યાર સુધી ગુપ્ત રખાયેલા રહસ્યોને હું સમજાવીશ.” ગીતશાસ્ત્ર 78:2]]></a:t>
+              <a:t><![CDATA[38. நிலம் உலகம்; நல்ல விதை ராஜ்யத்தின் புத்திரர்; களைகள் பொல்லாங்கனுடைய புத்திரர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21731,51 +20972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. પછી ઈસુ લોકસમુદાયને છોડી ઘરમાં ગયો, તેના શિષ્યોએ આવીને તેને વિનંતી કરી, “અમને ખેતરના નકામા]]></a:t>
+              <a:t><![CDATA[39. அவைகளை விதைக்கிற சத்துரு பிசாசு; அறுப்பு உலகத்தின் முடிவு; அறுக்கிறவர்கள் தேவதூதர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21863,51 +21104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છોડવાનું દૃષ્ટાંત સમજાવો.”]]></a:t>
+              <a:t><![CDATA[40. ஆதலால், களைகளைச் சேர்த்து அக்கினியால் சுட்டெரிக்கிறதுபோல, இவ்வுலகத்தின் முடிவிலே நடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21995,51 +21236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ઈસુએ ઉત્તર આપ્યો, “જેણે સારા બી નું વાવેતર કર્યુ છે તે માણસનો દીકરો છે.]]></a:t>
+              <a:t><![CDATA[41. மனுஷகுமாரன் தம்முடைய தூதர்களை அனுப்புவார்; அவர்கள் அவருடைய ராஜ்யத்தில் இருக்கிற சகல இடறல்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22127,51 +21368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. કેટલાંએક બી પથ્થરવાળી જમીન પર પડ્યાં. ત્યાં પૂરતી માટી નહોતી. અને માટીનું ઊંડાણ નહોતું. તેથી બી]]></a:t>
+              <a:t><![CDATA[4. அவன் விதைக்கையில், சில விதை வழியருகே விழுந்தது; பறவைகள் வந்து அதைப் பட்சித்துப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22259,51 +21500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. આ ખેતર પણ જગત છે જ્યાં સારા બી રાજ્યના સંતાન છે અને ખરાબ બી શેતાનનાં સંતાન છે.]]></a:t>
+              <a:t><![CDATA[அக்கிரமஞ் செய்கிறவர்களையும் சேர்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22391,51 +21632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. જે વૈરીએ ખરાબ બી વાવ્યા તે શેતાન છે, કાપણી એ જગતનો અંત છે, અને પાક લણનારા એ દૂતો છે.]]></a:t>
+              <a:t><![CDATA[42. அவர்களை அக்கினிச் சூளையிலே போடுவார்கள்; அங்கே அழுகையும் பற்கடிப்பும் உண்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22523,51 +21764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. “આ દૃષ્ટાંતમાં જેમ નકામા છોડને જુદા કાઢી બાળી દેવામાં આવે છે તે જ પ્રમાણે જગતના અંતકાળે થશે.]]></a:t>
+              <a:t><![CDATA[43. அப்பொழுது நீதிமான்கள் தங்கள் பிதாவின் ராஜ்யத்திலே சூரியனைப்போலப் பிரகாசிப்பார்கள். கேட்கிறதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22655,51 +21896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. માણસનો દીકરો પોતાના દૂતોને મોકલશે એ દૂતો એવા લોકો જેઓ બીજાને પાપ કરવા પ્રેરે છે અને જેઓ અનિષ્ટ]]></a:t>
+              <a:t><![CDATA[காதுள்ளவன் கேட்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22787,51 +22028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરે છે તેમને બહાર કાઢશે અને તેમને તેના રાજ્યની બહાર લઈ જશે.]]></a:t>
+              <a:t><![CDATA[44. அன்றியும், பரலோகராஜ்யம் நிலத்தில் புதைத்திருக்கிற பொக்கிஷத்துக்கு ஒப்பாயிருக்கிறது; அதை ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22919,51 +22160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. તે દૂતો આવા માણસોને અગ્નિની ભઠ્ઠીમાં ફેંકી દેશે. જ્યાં લોકો વેદનાને લીધે રડશે અને દાંત પીસશે.]]></a:t>
+              <a:t><![CDATA[மனுஷன் கண்டு, மறைத்து, அதைப் பற்றிய சந்தோஷத்தினாலே போய், தனக்கு உண்டான எல்லாவற்றையும் விற்று, அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23051,51 +22292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ત્યારે સારા લોકો જ તેના બાપના રાજ્યમાં સૂરજની જેમ ચમકશે. જે સાંભળી શકતા હોય તે મારી વાત ધ્યાનથી]]></a:t>
+              <a:t><![CDATA[நிலத்தைக் கொள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23183,51 +22424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાંભળી લો!]]></a:t>
+              <a:t><![CDATA[45. மேலும், பரலோகராஜ்யம் நல்ல முத்துக்களைத் தேடுகிற வியாபாரிக்கு ஒப்பாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23315,51 +22556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. “આકાશનું રાજ્ય ખેતરમાં સંતાડેલા ખજાના જેવું છે એક દિવસ જ્યારે માણસને તે ખજાનો મળ્યો ત્યારે ખૂબ]]></a:t>
+              <a:t><![CDATA[46. அவன் விலையுயர்ந்த ஒரு முத்தைக் கண்டு, போய், தனக்குண்டான எல்லாவற்றையும் விற்று, அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23447,51 +22688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખુશ થયો અને તે જ ખેતરમા ધનનો ખજાનો સંતાડી દીઘો. અને તે ખેતર ખરીદવા પોતાની પાસે જે કઈ હતું, તે બધુંજ]]></a:t>
+              <a:t><![CDATA[கொள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23579,51 +22820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વહેલા ઊગી નીકળ્યાં.]]></a:t>
+              <a:t><![CDATA[5. சில விதை அதிக மண்ணில்லாத கற்பாறை இடங்களில் விழுந்தது; மண் ஆழமாயிராததினாலே அது சீக்கிரமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23711,51 +22952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વેચી દીધું.]]></a:t>
+              <a:t><![CDATA[47. அன்றியும், பரலோகராஜ்யம் கடலிலே போடப்பட்டு, சகல விதமான மீன்களையும் சேர்த்து வாரிக்கொள்ளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23843,51 +23084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. “વળી, આકાશનું રાજ્ય સુંદર સાચા મોતીની શોધ કરવા નીકળેલા એક વેપારી જેવું છે.]]></a:t>
+              <a:t><![CDATA[வலைக்கு ஒப்பாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23975,51 +23216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. એક દિવસે તે વેપારીએ આ વિશિષ્ટ મૂલ્યવાન મોતી જોયું ત્યારે તે ગયો અને તેની પાસે જે કઈ હતુ તે બધુ]]></a:t>
+              <a:t><![CDATA[48. அது நிறைந்தபோது, அதைக் கரையில் இழுத்து உட்கார்ந்து, நல்லவைகளைக் கூடைகளில் சேர்த்து, ஆகாதவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24107,51 +23348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વેચી દીધું અને તે ખરીદી લીધું.]]></a:t>
+              <a:t><![CDATA[எறிந்துபோடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24239,51 +23480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. “અને આકાશનું રાજ્ય એક જાળ જેવું છે, જેને સરોવરમાં નાખીને બધીજ જાતની માછલીઓ પકડી હતી.]]></a:t>
+              <a:t><![CDATA[49. இப்படியே உலகத்தின் முடிவிலே நடக்கும். தேவதூதர்கள் புறப்பட்டு, நீதிமான்களின் நடுவிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24371,51 +23612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. જ્યારે જાળ પૂરી માછલીઓથી ભરાઈ ગઈ ત્યારે તેણે જાળને પાણીમાંથી બહાર કાઢી સારી માછલીઓ ટોપલીઓમાં ભરી]]></a:t>
+              <a:t><![CDATA[பொல்லாதவர்களைப் பிரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24503,51 +23744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દીઘી. અને ખરાબ માછલીઓને ફેંકી દીઘી.]]></a:t>
+              <a:t><![CDATA[50. அவர்களை அக்கினிச் சூளையிலே போடுவார்கள்; அங்கே அழுகையும் பற்கடிப்பும் உண்டாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24635,51 +23876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. સૃષ્ટિના અંત સમયે પણ આવું જ થશે. દૂતો આવીને દુષ્ટ માણસોને સારા માણસોથી જુદા પાડશે.]]></a:t>
+              <a:t><![CDATA[51. பின்பு, இயேசு அவர்களை நோக்கி: இவைகளையெல்லாம் அறிந்துகொண்டீர்களா என்று கேட்டார். அதற்கு அவர்கள்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24767,51 +24008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. દૂતો દુષ્ટ માણસોને ધગધગતા અગ્નિમાં ફેંકી દેશે જ્યાં એ લોકો કલ્પાંત કરશે અને દુ:ખથી તેમના દાંત]]></a:t>
+              <a:t><![CDATA[ஆம், அறிந்துகொண்டோம், ஆண்டவரே, என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24899,51 +24140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પીસશે અને દુ:ખી થશે.”]]></a:t>
+              <a:t><![CDATA[52. அப்பொழுது அவர் அவர்களை நோக்கி: இப்படியிருக்கிறபடியால், பரலோகராஜ்யத்துக்கடுத்தவைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25031,51 +24272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. પણ સૂર્યના તાપથી બધા જ કુમળા છોડ ચીમળાઈ ગયા અને સુકાઈ ગયા. કારણ તેમનાં મૂળ ઊડાં ન હતાં.]]></a:t>
+              <a:t><![CDATA[முளைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25163,51 +24404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. પછી ઈસુએ તેના શિષ્યોને પૂછયું, “હવે તમે આ બધી બાબતો સમજો છો?”શિષ્યોએ કહ્યું, “હા, અમે સમજીએ]]></a:t>
+              <a:t><![CDATA[உபதேசிக்கப்பட்டுத் தேறின வேதபாரகன் எவனும் தன் பொக்கிஷத்திலிருந்து புதியவைகளையும் பழையவைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25295,51 +24536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છીએ.”]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொடுக்கிற வீட்டெஜமானாகிய மனுஷனுக்கு ஒப்பாயிருக்கிறான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25427,51 +24668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. પછી ઈસુએ શિષ્યોને કહ્યું, “જે શાસ્ત્રીઓ આકાશના રાજ્ય વિષે જાણે છે એ એક એવા ઘર ઘણી છે કે જે તેના]]></a:t>
+              <a:t><![CDATA[53. இயேசு இந்த உவமைகளைச் சொல்லி முடித்தபின்பு, அவ்விடம் விட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25559,51 +24800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કોઠારમાંથી નવી અને જુની વસ્તુઓ બહાર કાઢી નાખે છે.”]]></a:t>
+              <a:t><![CDATA[54. தாம் வளர்ந்த ஊரிலே வந்து, அவர்களுடைய ஜெப ஆலயத்திலே உபதேசம்பண்ணினார். அவர்கள் ஆச்சரியப்பட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25691,51 +24932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. જ્યારે ઈસુએ દૃષ્ટાંતો દ્વારા પોતાનો ઉપદેશ પૂરો કર્યા પછી ત્યાંથી ચાલી નીકળ્યો.]]></a:t>
+              <a:t><![CDATA[இவனுக்கு இந்த ஞானமும் பலத்த செய்கைகளும் எப்படி வந்தது?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25823,51 +25064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. ઈસુ જ્યાં ઉછરીને મોટો થયો હતો ત્યાં ગયો અને લોકોને તેમના સભાસ્થાનમાં ઉપદેશ આપવા લાગ્યો. અને લોકો]]></a:t>
+              <a:t><![CDATA[55. இவன் தச்சனுடைய குமாரன் அல்லவா? இவன் தாய் மரியாள் என்பவள் அல்லவா? யாக்கோபு யோசே சீமோன் யூதா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25955,51 +25196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આશ્ર્ચર્યમુગ્ધ થયા અને કહ્યું, “આ માણસને આવું ડહાપણ અને ચમત્કાર કરવાનું પરાક્રમ કયાંથી પ્રાપ્ત]]></a:t>
+              <a:t><![CDATA[என்பவர்கள் இவனுக்குச் சகோதரர் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26087,51 +25328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થયું?”]]></a:t>
+              <a:t><![CDATA[56. இவன் சகோதரிகள் எல்லாரும் நம்மிடத்தில் இருக்கிறார்கள் அல்லவா? இப்படியிருக்க, இதெல்லாம் இவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26219,51 +25460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. આ તો એક સુથારનો દીકરો છે. તેની મા મરિયમ તરીકે ઓળખાય છે. તેના ભાઈઓને યાકૂબ, યૂસફ, સિમોન અને યહૂદા]]></a:t>
+              <a:t><![CDATA[எப்படி வந்தது? என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26351,51 +25592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તરીકે આપણે ઓળખીએ છીએ.]]></a:t>
+              <a:t><![CDATA[57. அவரைக் குறித்து இடறலடைந்தார்கள். இயேசு அவர்களை நோக்கி: தீர்க்கதரிசி ஒருவன் தன் ஊரிலும் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26412,91 +25653,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
   <a:themeElements>
-    <a:clrScheme name="Theme35">
+    <a:clrScheme name="Theme36">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme35">
+    <a:fontScheme name="Theme36">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -26522,51 +25763,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme35">
+    <a:fmtScheme name="Theme36">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -26697,51 +25938,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>104</Slides>
+  <Slides>101</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>