--- v0 (2026-06-10)
+++ v1 (2026-08-03)
@@ -79,50 +79,78 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +175,64 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +374,67 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதினிமித்தம் அவன்: நீ எதைக்கேட்டாலும் தருவேன் என்று அவளுக்கு ஆணையிட்டு வாக்குக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[3. ஏரோது தன் சகோதரனாகிய பிலிப்புவின் மனைவி ஏரோதியாளினிமித்தம் யோவானைப்பிடித்துக் கட்டி காவலில் வைத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவள் தன் தாயினால் ஏவப்பட்டபடியே: யோவான்ஸ்நானனுடைய தலையை இங்கே ஒரு தாலத்திலே எனக்குத் தாரும் என்று கேட்டாள்.]]></a:t>
+              <a:t><![CDATA[4. ஏனெனில்: நீர் அவளை வைத்துக்கொள்வது நியாயமல்லவென்று யோவான் அவனுக்குச் சொல்லியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ராஜா துக்கமடைந்தான். ஆகிலும் ஆணையினிமித்தமும், பந்தியில் கூட இருந்தவர்களினிமித்தமும், அதைக் கொடுக்கக் கட்டளையிட்டு,]]></a:t>
+              <a:t><![CDATA[5. ஏரோது அவனைக் கொலைசெய்ய மனதாயிருந்தும், ஜனங்கள் அவனைத் தீர்க்கதரிசியென்று எண்ணினபடியால் அவர்களுக்குப் பயந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆள் அனுப்பி, காவற்கூடத்திலே யோவானைச் சிரச்சேதம்பண்ணுவித்தான்.]]></a:t>
+              <a:t><![CDATA[5. ஏரோது அவனைக் கொலைசெய்ய மனதாயிருந்தும், ஜனங்கள் அவனைத் தீர்க்கதரிசியென்று எண்ணினபடியால் அவர்களுக்குப் பயந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவனுடைய சிரசை ஒரு தாலத்திலே கொண்டுவந்து, சிறு பெண்ணுக்குக் கொடுத்தார்கள்; அவள் அதைத் தன் தாயினிடத்திலே கொண்டு போனாள்.]]></a:t>
+              <a:t><![CDATA[6. அப்படியிருக்க ஏரோதின் ஜென்மநாள் கொண்டாடப்படுகிறபோது, ஏரோதியாளின் குமாரத்தி அவர்கள் நடுவே நடனம் பண்ணி ஏரோதைச் சந்தோஷப்படுத்தினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +1039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவனுடைய சீஷர்கள் வந்து உடலை எடுத்து அடக்கம்பண்ணி, பின்பு போய் அந்தச் சங்கதியை இயேசுவுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அப்படியிருக்க ஏரோதின் ஜென்மநாள் கொண்டாடப்படுகிறபோது, ஏரோதியாளின் குமாரத்தி அவர்கள் நடுவே நடனம் பண்ணி ஏரோதைச் சந்தோஷப்படுத்தினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இயேசு அதைக்கேட்டு அவ்விடம் விட்டு, படவில் ஏறி, வனாந்தரமான ஒரு இடத்துக்குப் போனார். ஜனங்கள் அதைக் கேள்விப்பட்டு, பட்டணங்களிலிருந்து கால்நடையாய் அவரிடத்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அதினிமித்தம் அவன்: நீ எதைக்கேட்டாலும் தருவேன் என்று அவளுக்கு ஆணையிட்டு வாக்குக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இயேசு அதைக்கேட்டு அவ்விடம் விட்டு, படவில் ஏறி, வனாந்தரமான ஒரு இடத்துக்குப் போனார். ஜனங்கள் அதைக் கேள்விப்பட்டு, பட்டணங்களிலிருந்து கால்நடையாய் அவரிடத்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அவள் தன் தாயினால் ஏவப்பட்டபடியே: யோவான்ஸ்நானனுடைய தலையை இங்கே ஒரு தாலத்திலே எனக்குத் தாரும் என்று கேட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இயேசு வந்து, திரளான ஜனங்களைக் கண்டு, அவர்கள் மேல் மனதுருகி, அவர்களில் வியாதியஸ்தர்களாயிருந்தவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[9. ராஜா துக்கமடைந்தான். ஆகிலும் ஆணையினிமித்தமும், பந்தியில் கூட இருந்தவர்களினிமித்தமும், அதைக் கொடுக்கக் கட்டளையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாயங்காலமானபோது, அவருடைய சீஷர்கள் அவரிடத்தில் வந்து: இது வனாந்தரமான இடம், நேரமுமாயிற்று; ஜனங்கள் கிராமங்களுக்குப் போய்த் தங்களுக்குப் போஜனபதார்த்தங்களைக் கொள்ளும்படி அவர்களை அனுப்பிவிடவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. ராஜா துக்கமடைந்தான். ஆகிலும் ஆணையினிமித்தமும், பந்தியில் கூட இருந்தவர்களினிமித்தமும், அதைக் கொடுக்கக் கட்டளையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்காலத்தில், காற்பங்கு தேசாதிபதியாகிய ஏரோது இயேசுவின் கீர்த்தியைக் கேள்விப்பட்டு,]]></a:t>
+              <a:t><![CDATA[35. அவ்விடத்து மனுஷர் அவரை இன்னார் என்று அறிந்து, சுற்றுப்புறமெங்கும் செய்தி அனுப்பி, பிணியாளிகளெல்லாரையும் அவரிடத்தில் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாயங்காலமானபோது, அவருடைய சீஷர்கள் அவரிடத்தில் வந்து: இது வனாந்தரமான இடம், நேரமுமாயிற்று; ஜனங்கள் கிராமங்களுக்குப் போய்த் தங்களுக்குப் போஜனபதார்த்தங்களைக் கொள்ளும்படி அவர்களை அனுப்பிவிடவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. ஆள் அனுப்பி, காவற்கூடத்திலே யோவானைச் சிரச்சேதம்பண்ணுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இயேசு அவர்களை நோக்கி: அவர்கள் போகவேண்டியதில்லை; நீங்களே அவர்களுக்குப் போஜனம் கொடுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. அவனுடைய சிரசை ஒரு தாலத்திலே கொண்டுவந்து, சிறு பெண்ணுக்குக் கொடுத்தார்கள்; அவள் அதைத் தன் தாயினிடத்திலே கொண்டு போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவர்கள்: இங்கே எங்களிடத்தில் ஐந்து அப்பமும் இரண்டு மீன்களுமேயல்லாமல், வேறொன்றும் இல்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அவனுடைய சிரசை ஒரு தாலத்திலே கொண்டுவந்து, சிறு பெண்ணுக்குக் கொடுத்தார்கள்; அவள் அதைத் தன் தாயினிடத்திலே கொண்டு போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +2020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவைகளை என்னிடத்தில் கொண்டுவாருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. அவனுடைய சீஷர்கள் வந்து உடலை எடுத்து அடக்கம்பண்ணி, பின்பு போய் அந்தச் சங்கதியை இயேசுவுக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது, அவர் ஜனங்களைப் புல்லின்மேல் பந்தியிருக்கக் கட்டளையிட்டு, அந்த ஐந்து அப்பங்களையும், அந்த இரண்டு மீன்களையும் எடுத்து, வானத்தை அண்ணாந்து பார்த்து, ஆசீர்வதித்து, அப்பங்களைப் பிட்டுச் சீஷர்களிடத்தில் கொடுத்தார்; சீஷர்கள் ஜனங்களுக்குக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அவனுடைய சீஷர்கள் வந்து உடலை எடுத்து அடக்கம்பண்ணி, பின்பு போய் அந்தச் சங்கதியை இயேசுவுக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது, அவர் ஜனங்களைப் புல்லின்மேல் பந்தியிருக்கக் கட்டளையிட்டு, அந்த ஐந்து அப்பங்களையும், அந்த இரண்டு மீன்களையும் எடுத்து, வானத்தை அண்ணாந்து பார்த்து, ஆசீர்வதித்து, அப்பங்களைப் பிட்டுச் சீஷர்களிடத்தில் கொடுத்தார்; சீஷர்கள் ஜனங்களுக்குக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. இயேசு அதைக்கேட்டு அவ்விடம் விட்டு, படவில் ஏறி, வனாந்தரமான ஒரு இடத்துக்குப் போனார். ஜனங்கள் அதைக் கேள்விப்பட்டு, பட்டணங்களிலிருந்து கால்நடையாய் அவரிடத்திற்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எல்லாரும் சாப்பிட்டு திருப்தியடைந்தார்கள்; மீதியான துணிக்கைகளைப் பன்னிரண்டு கூடை நிறைய எடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. இயேசு அதைக்கேட்டு அவ்விடம் விட்டு, படவில் ஏறி, வனாந்தரமான ஒரு இடத்துக்குப் போனார். ஜனங்கள் அதைக் கேள்விப்பட்டு, பட்டணங்களிலிருந்து கால்நடையாய் அவரிடத்திற்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஸ்திரீகளும் பிள்ளைகளும் தவிர, சாப்பிட்ட புருஷர்கள் ஏறக்குறைய ஐயாயிரம்பேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. இயேசு வந்து, திரளான ஜனங்களைக் கண்டு, அவர்கள் மேல் மனதுருகி, அவர்களில் வியாதியஸ்தர்களாயிருந்தவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இயேசு ஜனங்களை அனுப்பிவிடுகையில், தம்முடைய சீஷர்கள் படவில் ஏறி, தமக்கு முன்னே அக்கரைக்குப்போகும்படி அவர்களைத் துரிதப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[14. இயேசு வந்து, திரளான ஜனங்களைக் கண்டு, அவர்கள் மேல் மனதுருகி, அவர்களில் வியாதியஸ்தர்களாயிருந்தவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இயேசு ஜனங்களை அனுப்பிவிடுகையில், தம்முடைய சீஷர்கள் படவில் ஏறி, தமக்கு முன்னே அக்கரைக்குப்போகும்படி அவர்களைத் துரிதப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[15. சாயங்காலமானபோது, அவருடைய சீஷர்கள் அவரிடத்தில் வந்து: இது வனாந்தரமான இடம், நேரமுமாயிற்று; ஜனங்கள் கிராமங்களுக்குப் போய்த் தங்களுக்குப் போஜனபதார்த்தங்களைக் கொள்ளும்படி அவர்களை அனுப்பிவிடவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தன் ஊழியக்காரரை நோக்கி: இவன் யோவான்ஸ்நானன்; இவன் மரித்தோரிலிருந்து எழுந்தான்; ஆகையால், இவனிடத்தில் பலத்த செய்கைகள் விளங்குகிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[35. அவ்விடத்து மனுஷர் அவரை இன்னார் என்று அறிந்து, சுற்றுப்புறமெங்கும் செய்தி அனுப்பி, பிணியாளிகளெல்லாரையும் அவரிடத்தில் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் ஜனங்களை அனுப்பிவிட்டபின்பு, தனித்து ஜெபம்பண்ண ஒரு மலையின்மேல் ஏறி, சாயங்காலமானபோது அங்கே தனிமையாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[15. சாயங்காலமானபோது, அவருடைய சீஷர்கள் அவரிடத்தில் வந்து: இது வனாந்தரமான இடம், நேரமுமாயிற்று; ஜனங்கள் கிராமங்களுக்குப் போய்த் தங்களுக்குப் போஜனபதார்த்தங்களைக் கொள்ளும்படி அவர்களை அனுப்பிவிடவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +3001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்குள்ளாக படவு நடுக்கடலிலே சேர்ந்து, எதிர்க்காற்றாயிருந்தபடியால் அலைகளினால் அலைவுபட்டது.]]></a:t>
+              <a:t><![CDATA[16. இயேசு அவர்களை நோக்கி: அவர்கள் போகவேண்டியதில்லை; நீங்களே அவர்களுக்குப் போஜனம் கொடுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இரவின் நாலாம் ஜாமத்திலே இயேசு கடலின்மேல் நடந்து, அவர்களிடத்திற்கு வந்தார்.]]></a:t>
+              <a:t><![CDATA[17. அதற்கு அவர்கள்: இங்கே எங்களிடத்தில் ஐந்து அப்பமும் இரண்டு மீன்களுமேயல்லாமல், வேறொன்றும் இல்லை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர் கடலின்மேல் நடக்கிறதைச் சீஷர்கள் கண்டு, கலக்கமடைந்து, ஆவேசம் என்று சொல்லி, பயத்தினால் அலறினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அவைகளை என்னிடத்தில் கொண்டுவாருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உடனே இயேசு அவர்களோடே பேசி: திடன்கொள்ளுங்கள், நான்தான், பயப்படாதிருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது, அவர் ஜனங்களைப் புல்லின்மேல் பந்தியிருக்கக் கட்டளையிட்டு, அந்த ஐந்து அப்பங்களையும், அந்த இரண்டு மீன்களையும் எடுத்து, வானத்தை அண்ணாந்து பார்த்து, ஆசீர்வதித்து, அப்பங்களைப் பிட்டுச் சீஷர்களிடத்தில் கொடுத்தார்; சீஷர்கள் ஜனங்களுக்குக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பேதுரு அவரை நோக்கி: ஆண்டவரே! நீரேயானால் நான் ஜலத்தின்மேல் நடந்து உம்மிடத்தில் வரக்கட்டளையிடும் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது, அவர் ஜனங்களைப் புல்லின்மேல் பந்தியிருக்கக் கட்டளையிட்டு, அந்த ஐந்து அப்பங்களையும், அந்த இரண்டு மீன்களையும் எடுத்து, வானத்தை அண்ணாந்து பார்த்து, ஆசீர்வதித்து, அப்பங்களைப் பிட்டுச் சீஷர்களிடத்தில் கொடுத்தார்; சீஷர்கள் ஜனங்களுக்குக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்கு அவர்: வா என்றார். அப்பொழுது, பேதுரு படவை விட்டிறங்கி, இயேசுவினிடத்தில் போக கடலின்மேல் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது, அவர் ஜனங்களைப் புல்லின்மேல் பந்தியிருக்கக் கட்டளையிட்டு, அந்த ஐந்து அப்பங்களையும், அந்த இரண்டு மீன்களையும் எடுத்து, வானத்தை அண்ணாந்து பார்த்து, ஆசீர்வதித்து, அப்பங்களைப் பிட்டுச் சீஷர்களிடத்தில் கொடுத்தார்; சீஷர்கள் ஜனங்களுக்குக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. காற்று பலமாயிருக்கிறதைக் கண்டு, பயந்து அமிழ்ந்துபோகையில்: ஆண்டவரே என்னை இரட்சியும் என்று கூப்பிட்டான்.]]></a:t>
+              <a:t><![CDATA[20. எல்லாரும் சாப்பிட்டு திருப்தியடைந்தார்கள்; மீதியான துணிக்கைகளைப் பன்னிரண்டு கூடை நிறைய எடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உடனே இயேசு கையை நீட்டி அவனைப்பிடித்து: அற்பவிசுவாசியே, ஏன் சந்தேகப்பட்டாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. எல்லாரும் சாப்பிட்டு திருப்தியடைந்தார்கள்; மீதியான துணிக்கைகளைப் பன்னிரண்டு கூடை நிறைய எடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் படவில் ஏறினவுடனே காற்று அமர்ந்தது.]]></a:t>
+              <a:t><![CDATA[21. ஸ்திரீகளும் பிள்ளைகளும் தவிர, சாப்பிட்ட புருஷர்கள் ஏறக்குறைய ஐயாயிரம்பேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தன் ஊழியக்காரரை நோக்கி: இவன் யோவான்ஸ்நானன்; இவன் மரித்தோரிலிருந்து எழுந்தான்; ஆகையால், இவனிடத்தில் பலத்த செய்கைகள் விளங்குகிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[36. அவருடைய வஸ்திரத்தின் ஓரத்தையாகிலும் அவர்கள் தொடும்படி உத்தரவாகவேண்டுமென்று அவரை வேண்டிக்கொண்டார்கள்; தொட்ட யாவரும் சொஸ்தமானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது, படவில் உள்ளவர்கள் வந்து: மெய்யாகவே நீர் தேவனுடைய குமாரன் என்று சொல்லி, அவரைப் பணிந்து கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. இயேசு ஜனங்களை அனுப்பிவிடுகையில், தம்முடைய சீஷர்கள் படவில் ஏறி, தமக்கு முன்னே அக்கரைக்குப்போகும்படி அவர்களைத் துரிதப்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பின்பு, அவர்கள் கடலைக்கடந்து, கெனேசரேத்து நாட்டில் சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. இயேசு ஜனங்களை அனுப்பிவிடுகையில், தம்முடைய சீஷர்கள் படவில் ஏறி, தமக்கு முன்னே அக்கரைக்குப்போகும்படி அவர்களைத் துரிதப்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவ்விடத்து மனுஷர் அவரை இன்னார் என்று அறிந்து, சுற்றுப்புறமெங்கும் செய்தி அனுப்பி, பிணியாளிகளெல்லாரையும் அவரிடத்தில் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[23. அவர் ஜனங்களை அனுப்பிவிட்டபின்பு, தனித்து ஜெபம்பண்ண ஒரு மலையின்மேல் ஏறி, சாயங்காலமானபோது அங்கே தனிமையாயிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவருடைய வஸ்திரத்தின் ஓரத்தையாகிலும் அவர்கள் தொடும்படி உத்தரவாகவேண்டுமென்று அவரை வேண்டிக்கொண்டார்கள்; தொட்ட யாவரும் சொஸ்தமானார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அவர் ஜனங்களை அனுப்பிவிட்டபின்பு, தனித்து ஜெபம்பண்ண ஒரு மலையின்மேல் ஏறி, சாயங்காலமானபோது அங்கே தனிமையாயிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,51 +4527,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவருடைய வஸ்திரத்தின் ஓரத்தையாகிலும் அவர்கள் தொடும்படி உத்தரவாகவேண்டுமென்று அவரை வேண்டிக்கொண்டார்கள்; தொட்ட யாவரும் சொஸ்தமானார்கள்.]]></a:t>
+              <a:t><![CDATA[24. அதற்குள்ளாக படவு நடுக்கடலிலே சேர்ந்து, எதிர்க்காற்றாயிருந்தபடியால் அலைகளினால் அலைவுபட்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. இரவின் நாலாம் ஜாமத்திலே இயேசு கடலின்மேல் நடந்து, அவர்களிடத்திற்கு வந்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. இரவின் நாலாம் ஜாமத்திலே இயேசு கடலின்மேல் நடந்து, அவர்களிடத்திற்கு வந்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவர் கடலின்மேல் நடக்கிறதைச் சீஷர்கள் கண்டு, கலக்கமடைந்து, ஆவேசம் என்று சொல்லி, பயத்தினால் அலறினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவர் கடலின்மேல் நடக்கிறதைச் சீஷர்கள் கண்டு, கலக்கமடைந்து, ஆவேசம் என்று சொல்லி, பயத்தினால் அலறினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. உடனே இயேசு அவர்களோடே பேசி: திடன்கொள்ளுங்கள், நான்தான், பயப்படாதிருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +5181,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏரோது தன் சகோதரனாகிய பிலிப்புவின் மனைவி ஏரோதியாளினிமித்தம் யோவானைப்பிடித்துக் கட்டி காவலில் வைத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[36. அவருடைய வஸ்திரத்தின் ஓரத்தையாகிலும் அவர்கள் தொடும்படி உத்தரவாகவேண்டுமென்று அவரை வேண்டிக்கொண்டார்கள்; தொட்ட யாவரும் சொஸ்தமானார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. பேதுரு அவரை நோக்கி: ஆண்டவரே! நீரேயானால் நான் ஜலத்தின்மேல் நடந்து உம்மிடத்தில் வரக்கட்டளையிடும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. பேதுரு அவரை நோக்கி: ஆண்டவரே! நீரேயானால் நான் ஜலத்தின்மேல் நடந்து உம்மிடத்தில் வரக்கட்டளையிடும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. அதற்கு அவர்: வா என்றார். அப்பொழுது, பேதுரு படவை விட்டிறங்கி, இயேசுவினிடத்தில் போக கடலின்மேல் நடந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. காற்று பலமாயிருக்கிறதைக் கண்டு, பயந்து அமிழ்ந்துபோகையில்: ஆண்டவரே என்னை இரட்சியும் என்று கூப்பிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. காற்று பலமாயிருக்கிறதைக் கண்டு, பயந்து அமிழ்ந்துபோகையில்: ஆண்டவரே என்னை இரட்சியும் என்று கூப்பிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. உடனே இயேசு கையை நீட்டி அவனைப்பிடித்து: அற்பவிசுவாசியே, ஏன் சந்தேகப்பட்டாய் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அவர்கள் படவில் ஏறினவுடனே காற்று அமர்ந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அப்பொழுது, படவில் உள்ளவர்கள் வந்து: மெய்யாகவே நீர் தேவனுடைய குமாரன் என்று சொல்லி, அவரைப் பணிந்து கொண்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. பின்பு, அவர்கள் கடலைக்கடந்து, கெனேசரேத்து நாட்டில் சேர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +6271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏரோது தன் சகோதரனாகிய பிலிப்புவின் மனைவி ஏரோதியாளினிமித்தம் யோவானைப்பிடித்துக் கட்டி காவலில் வைத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. அக்காலத்தில், காற்பங்கு தேசாதிபதியாகிய ஏரோது இயேசுவின் கீர்த்தியைக் கேள்விப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +6380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில்: நீர் அவளை வைத்துக்கொள்வது நியாயமல்லவென்று யோவான் அவனுக்குச் சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. தன் ஊழியக்காரரை நோக்கி: இவன் யோவான்ஸ்நானன்; இவன் மரித்தோரிலிருந்து எழுந்தான்; ஆகையால், இவனிடத்தில் பலத்த செய்கைகள் விளங்குகிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +6489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஏரோது அவனைக் கொலைசெய்ய மனதாயிருந்தும், ஜனங்கள் அவனைத் தீர்க்கதரிசியென்று எண்ணினபடியால் அவர்களுக்குப் பயந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. தன் ஊழியக்காரரை நோக்கி: இவன் யோவான்ஸ்நானன்; இவன் மரித்தோரிலிருந்து எழுந்தான்; ஆகையால், இவனிடத்தில் பலத்த செய்கைகள் விளங்குகிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +6598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியிருக்க ஏரோதின் ஜென்மநாள் கொண்டாடப்படுகிறபோது, ஏரோதியாளின் குமாரத்தி அவர்கள் நடுவே நடனம் பண்ணி ஏரோதைச் சந்தோஷப்படுத்தினாள்.]]></a:t>
+              <a:t><![CDATA[3. ஏரோது தன் சகோதரனாகிய பிலிப்புவின் மனைவி ஏரோதியாளினிமித்தம் யோவானைப்பிடித்துக் கட்டி காவலில் வைத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102519" r:id="rId1"/>
+    <p:sldLayoutId id="2474732697" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,54 +7025,166 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5627,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. इसलिये उस ने शपथ खाकर वचन दिया, कि जो कुछ तू मांगेगी, मैं तुझे दूंगा।]]></a:t>
+              <a:t><![CDATA[হেরোদিয়ার অনুরোধেই তিনি একাজ করেছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. वह अपनी माता की उक्साई हुई बोली, यूहन्ना बपतिस्मा देने वाले का सिर थाल में यहीं मुझे मंगवा दे।]]></a:t>
+              <a:t><![CDATA[4. কারণ য়োহন হেরোদকে বার-বার বলতেন, ‘হেরোদিয়াকে তোমার ঐভাবে রাখা বৈধ নয়৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. राजा दुखित हुआ, पर अपनी शपथ के, और साथ बैठने वालों के कारण, आज्ञा दी, कि दे दिया जाए।]]></a:t>
+              <a:t><![CDATA[5. হেরোদ এই জন্য য়োহনকে হত্যা করতে চেয়েছিলেন, কিন্তু তিনি লোকদের ভয় করতেন, কারণ সাধারণ লোক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और जेलखाने में लोगों को भेजकर यूहन्ना का सिर कटवा दिया।]]></a:t>
+              <a:t><![CDATA[য়োহনকে ভাববাদী বলে মানত৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और उसका सिर थाल में लाया गया, और लड़की को दिया गया; और वह उस को अपनी मां के पास ले गई।]]></a:t>
+              <a:t><![CDATA[6. এরপর হেরোদের জন্মদিন এল, সেইউত্‌সবে হেরোদিয়ার মেয়ে, হেরোদ ও তাঁর অতিথিদের সামনে নেচে হেরোদকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और उसके चेलों ने आकर और उस की लोथ को ले जाकर गाढ़ दिया और जाकर यीशु को समाचार दिया॥]]></a:t>
+              <a:t><![CDATA[খুব খুশী করল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. जब यीशु ने यह सुना, तो नाव पर चढ़कर वहां से किसी सुनसान जगह एकान्त में चला गया; और लोग यह सुनकर]]></a:t>
+              <a:t><![CDATA[7. সেজন্য হেরোদ শপথ করে বললেন য়ে, সে যা চাইবে তিনি তাকে তাইদেবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नगर नगर से पैदल उसके पीछे हो लिए।]]></a:t>
+              <a:t><![CDATA[8. মেয়েটি তার মায়ের পরামর্শ অনুসারে বলল, ‘থালায় করে বাপ্তিস্মদাতা য়োহনের মাথাটা আমায় এনে দিন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. उस ने निकलकर बड़ी भीड़ देखी; और उन पर तरस खाया; और उस ने उन के बीमारों को चंगा किया।]]></a:t>
+              <a:t><![CDATA[9. যদিও রাজা হেরোদ এতে খুব দুঃখিত হলেন, তবু তিনি শপথ করেছিলেন বলে এবং যাঁরা তাঁর সঙ্গে খেতে বসেছিলেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. जब सांझ हुई, तो उसके चेलों ने उसके पास आकर कहा; यह तो सुनसान जगह है और देर हो रही है, लोगों को]]></a:t>
+              <a:t><![CDATA[তারা সেই শপথের কথা শুনেছিলেন বলে সম্মানের কথা ভেবে তিনি তা দিতে হুকুম করলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. उस समय चौथाई देश के राजा हेरोदेस ने यीशु की चर्चा सुनी।]]></a:t>
+              <a:t><![CDATA[35. সেইঅঞ্চলের লোকরা তাঁকে চিনতে পেরে সেইঅঞ্চলের সব জায়গায় লোকদের কাছে তাঁর আসার খবর রটিয়ে দিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[विदा किया जाए कि वे बस्तियों में जाकर अपने लिये भोजन मोल लें।]]></a:t>
+              <a:t><![CDATA[10. তিনি লোক পাঠিয়ে কারাগারের মধ্যে য়োহনের শিরশ্ছেদ করালেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. यीशु ने उन से कहा उन का जाना आवश्यक नहीं! तुम ही इन्हें खाने को दो।]]></a:t>
+              <a:t><![CDATA[11. এরপর য়োহনের মাথাটি থালায় করে নিয়ে এসে সেই মেয়েকে দেওয়া হলে, সে তা নিয়ে তার মায়ের কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. उन्होंने उस से कहा; यहां हमारे पास पांच रोटी और दो मछिलयों को छोड़ और कुछ नहीं है।]]></a:t>
+              <a:t><![CDATA[গেল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. उस ने कहा, उन को यहां मेरे पास ले आओ।]]></a:t>
+              <a:t><![CDATA[12. তারপর য়োহনের অনুগামীরা এসে তাঁর দেহটি নিয়ে গিয়ে কবর দিলেন৷ আর তাঁরা যীশুর কাছে গিয়ে সব কথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. तब उस ने लोगों को घास पर बैठने को कहा, और उन पांच रोटियों और दो मछिलयों को लिया; और स्वर्ग की ओर]]></a:t>
+              <a:t><![CDATA[জানালেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देखकर धन्यवाद किया और रोटियां तोड़ तोड़कर चेलों को दीं, और चेलों ने लोगों को।]]></a:t>
+              <a:t><![CDATA[13. যীশু সব কথা শুনে একা একটা নৌকা করে সেখান থেকে রওনা হয়ে কোন এক নির্জন জায়গায় চলে গেলেন৷ কিন্তু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और सब खाकर तृप्त हो गए, और उन्होंने बचे हुए टुकड़ों से भरी हुई बारह टोकिरयां उठाईं।]]></a:t>
+              <a:t><![CDATA[লোকেরা তা জানতে পেরে বিভিন্ন নগর থেকে বেরিয়ে হাঁটা পথ ধরে তাঁর সঙ্গ ধরল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और खाने वाले स्त्रियों और बालकों को छोड़कर पांच हजार पुरूषों के अटकल थे॥]]></a:t>
+              <a:t><![CDATA[14. তিনি নৌকা থেকে তীরে নেমে দেখলেন বহুলোক জড় হয়েছে, তাদের প্রতি তাঁর করুণা হল৷ তাদের মধ্যে যাঁরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और उस ने तुरन्त अपने चेलों को बरबस नाव पर चढ़ाया, कि वे उस से पहिले पार चले जाएं, जब तक कि वह]]></a:t>
+              <a:t><![CDATA[অসুস্থ ছিল, তাদের সকলকে তিনি সুস্থ করলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लोगों को विदा करे।]]></a:t>
+              <a:t><![CDATA[15. সন্ধ্যা হলে শিষ্যরা তাঁর কাছে এসে বললেন, ‘এ জনহীন প্রান্তর আর এখন বেলাও শেষ হয়ে এল, এইলোকদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और अपने सेवकों से कहा, यह यूहन्ना बपतिस्मा देनेवाला है: वह मरे हुओं में से जी उठा है, इसी लिये उस]]></a:t>
+              <a:t><![CDATA[তখন লোকেরা তাদের মধ্যে যাঁরা অসুস্থ ছিল তাদের সকলকে যীশুর কাছে নিয়ে এল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. वह लोगों को विदा करके, प्रार्थना करने को अलग पहाड़ पर चढ़ गया; और सांझ को वहां अकेला था।]]></a:t>
+              <a:t><![CDATA[চলে য়েতে বলুন, তারা য়েন গ্রামে গ্রামে গিয়ে নিজেদের জন্য খাবার কিনে নিতে পারে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. उस समय नाव झील के बीच लहरों से डगमगा रही थी, क्योंकि हवा साम्हने की थी।]]></a:t>
+              <a:t><![CDATA[16. কিন্তু যীশু তাদের বললেন, ‘তাদের যাবার দরকার নেই, তোমরাইতাদের কিছু খেতে দাও৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. और वह रात के चौथे पहर झील पर चलते हुए उन के पास आया।]]></a:t>
+              <a:t><![CDATA[17. তখন তার শিষ্যরা তাঁকে বললেন, ‘এখানে আমাদের কাছে পাঁচখানা রুটি আর দুটো মাছ ছাড়া আর কিছুই নেই৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. चेले उस को झील पर चलते हुए देखकर घबरा गए! और कहने लगे, वह भूत है; और डर के मारे चिल्ला उठे।]]></a:t>
+              <a:t><![CDATA[18. তিনি তাঁদের বললেন, ‘ওগুলো আমার কাছে নিয়ে এস৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. यीशु ने तुरन्त उन से बातें की, और कहा; ढाढ़स बान्धो; मैं हूं; डरो मत।]]></a:t>
+              <a:t><![CDATA[19. এরপর তিনি সেই লোকদের ঘাসের ওপর বসে য়েতে বললেন৷ পরে তিনি সেই পাঁচখানা রুটি ও দুটো মাছ নিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. पतरस ने उस को उत्तर दिया, हे प्रभु, यदि तू ही है, तो मुझे अपने पास पानी पर चलकर आने की आज्ञा दे।]]></a:t>
+              <a:t><![CDATA[স্বর্গের দিকে তাকিয়ে সেইখাবারের জন্য ঈশ্বরকে ধন্যবাদ দিলেন৷ তারপর সেই রুটিটুকরো টুকরো করে তাঁর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. उस ने कहा, आ: तब पतरस नाव पर से उतरकर यीशु के पास जाने को पानी पर चलने लगा।]]></a:t>
+              <a:t><![CDATA[শিষ্যদের হাতে পরিবেশন করার জন্য দিলেন৷ শিষ্যরা এক এক করে লোকদের তা দিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. पर हवा को देखकर डर गया, और जब डूबने लगा, तो चिल्लाकर कहा; हे प्रभु, मुझे बचा।]]></a:t>
+              <a:t><![CDATA[20. আর লোকেরা সকলে খেয়ে পরিতৃপ্ত হল৷ পরে শিষ্যরা পড়ে থাকা খাবারের টুকরো-টাকরা তুলে নিলে তাতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. यीशु ने तुरन्त हाथ बढ़ाकर उसे थाम लिया, और उस से कहा, हे अल्प-विश्वासी, तू ने क्यों सन्देह किया?]]></a:t>
+              <a:t><![CDATA[বারোটি টুকরি ভর্তি হয়ে গেল;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. जब वे नाव पर चढ़ गए, तो हवा थम गई।]]></a:t>
+              <a:t><![CDATA[21. যাঁরা খেয়েছিল তাদের মধ্যে স্ত্রীলোক ও ছোট ছোট ছেলেমেয়ে ছাড়া পাঁচ হাজার পুরুষ মানুষ ছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से सामर्थ के काम प्रगट होते हैं।]]></a:t>
+              <a:t><![CDATA[36. তারা যীশুকে অনুরোধ করল, য়েন সেইরোগীরা কেবল তাঁর পোশাকের ঝালর স্পর্শ করতে পারে৷ আর যাঁরা স্পর্শ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. इस पर जो नाव पर थे, उन्होंने उसे दण्डवत करके कहा; सचमुच तू परमेश्वर का पुत्र है॥]]></a:t>
+              <a:t><![CDATA[22. এরপরইযীশু তাঁর শিষ্যদের নৌকায় করে হ্রদের অপর পারে তাঁর সেখানে যাবার আগে তাদের পৌঁছাতে বললেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. वे पार उतरकर गन्नेसरत देश में पहुंचे।]]></a:t>
+              <a:t><![CDATA[এরপর তিনি লোকদের বিদায় জানালেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. और वहां के लोगों ने उसे पहचानकर आस पास के सारे देश में कहला भेजा, और सब बीमारों को उसके पास लाए।]]></a:t>
+              <a:t><![CDATA[23. লোকদের বিদায় দিয়ে., প্রার্থনা করবার জন্য তিনি একা পাহাড়ে উঠে গেলেন৷ অন্ধকার হয়ে গেলেও তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. और उस से बिनती करने लगे, कि वह उन्हें अपने वस्त्र के आंचल ही को छूने दे: और जितनों ने उसे छूआ,]]></a:t>
+              <a:t><![CDATA[সেখানে একাই রইলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +12205,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वे चंगे हो गए॥]]></a:t>
+              <a:t><![CDATA[24. নৌকাটি তীর থেকে দূরে গিয়ে পড়েছিল, উল্টো হাওয়া বইতে থাকায় ঢেউয়ের ধাক্কায় ভীষণভাবে দুলছিল৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. সকাল তিনটে থেকে ছ’টার মধ্যে যীশুর শিষ্যরা নৌকায় ছিলেন৷ এমন সময় যীশু জলের উপর দিয়ে হেঁটে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তাঁদের কাছে এলেন৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. যীশুকে হ্রদের জলের ওপর দিয়ে হেঁটে আসতে দেখে শিষ্যরা ভয়ে আঁতকে উঠলেন, তারা ‘ভূত, ভূত’ বলে ভয়ে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[চিত্‌কার করে উঠলেন৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. সঙ্গে সঙ্গে যীশু তাঁদের বললেন, ‘এতো আমি! সাহস কর! ভয় করো না৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +12997,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. क्योंकि हेरोदेस ने अपने भाई फिलेप्पुस की पत्नी हेरोदियास के कारण, यूहन्ना को पकड़कर बान्धा, और]]></a:t>
+              <a:t><![CDATA[করল, তারাইসুস্থ হয়ে গেল৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. এর উত্তরে পিতর তাঁকে বললেন, ‘প্রভু, এ যদি সত্যিই আপনি হন, তবে জলের ওপর দিয়ে আমাকেও আপনার কাছে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[আসতে আদেশ করুন৷’]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. যীশু বললেন, ‘এস৷’ পিতর তখন নৌকা থেকে নেমে জলের ওপর দিয়ে হাঁটতে হাঁটতে যীশুর দিকে এগোতে লাগলেন৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. কিন্তু যখন দেখলেন প্রচণ্ড ঝোড়ো বাতাস বইছে, তখন খুবই ভয় পেয়ে গেলেন৷ তিনি আস্তে আস্তে ডুবতে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[লাগলেন আর চিত্‌কার করে বললেন, ‘প্রভু, আমাকে বাঁচান৷’]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. যীশু তখনইহাত বাড়িয়ে পিতরকে ধরে ফেলে বললেন, ‘হে অল্প-বিশ্বাসী! তুমি কেন সন্দেহ করলে?’]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. যীশু ও পিতর নৌকায় উঠলে পর ঝোড়ো বাতাস থেমে গেল৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. যাঁরা নৌকায় ছিলেন তাঁরা যীশুকে প্রণাম করে বললেন, ‘আপনি সত্যিইঈশ্বরের পুত্র৷’]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. তাঁরা ্ব্রদ পার হয়ে গিনেষরত্ অঞ্চলে এলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जेलखाने में डाल दिया था।]]></a:t>
+              <a:t><![CDATA[1. সেই সময় গালীলের শাসনকর্তা হেরোদ, যীশুর বিষয়শুনতেপেলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. क्योंकि यूहन्ना ने उस से कहा था, कि इस को रखना तुझे उचित नहीं है।]]></a:t>
+              <a:t><![CDATA[2. তিনি তাঁরচাকরদের বললেন, ‘এই লোক নিশ্চয়ই বাপ্তিস্মদাতা য়োহন৷ সে নিশ্চয়ইমৃত লোকদের মধ্য থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और वह उसे मार डालना चाहता था, पर लोगों से डरता था, क्योंकि वे उसे भविष्यद्वक्ता जानते थे।]]></a:t>
+              <a:t><![CDATA[বেঁচে উঠেছে৷ আর সেইজন্যইএইসব অলৌকিক কাজ করতে পারছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. पर जब हेरोदेस का जन्म दिन आया, तो हेरोदियास की बेटी ने उत्सव में नाच दिखाकर हेरोदेस को खुश किया।]]></a:t>
+              <a:t><![CDATA[3. এই হেরোদই য়োহনকে গ্রেপ্তার করে কারাগারের মধ্যে শেকলে বেঁধে রেখেছিলেন৷ তাঁর ভাই ফিলিপেরস্ত্রী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +15059,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>58</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>