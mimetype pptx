--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -107,50 +107,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,50 +197,54 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -388,53 +400,57 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏரோது தன் சகோதரனாகிய பிலிப்புவின் மனைவி ஏரோதியாளினிமித்தம் யோவானைப்பிடித்துக் கட்டி காவலில் வைத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. But when Herod's birthday was kept, the daughter of Herodias danced before them, and pleased Herod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில்: நீர் அவளை வைத்துக்கொள்வது நியாயமல்லவென்று யோவான் அவனுக்குச் சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. But when Herod's birthday was kept, the daughter of Herodias danced before them, and pleased Herod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஏரோது அவனைக் கொலைசெய்ய மனதாயிருந்தும், ஜனங்கள் அவனைத் தீர்க்கதரிசியென்று எண்ணினபடியால் அவர்களுக்குப் பயந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. Whereupon he promised with an oath to give her whatsoever she would ask.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஏரோது அவனைக் கொலைசெய்ய மனதாயிருந்தும், ஜனங்கள் அவனைத் தீர்க்கதரிசியென்று எண்ணினபடியால் அவர்களுக்குப் பயந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. And she, being before instructed of her mother, said, Give me here John Baptist's head in a charger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியிருக்க ஏரோதின் ஜென்மநாள் கொண்டாடப்படுகிறபோது, ஏரோதியாளின் குமாரத்தி அவர்கள் நடுவே நடனம் பண்ணி ஏரோதைச் சந்தோஷப்படுத்தினாள்.]]></a:t>
+              <a:t><![CDATA[8. And she, being before instructed of her mother, said, Give me here John Baptist's head in a charger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியிருக்க ஏரோதின் ஜென்மநாள் கொண்டாடப்படுகிறபோது, ஏரோதியாளின் குமாரத்தி அவர்கள் நடுவே நடனம் பண்ணி ஏரோதைச் சந்தோஷப்படுத்தினாள்.]]></a:t>
+              <a:t><![CDATA[9. And the king was sorry: nevertheless for the oath's sake, and them which sat with him at food, he commanded it to be given her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதினிமித்தம் அவன்: நீ எதைக்கேட்டாலும் தருவேன் என்று அவளுக்கு ஆணையிட்டு வாக்குக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[9. And the king was sorry: nevertheless for the oath's sake, and them which sat with him at food, he commanded it to be given her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவள் தன் தாயினால் ஏவப்பட்டபடியே: யோவான்ஸ்நானனுடைய தலையை இங்கே ஒரு தாலத்திலே எனக்குத் தாரும் என்று கேட்டாள்.]]></a:t>
+              <a:t><![CDATA[10. And he sent, and beheaded John in the prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ராஜா துக்கமடைந்தான். ஆகிலும் ஆணையினிமித்தமும், பந்தியில் கூட இருந்தவர்களினிமித்தமும், அதைக் கொடுக்கக் கட்டளையிட்டு,]]></a:t>
+              <a:t><![CDATA[11. And his head was brought in a charger, and given to the damsel: and she brought it to her mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ராஜா துக்கமடைந்தான். ஆகிலும் ஆணையினிமித்தமும், பந்தியில் கூட இருந்தவர்களினிமித்தமும், அதைக் கொடுக்கக் கட்டளையிட்டு,]]></a:t>
+              <a:t><![CDATA[11. And his head was brought in a charger, and given to the damsel: and she brought it to her mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவ்விடத்து மனுஷர் அவரை இன்னார் என்று அறிந்து, சுற்றுப்புறமெங்கும் செய்தி அனுப்பி, பிணியாளிகளெல்லாரையும் அவரிடத்தில் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[1. At that time Herod the tetrarch heard of the fame of Jesus,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆள் அனுப்பி, காவற்கூடத்திலே யோவானைச் சிரச்சேதம்பண்ணுவித்தான்.]]></a:t>
+              <a:t><![CDATA[12. And his disciples came, and took up the body, and buried it, and went and told Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவனுடைய சிரசை ஒரு தாலத்திலே கொண்டுவந்து, சிறு பெண்ணுக்குக் கொடுத்தார்கள்; அவள் அதைத் தன் தாயினிடத்திலே கொண்டு போனாள்.]]></a:t>
+              <a:t><![CDATA[12. And his disciples came, and took up the body, and buried it, and went and told Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவனுடைய சிரசை ஒரு தாலத்திலே கொண்டுவந்து, சிறு பெண்ணுக்குக் கொடுத்தார்கள்; அவள் அதைத் தன் தாயினிடத்திலே கொண்டு போனாள்.]]></a:t>
+              <a:t><![CDATA[13. When Jesus heard of it, he departed thence by ship into a desert place apart: and when the people had heard thereof, they followed him on foot out of the cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவனுடைய சீஷர்கள் வந்து உடலை எடுத்து அடக்கம்பண்ணி, பின்பு போய் அந்தச் சங்கதியை இயேசுவுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. When Jesus heard of it, he departed thence by ship into a desert place apart: and when the people had heard thereof, they followed him on foot out of the cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவனுடைய சீஷர்கள் வந்து உடலை எடுத்து அடக்கம்பண்ணி, பின்பு போய் அந்தச் சங்கதியை இயேசுவுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And Jesus went forth, and saw a great multitude, and was moved with compassion toward them, and he healed their sick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இயேசு அதைக்கேட்டு அவ்விடம் விட்டு, படவில் ஏறி, வனாந்தரமான ஒரு இடத்துக்குப் போனார். ஜனங்கள் அதைக் கேள்விப்பட்டு, பட்டணங்களிலிருந்து கால்நடையாய் அவரிடத்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And Jesus went forth, and saw a great multitude, and was moved with compassion toward them, and he healed their sick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இயேசு அதைக்கேட்டு அவ்விடம் விட்டு, படவில் ஏறி, வனாந்தரமான ஒரு இடத்துக்குப் போனார். ஜனங்கள் அதைக் கேள்விப்பட்டு, பட்டணங்களிலிருந்து கால்நடையாய் அவரிடத்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And when it was evening, his disciples came to him, saying, This is a desert place, and the time is now past; send the multitude away, that they may go into the villages, and buy themselves victuals.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இயேசு வந்து, திரளான ஜனங்களைக் கண்டு, அவர்கள் மேல் மனதுருகி, அவர்களில் வியாதியஸ்தர்களாயிருந்தவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[15. And when it was evening, his disciples came to him, saying, This is a desert place, and the time is now past; send the multitude away, that they may go into the villages, and buy themselves victuals.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இயேசு வந்து, திரளான ஜனங்களைக் கண்டு, அவர்கள் மேல் மனதுருகி, அவர்களில் வியாதியஸ்தர்களாயிருந்தவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[15. And when it was evening, his disciples came to him, saying, This is a desert place, and the time is now past; send the multitude away, that they may go into the villages, and buy themselves victuals.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாயங்காலமானபோது, அவருடைய சீஷர்கள் அவரிடத்தில் வந்து: இது வனாந்தரமான இடம், நேரமுமாயிற்று; ஜனங்கள் கிராமங்களுக்குப் போய்த் தங்களுக்குப் போஜனபதார்த்தங்களைக் கொள்ளும்படி அவர்களை அனுப்பிவிடவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. But Jesus said unto them, They need not depart; give all of you them to eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவ்விடத்து மனுஷர் அவரை இன்னார் என்று அறிந்து, சுற்றுப்புறமெங்கும் செய்தி அனுப்பி, பிணியாளிகளெல்லாரையும் அவரிடத்தில் கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[2. And said unto his servants, This is John the Baptist; he has risen from the dead; and therefore mighty works do show forth themselves in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சாயங்காலமானபோது, அவருடைய சீஷர்கள் அவரிடத்தில் வந்து: இது வனாந்தரமான இடம், நேரமுமாயிற்று; ஜனங்கள் கிராமங்களுக்குப் போய்த் தங்களுக்குப் போஜனபதார்த்தங்களைக் கொள்ளும்படி அவர்களை அனுப்பிவிடவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And they say unto him, We have here but five loaves, and two fishes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +3017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இயேசு அவர்களை நோக்கி: அவர்கள் போகவேண்டியதில்லை; நீங்களே அவர்களுக்குப் போஜனம் கொடுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. And they say unto him, We have here but five loaves, and two fishes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவர்கள்: இங்கே எங்களிடத்தில் ஐந்து அப்பமும் இரண்டு மீன்களுமேயல்லாமல், வேறொன்றும் இல்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. He said, Bring them here to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவைகளை என்னிடத்தில் கொண்டுவாருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. And he commanded the multitude to sit down on the grass, and took the five loaves, and the two fishes, and looking up to heaven, he blessed, and brake, and gave the loaves to his disciples, and the disciples to the multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது, அவர் ஜனங்களைப் புல்லின்மேல் பந்தியிருக்கக் கட்டளையிட்டு, அந்த ஐந்து அப்பங்களையும், அந்த இரண்டு மீன்களையும் எடுத்து, வானத்தை அண்ணாந்து பார்த்து, ஆசீர்வதித்து, அப்பங்களைப் பிட்டுச் சீஷர்களிடத்தில் கொடுத்தார்; சீஷர்கள் ஜனங்களுக்குக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And he commanded the multitude to sit down on the grass, and took the five loaves, and the two fishes, and looking up to heaven, he blessed, and brake, and gave the loaves to his disciples, and the disciples to the multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது, அவர் ஜனங்களைப் புல்லின்மேல் பந்தியிருக்கக் கட்டளையிட்டு, அந்த ஐந்து அப்பங்களையும், அந்த இரண்டு மீன்களையும் எடுத்து, வானத்தை அண்ணாந்து பார்த்து, ஆசீர்வதித்து, அப்பங்களைப் பிட்டுச் சீஷர்களிடத்தில் கொடுத்தார்; சீஷர்கள் ஜனங்களுக்குக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And he commanded the multitude to sit down on the grass, and took the five loaves, and the two fishes, and looking up to heaven, he blessed, and brake, and gave the loaves to his disciples, and the disciples to the multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது, அவர் ஜனங்களைப் புல்லின்மேல் பந்தியிருக்கக் கட்டளையிட்டு, அந்த ஐந்து அப்பங்களையும், அந்த இரண்டு மீன்களையும் எடுத்து, வானத்தை அண்ணாந்து பார்த்து, ஆசீர்வதித்து, அப்பங்களைப் பிட்டுச் சீஷர்களிடத்தில் கொடுத்தார்; சீஷர்கள் ஜனங்களுக்குக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And they did all eat, and were filled: and they took up of the fragments that remained twelve baskets full.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எல்லாரும் சாப்பிட்டு திருப்தியடைந்தார்கள்; மீதியான துணிக்கைகளைப் பன்னிரண்டு கூடை நிறைய எடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And they did all eat, and were filled: and they took up of the fragments that remained twelve baskets full.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எல்லாரும் சாப்பிட்டு திருப்தியடைந்தார்கள்; மீதியான துணிக்கைகளைப் பன்னிரண்டு கூடை நிறைய எடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And they that had eaten were about five thousand men, beside women and children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஸ்திரீகளும் பிள்ளைகளும் தவிர, சாப்பிட்ட புருஷர்கள் ஏறக்குறைய ஐயாயிரம்பேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And immediately Jesus constrained his disciples to get into a ship, and to go before him unto the other side, while he sent the multitudes away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +3998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவருடைய வஸ்திரத்தின் ஓரத்தையாகிலும் அவர்கள் தொடும்படி உத்தரவாகவேண்டுமென்று அவரை வேண்டிக்கொண்டார்கள்; தொட்ட யாவரும் சொஸ்தமானார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And said unto his servants, This is John the Baptist; he has risen from the dead; and therefore mighty works do show forth themselves in him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இயேசு ஜனங்களை அனுப்பிவிடுகையில், தம்முடைய சீஷர்கள் படவில் ஏறி, தமக்கு முன்னே அக்கரைக்குப்போகும்படி அவர்களைத் துரிதப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[22. And immediately Jesus constrained his disciples to get into a ship, and to go before him unto the other side, while he sent the multitudes away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இயேசு ஜனங்களை அனுப்பிவிடுகையில், தம்முடைய சீஷர்கள் படவில் ஏறி, தமக்கு முன்னே அக்கரைக்குப்போகும்படி அவர்களைத் துரிதப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[23. And when he had sent the multitudes away, he went up into a mountain apart to pray: and when the evening was come, he was there alone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் ஜனங்களை அனுப்பிவிட்டபின்பு, தனித்து ஜெபம்பண்ண ஒரு மலையின்மேல் ஏறி, சாயங்காலமானபோது அங்கே தனிமையாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[23. And when he had sent the multitudes away, he went up into a mountain apart to pray: and when the evening was come, he was there alone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் ஜனங்களை அனுப்பிவிட்டபின்பு, தனித்து ஜெபம்பண்ண ஒரு மலையின்மேல் ஏறி, சாயங்காலமானபோது அங்கே தனிமையாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[24. But the ship was now in the midst of the sea, tossed with waves: for the wind was contrary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்குள்ளாக படவு நடுக்கடலிலே சேர்ந்து, எதிர்க்காற்றாயிருந்தபடியால் அலைகளினால் அலைவுபட்டது.]]></a:t>
+              <a:t><![CDATA[25. And in the fourth watch of the night Jesus went unto them, walking on the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இரவின் நாலாம் ஜாமத்திலே இயேசு கடலின்மேல் நடந்து, அவர்களிடத்திற்கு வந்தார்.]]></a:t>
+              <a:t><![CDATA[26. And when the disciples saw him walking on the sea, they were troubled, saying, It is a spirit; and they cried out for fear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இரவின் நாலாம் ஜாமத்திலே இயேசு கடலின்மேல் நடந்து, அவர்களிடத்திற்கு வந்தார்.]]></a:t>
+              <a:t><![CDATA[26. And when the disciples saw him walking on the sea, they were troubled, saying, It is a spirit; and they cried out for fear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர் கடலின்மேல் நடக்கிறதைச் சீஷர்கள் கண்டு, கலக்கமடைந்து, ஆவேசம் என்று சொல்லி, பயத்தினால் அலறினார்கள்.]]></a:t>
+              <a:t><![CDATA[27. But immediately Jesus spoke unto them, saying, Be of good cheer; it is I; be not afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +4979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர் கடலின்மேல் நடக்கிறதைச் சீஷர்கள் கண்டு, கலக்கமடைந்து, ஆவேசம் என்று சொல்லி, பயத்தினால் அலறினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And Peter answered him and said, Lord, if it be you, bid me come unto you on the water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உடனே இயேசு அவர்களோடே பேசி: திடன்கொள்ளுங்கள், நான்தான், பயப்படாதிருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. And Peter answered him and said, Lord, if it be you, bid me come unto you on the water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவருடைய வஸ்திரத்தின் ஓரத்தையாகிலும் அவர்கள் தொடும்படி உத்தரவாகவேண்டுமென்று அவரை வேண்டிக்கொண்டார்கள்; தொட்ட யாவரும் சொஸ்தமானார்கள்.]]></a:t>
+              <a:t><![CDATA[3. For Herod had laid hold on John, and bound him, and put him in prison for Herodias' sake, his brother Philip's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பேதுரு அவரை நோக்கி: ஆண்டவரே! நீரேயானால் நான் ஜலத்தின்மேல் நடந்து உம்மிடத்தில் வரக்கட்டளையிடும் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. And he said, Come. And when Peter was come down out of the ship, he walked on the water, to go to Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பேதுரு அவரை நோக்கி: ஆண்டவரே! நீரேயானால் நான் ஜலத்தின்மேல் நடந்து உம்மிடத்தில் வரக்கட்டளையிடும் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. And he said, Come. And when Peter was come down out of the ship, he walked on the water, to go to Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்கு அவர்: வா என்றார். அப்பொழுது, பேதுரு படவை விட்டிறங்கி, இயேசுவினிடத்தில் போக கடலின்மேல் நடந்தான்.]]></a:t>
+              <a:t><![CDATA[30. But when he saw the wind boisterous, he was afraid; and beginning to sink, he cried, saying, Lord, save me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. காற்று பலமாயிருக்கிறதைக் கண்டு, பயந்து அமிழ்ந்துபோகையில்: ஆண்டவரே என்னை இரட்சியும் என்று கூப்பிட்டான்.]]></a:t>
+              <a:t><![CDATA[30. But when he saw the wind boisterous, he was afraid; and beginning to sink, he cried, saying, Lord, save me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. காற்று பலமாயிருக்கிறதைக் கண்டு, பயந்து அமிழ்ந்துபோகையில்: ஆண்டவரே என்னை இரட்சியும் என்று கூப்பிட்டான்.]]></a:t>
+              <a:t><![CDATA[31. And immediately Jesus stretched forth his hand, and caught him, and said unto him, O you of little faith, wherefore did you doubt?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. உடனே இயேசு கையை நீட்டி அவனைப்பிடித்து: அற்பவிசுவாசியே, ஏன் சந்தேகப்பட்டாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[32. And when they were come into the ship, the wind ceased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +5960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் படவில் ஏறினவுடனே காற்று அமர்ந்தது.]]></a:t>
+              <a:t><![CDATA[33. Then they that were in the ship came and worshipped him, saying, Truthfully you are the Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6053,51 +6069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது, படவில் உள்ளவர்கள் வந்து: மெய்யாகவே நீர் தேவனுடைய குமாரன் என்று சொல்லி, அவரைப் பணிந்து கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[33. Then they that were in the ship came and worshipped him, saying, Truthfully you are the Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6162,51 +6178,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பின்பு, அவர்கள் கடலைக்கடந்து, கெனேசரேத்து நாட்டில் சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And when they were gone over, they came into the land of Gennesaret.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And when the men of that place had knowledge of him, they sent out into all that country round about, and brought unto him all that were diseased;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +6396,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்காலத்தில், காற்பங்கு தேசாதிபதியாகிய ஏரோது இயேசுவின் கீர்த்தியைக் கேள்விப்பட்டு,]]></a:t>
+              <a:t><![CDATA[3. For Herod had laid hold on John, and bound him, and put him in prison for Herodias' sake, his brother Philip's wife.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And when the men of that place had knowledge of him, they sent out into all that country round about, and brought unto him all that were diseased;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And besought him that they might only touch the hem of his garment: and as many as touched were made perfectly whole.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And besought him that they might only touch the hem of his garment: and as many as touched were made perfectly whole.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +6832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தன் ஊழியக்காரரை நோக்கி: இவன் யோவான்ஸ்நானன்; இவன் மரித்தோரிலிருந்து எழுந்தான்; ஆகையால், இவனிடத்தில் பலத்த செய்கைகள் விளங்குகிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[4. For John said unto him, It is not lawful for you to have her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +6941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தன் ஊழியக்காரரை நோக்கி: இவன் யோவான்ஸ்நானன்; இவன் மரித்தோரிலிருந்து எழுந்தான்; ஆகையால், இவனிடத்தில் பலத்த செய்கைகள் விளங்குகிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And when he would have put him to death, he feared the multitude, because they counted him as a prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +7050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏரோது தன் சகோதரனாகிய பிலிப்புவின் மனைவி ஏரோதியாளினிமித்தம் யோவானைப்பிடித்துக் கட்டி காவலில் வைத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And when he would have put him to death, he feared the multitude, because they counted him as a prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732697" r:id="rId1"/>
+    <p:sldLayoutId id="2481564195" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7145,54 +7597,86 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7321,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হেরোদিয়ার অনুরোধেই তিনি একাজ করেছিলেন৷]]></a:t>
+              <a:t><![CDATA[6. அப்படியிருக்க ஏரோதின் ஜென்மநாள் கொண்டாடப்படுகிறபோது, ஏரோதியாளின் குமாரத்தி அவர்கள் நடுவே நடனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কারণ য়োহন হেরোদকে বার-বার বলতেন, ‘হেরোদিয়াকে তোমার ঐভাবে রাখা বৈধ নয়৷’]]></a:t>
+              <a:t><![CDATA[பண்ணி ஏரோதைச் சந்தோஷப்படுத்தினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. হেরোদ এই জন্য য়োহনকে হত্যা করতে চেয়েছিলেন, কিন্তু তিনি লোকদের ভয় করতেন, কারণ সাধারণ লোক]]></a:t>
+              <a:t><![CDATA[7. அதினிமித்தம் அவன்: நீ எதைக்கேட்டாலும் தருவேன் என்று அவளுக்கு ஆணையிட்டு வாக்குக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়োহনকে ভাববাদী বলে মানত৷]]></a:t>
+              <a:t><![CDATA[8. அவள் தன் தாயினால் ஏவப்பட்டபடியே: யோவான்ஸ்நானனுடைய தலையை இங்கே ஒரு தாலத்திலே எனக்குத் தாரும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. এরপর হেরোদের জন্মদিন এল, সেইউত্‌সবে হেরোদিয়ার মেয়ে, হেরোদ ও তাঁর অতিথিদের সামনে নেচে হেরোদকে]]></a:t>
+              <a:t><![CDATA[கேட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খুব খুশী করল৷]]></a:t>
+              <a:t><![CDATA[9. ராஜா துக்கமடைந்தான். ஆகிலும் ஆணையினிமித்தமும், பந்தியில் கூட இருந்தவர்களினிமித்தமும், அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. সেজন্য হেরোদ শপথ করে বললেন য়ে, সে যা চাইবে তিনি তাকে তাইদেবেন৷]]></a:t>
+              <a:t><![CDATA[கொடுக்கக் கட்டளையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. মেয়েটি তার মায়ের পরামর্শ অনুসারে বলল, ‘থালায় করে বাপ্তিস্মদাতা য়োহনের মাথাটা আমায় এনে দিন৷’]]></a:t>
+              <a:t><![CDATA[10. ஆள் அனுப்பி, காவற்கூடத்திலே யோவானைச் சிரச்சேதம்பண்ணுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. যদিও রাজা হেরোদ এতে খুব দুঃখিত হলেন, তবু তিনি শপথ করেছিলেন বলে এবং যাঁরা তাঁর সঙ্গে খেতে বসেছিলেন]]></a:t>
+              <a:t><![CDATA[11. அவனுடைய சிரசை ஒரு தாலத்திலே கொண்டுவந்து, சிறு பெண்ணுக்குக் கொடுத்தார்கள்; அவள் அதைத் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা সেই শপথের কথা শুনেছিলেন বলে সম্মানের কথা ভেবে তিনি তা দিতে হুকুম করলেন৷]]></a:t>
+              <a:t><![CDATA[தாயினிடத்திலே கொண்டு போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. সেইঅঞ্চলের লোকরা তাঁকে চিনতে পেরে সেইঅঞ্চলের সব জায়গায় লোকদের কাছে তাঁর আসার খবর রটিয়ে দিল৷]]></a:t>
+              <a:t><![CDATA[1. அக்காலத்தில், காற்பங்கு தேசாதிபதியாகிய ஏரோது இயேசுவின் கீர்த்தியைக் கேள்விப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তিনি লোক পাঠিয়ে কারাগারের মধ্যে য়োহনের শিরশ্ছেদ করালেন৷]]></a:t>
+              <a:t><![CDATA[12. அவனுடைய சீஷர்கள் வந்து உடலை எடுத்து அடக்கம்பண்ணி, பின்பு போய் அந்தச் சங்கதியை இயேசுவுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এরপর য়োহনের মাথাটি থালায় করে নিয়ে এসে সেই মেয়েকে দেওয়া হলে, সে তা নিয়ে তার মায়ের কাছে]]></a:t>
+              <a:t><![CDATA[அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেল৷]]></a:t>
+              <a:t><![CDATA[13. இயேசு அதைக்கேட்டு அவ்விடம் விட்டு, படவில் ஏறி, வனாந்தரமான ஒரு இடத்துக்குப் போனார். ஜனங்கள் அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তারপর য়োহনের অনুগামীরা এসে তাঁর দেহটি নিয়ে গিয়ে কবর দিলেন৷ আর তাঁরা যীশুর কাছে গিয়ে সব কথা]]></a:t>
+              <a:t><![CDATA[கேள்விப்பட்டு, பட்டணங்களிலிருந்து கால்நடையாய் அவரிடத்திற்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানালেন৷]]></a:t>
+              <a:t><![CDATA[14. இயேசு வந்து, திரளான ஜனங்களைக் கண்டு, அவர்கள் மேல் மனதுருகி, அவர்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. যীশু সব কথা শুনে একা একটা নৌকা করে সেখান থেকে রওনা হয়ে কোন এক নির্জন জায়গায় চলে গেলেন৷ কিন্তু]]></a:t>
+              <a:t><![CDATA[வியாதியஸ்தர்களாயிருந்தவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকেরা তা জানতে পেরে বিভিন্ন নগর থেকে বেরিয়ে হাঁটা পথ ধরে তাঁর সঙ্গ ধরল৷]]></a:t>
+              <a:t><![CDATA[15. சாயங்காலமானபோது, அவருடைய சீஷர்கள் அவரிடத்தில் வந்து: இது வனாந்தரமான இடம், நேரமுமாயிற்று; ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তিনি নৌকা থেকে তীরে নেমে দেখলেন বহুলোক জড় হয়েছে, তাদের প্রতি তাঁর করুণা হল৷ তাদের মধ্যে যাঁরা]]></a:t>
+              <a:t><![CDATA[கிராமங்களுக்குப் போய்த் தங்களுக்குப் போஜனபதார்த்தங்களைக் கொள்ளும்படி அவர்களை அனுப்பிவிடவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অসুস্থ ছিল, তাদের সকলকে তিনি সুস্থ করলেন৷]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. সন্ধ্যা হলে শিষ্যরা তাঁর কাছে এসে বললেন, ‘এ জনহীন প্রান্তর আর এখন বেলাও শেষ হয়ে এল, এইলোকদের]]></a:t>
+              <a:t><![CDATA[16. இயேசு அவர்களை நோக்கி: அவர்கள் போகவேண்டியதில்லை; நீங்களே அவர்களுக்குப் போஜனம் கொடுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তখন লোকেরা তাদের মধ্যে যাঁরা অসুস্থ ছিল তাদের সকলকে যীশুর কাছে নিয়ে এল৷]]></a:t>
+              <a:t><![CDATA[2. தன் ஊழியக்காரரை நோக்கி: இவன் யோவான்ஸ்நானன்; இவன் மரித்தோரிலிருந்து எழுந்தான்; ஆகையால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চলে য়েতে বলুন, তারা য়েন গ্রামে গ্রামে গিয়ে নিজেদের জন্য খাবার কিনে নিতে পারে৷’]]></a:t>
+              <a:t><![CDATA[17. அதற்கு அவர்கள்: இங்கே எங்களிடத்தில் ஐந்து அப்பமும் இரண்டு மீன்களுமேயல்லாமல், வேறொன்றும் இல்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. কিন্তু যীশু তাদের বললেন, ‘তাদের যাবার দরকার নেই, তোমরাইতাদের কিছু খেতে দাও৷’]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তখন তার শিষ্যরা তাঁকে বললেন, ‘এখানে আমাদের কাছে পাঁচখানা রুটি আর দুটো মাছ ছাড়া আর কিছুই নেই৷’]]></a:t>
+              <a:t><![CDATA[18. அவைகளை என்னிடத்தில் கொண்டுவாருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তিনি তাঁদের বললেন, ‘ওগুলো আমার কাছে নিয়ে এস৷’]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது, அவர் ஜனங்களைப் புல்லின்மேல் பந்தியிருக்கக் கட்டளையிட்டு, அந்த ஐந்து அப்பங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. এরপর তিনি সেই লোকদের ঘাসের ওপর বসে য়েতে বললেন৷ পরে তিনি সেই পাঁচখানা রুটি ও দুটো মাছ নিয়ে]]></a:t>
+              <a:t><![CDATA[அந்த இரண்டு மீன்களையும் எடுத்து, வானத்தை அண்ணாந்து பார்த்து, ஆசீர்வதித்து, அப்பங்களைப் பிட்டுச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্বর্গের দিকে তাকিয়ে সেইখাবারের জন্য ঈশ্বরকে ধন্যবাদ দিলেন৷ তারপর সেই রুটিটুকরো টুকরো করে তাঁর]]></a:t>
+              <a:t><![CDATA[சீஷர்களிடத்தில் கொடுத்தார்; சீஷர்கள் ஜனங்களுக்குக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিষ্যদের হাতে পরিবেশন করার জন্য দিলেন৷ শিষ্যরা এক এক করে লোকদের তা দিলেন৷]]></a:t>
+              <a:t><![CDATA[20. எல்லாரும் சாப்பிட்டு திருப்தியடைந்தார்கள்; மீதியான துணிக்கைகளைப் பன்னிரண்டு கூடை நிறைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. আর লোকেরা সকলে খেয়ে পরিতৃপ্ত হল৷ পরে শিষ্যরা পড়ে থাকা খাবারের টুকরো-টাকরা তুলে নিলে তাতে]]></a:t>
+              <a:t><![CDATA[எடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বারোটি টুকরি ভর্তি হয়ে গেল;]]></a:t>
+              <a:t><![CDATA[21. ஸ்திரீகளும் பிள்ளைகளும் தவிர, சாப்பிட்ட புருஷர்கள் ஏறக்குறைய ஐயாயிரம்பேராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. যাঁরা খেয়েছিল তাদের মধ্যে স্ত্রীলোক ও ছোট ছোট ছেলেমেয়ে ছাড়া পাঁচ হাজার পুরুষ মানুষ ছিল৷]]></a:t>
+              <a:t><![CDATA[22. இயேசு ஜனங்களை அனுப்பிவிடுகையில், தம்முடைய சீஷர்கள் படவில் ஏறி, தமக்கு முன்னே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. তারা যীশুকে অনুরোধ করল, য়েন সেইরোগীরা কেবল তাঁর পোশাকের ঝালর স্পর্শ করতে পারে৷ আর যাঁরা স্পর্শ]]></a:t>
+              <a:t><![CDATA[இவனிடத்தில் பலத்த செய்கைகள் விளங்குகிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. এরপরইযীশু তাঁর শিষ্যদের নৌকায় করে হ্রদের অপর পারে তাঁর সেখানে যাবার আগে তাদের পৌঁছাতে বললেন৷]]></a:t>
+              <a:t><![CDATA[அக்கரைக்குப்போகும்படி அவர்களைத் துரிதப்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এরপর তিনি লোকদের বিদায় জানালেন৷]]></a:t>
+              <a:t><![CDATA[23. அவர் ஜனங்களை அனுப்பிவிட்டபின்பு, தனித்து ஜெபம்பண்ண ஒரு மலையின்மேல் ஏறி, சாயங்காலமானபோது அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. লোকদের বিদায় দিয়ে., প্রার্থনা করবার জন্য তিনি একা পাহাড়ে উঠে গেলেন৷ অন্ধকার হয়ে গেলেও তিনি]]></a:t>
+              <a:t><![CDATA[தனிமையாயிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেখানে একাই রইলেন৷]]></a:t>
+              <a:t><![CDATA[24. அதற்குள்ளாக படவு நடுக்கடலிலே சேர்ந்து, எதிர்க்காற்றாயிருந்தபடியால் அலைகளினால் அலைவுபட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. নৌকাটি তীর থেকে দূরে গিয়ে পড়েছিল, উল্টো হাওয়া বইতে থাকায় ঢেউয়ের ধাক্কায় ভীষণভাবে দুলছিল৷]]></a:t>
+              <a:t><![CDATA[25. இரவின் நாலாம் ஜாமத்திலே இயேசு கடலின்மேல் நடந்து, அவர்களிடத்திற்கு வந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. সকাল তিনটে থেকে ছ’টার মধ্যে যীশুর শিষ্যরা নৌকায় ছিলেন৷ এমন সময় যীশু জলের উপর দিয়ে হেঁটে]]></a:t>
+              <a:t><![CDATA[26. அவர் கடலின்மேல் நடக்கிறதைச் சீஷர்கள் கண்டு, கலக்கமடைந்து, ஆவேசம் என்று சொல்லி, பயத்தினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁদের কাছে এলেন৷]]></a:t>
+              <a:t><![CDATA[அலறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. যীশুকে হ্রদের জলের ওপর দিয়ে হেঁটে আসতে দেখে শিষ্যরা ভয়ে আঁতকে উঠলেন, তারা ‘ভূত, ভূত’ বলে ভয়ে]]></a:t>
+              <a:t><![CDATA[27. உடனே இயேசு அவர்களோடே பேசி: திடன்கொள்ளுங்கள், நான்தான், பயப்படாதிருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চিত্‌কার করে উঠলেন৷]]></a:t>
+              <a:t><![CDATA[28. பேதுரு அவரை நோக்கி: ஆண்டவரே! நீரேயானால் நான் ஜலத்தின்மேல் நடந்து உம்மிடத்தில் வரக்கட்டளையிடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. সঙ্গে সঙ্গে যীশু তাঁদের বললেন, ‘এতো আমি! সাহস কর! ভয় করো না৷’]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করল, তারাইসুস্থ হয়ে গেল৷]]></a:t>
+              <a:t><![CDATA[3. ஏரோது தன் சகோதரனாகிய பிலிப்புவின் மனைவி ஏரோதியாளினிமித்தம் யோவானைப்பிடித்துக் கட்டி காவலில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. এর উত্তরে পিতর তাঁকে বললেন, ‘প্রভু, এ যদি সত্যিই আপনি হন, তবে জলের ওপর দিয়ে আমাকেও আপনার কাছে]]></a:t>
+              <a:t><![CDATA[29. அதற்கு அவர்: வா என்றார். அப்பொழுது, பேதுரு படவை விட்டிறங்கி, இயேசுவினிடத்தில் போக கடலின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আসতে আদেশ করুন৷’]]></a:t>
+              <a:t><![CDATA[நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. যীশু বললেন, ‘এস৷’ পিতর তখন নৌকা থেকে নেমে জলের ওপর দিয়ে হাঁটতে হাঁটতে যীশুর দিকে এগোতে লাগলেন৷]]></a:t>
+              <a:t><![CDATA[30. காற்று பலமாயிருக்கிறதைக் கண்டு, பயந்து அமிழ்ந்துபோகையில்: ஆண்டவரே என்னை இரட்சியும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. কিন্তু যখন দেখলেন প্রচণ্ড ঝোড়ো বাতাস বইছে, তখন খুবই ভয় পেয়ে গেলেন৷ তিনি আস্তে আস্তে ডুবতে]]></a:t>
+              <a:t><![CDATA[கூப்பிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লাগলেন আর চিত্‌কার করে বললেন, ‘প্রভু, আমাকে বাঁচান৷’]]></a:t>
+              <a:t><![CDATA[31. உடனே இயேசு கையை நீட்டி அவனைப்பிடித்து: அற்பவிசுவாசியே, ஏன் சந்தேகப்பட்டாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. যীশু তখনইহাত বাড়িয়ে পিতরকে ধরে ফেলে বললেন, ‘হে অল্প-বিশ্বাসী! তুমি কেন সন্দেহ করলে?’]]></a:t>
+              <a:t><![CDATA[32. அவர்கள் படவில் ஏறினவுடனே காற்று அமர்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. যীশু ও পিতর নৌকায় উঠলে পর ঝোড়ো বাতাস থেমে গেল৷]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது, படவில் உள்ளவர்கள் வந்து: மெய்யாகவே நீர் தேவனுடைய குமாரன் என்று சொல்லி, அவரைப் பணிந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. যাঁরা নৌকায় ছিলেন তাঁরা যীশুকে প্রণাম করে বললেন, ‘আপনি সত্যিইঈশ্বরের পুত্র৷’]]></a:t>
+              <a:t><![CDATA[கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +14669,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. তাঁরা ্ব্রদ পার হয়ে গিনেষরত্ অঞ্চলে এলেন৷]]></a:t>
+              <a:t><![CDATA[34. பின்பு, அவர்கள் கடலைக்கடந்து, கெனேசரேத்து நாட்டில் சேர்ந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அவ்விடத்து மனுஷர் அவரை இன்னார் என்று அறிந்து, சுற்றுப்புறமெங்கும் செய்தி அனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +14933,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. সেই সময় গালীলের শাসনকর্তা হেরোদ, যীশুর বিষয়শুনতেপেলেন৷]]></a:t>
+              <a:t><![CDATA[வைத்திருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிணியாளிகளெல்லாரையும் அவரிடத்தில் கொண்டுவந்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அவருடைய வஸ்திரத்தின் ஓரத்தையாகிலும் அவர்கள் தொடும்படி உத்தரவாகவேண்டுமென்று அவரை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேண்டிக்கொண்டார்கள்; தொட்ட யாவரும் சொஸ்தமானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তিনি তাঁরচাকরদের বললেন, ‘এই লোক নিশ্চয়ই বাপ্তিস্মদাতা য়োহন৷ সে নিশ্চয়ইমৃত লোকদের মধ্য থেকে]]></a:t>
+              <a:t><![CDATA[4. ஏனெனில்: நீர் அவளை வைத்துக்கொள்வது நியாயமல்லவென்று யோவான் அவனுக்குச் சொல்லியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেঁচে উঠেছে৷ আর সেইজন্যইএইসব অলৌকিক কাজ করতে পারছে৷]]></a:t>
+              <a:t><![CDATA[5. ஏரோது அவனைக் கொலைசெய்ய மனதாயிருந்தும், ஜனங்கள் அவனைத் தீர்க்கதரிசியென்று எண்ணினபடியால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. এই হেরোদই য়োহনকে গ্রেপ্তার করে কারাগারের মধ্যে শেকলে বেঁধে রেখেছিলেন৷ তাঁর ভাই ফিলিপেরস্ত্রী]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குப் பயந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +16071,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>62</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>