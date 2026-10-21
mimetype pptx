--- v0 (2026-07-15)
+++ v1 (2026-10-21)
@@ -121,50 +121,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -210,50 +216,53 @@
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -416,53 +425,56 @@
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -522,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்களோ, எவனாகிலும் தகப்பனையாவது தாயையாவது நோக்கி: உனக்கு நான் செய்யத்தக்க உதவி எது உண்டோ, அதைக் காணிக்கையாகக் கொடுக்கிறேன் என்று சொல்லி, தன் தகப்பனையாவது தாயையாவது கனம்பண்ணாமற்போனாலும், அவன் கடமை தீர்ந்ததென்று போதித்து,]]></a:t>
+              <a:t><![CDATA[5. But all of you say, Whosoever shall say to his father or his mother, It is a gift, by whatsoever you might be profited by me;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -631,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உங்கள் பாரம்பரியத்தினாலே தேவனுடைய கற்பனையை அவமாக்கிவருகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. But all of you say, Whosoever shall say to his father or his mother, It is a gift, by whatsoever you might be profited by me;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -740,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உங்கள் பாரம்பரியத்தினாலே தேவனுடைய கற்பனையை அவமாக்கிவருகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. And honour not his father or his mother, he shall be free. Thus have all of you made the commandment of God of no effect by your tradition.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -849,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மாயக்காரரே, உங்களைக்குறித்து:]]></a:t>
+              <a:t><![CDATA[7. All of you hypocrites, well did Isaiah prophesy of you, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -958,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்த ஜனங்கள் தங்கள் வாயினால் என்னிடத்தில் சேர்ந்து, தங்கள் உதடுகளினால் என்னைக் கனம்பண்ணுகிறார்கள்; அவர்கள் இருதயமோ எனக்குத் தூரமாய் விலகியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. This people draws nigh unto me with their mouth, and honors me with their lips; but their heart is far from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1067,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்த ஜனங்கள் தங்கள் வாயினால் என்னிடத்தில் சேர்ந்து, தங்கள் உதடுகளினால் என்னைக் கனம்பண்ணுகிறார்கள்; அவர்கள் இருதயமோ எனக்குத் தூரமாய் விலகியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. This people draws nigh unto me with their mouth, and honors me with their lips; but their heart is far from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1176,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மனுஷருடைய கற்பனைகளை உபதேசங்களாகப்போதித்து, வீணாய் எனக்கு ஆராதனை செய்கிறார்கள் என்று, ஏசாயா தீர்க்கதரிசி நன்றாய்ச் சொல்லியிருக்கிறான் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. But in vain they do worship me, teaching for doctrines the commandments of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1285,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு அவர் ஜனங்களை வரவழைத்து, அவர்களை நோக்கி: நீங்கள் கேட்டு உணருங்கள்.]]></a:t>
+              <a:t><![CDATA[9. But in vain they do worship me, teaching for doctrines the commandments of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1394,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வாய்க்குள்ளே போகிறது மனுஷனைத் தீட்டுப்படுத்தாது; வாயிலிருந்து புறப்படுகிறதே மனுஷனைத் தீட்டுப்படுத்தும் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And he called the multitude, and said unto them, Hear, and understand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1503,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வாய்க்குள்ளே போகிறது மனுஷனைத் தீட்டுப்படுத்தாது; வாயிலிருந்து புறப்படுகிறதே மனுஷனைத் தீட்டுப்படுத்தும் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. Not that which goes into the mouth defiles a man; but that which comes out of the mouth, this defiles a man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1612,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது எருசலேமிலிருந்து வந்த வேதபாரகரும் பரிசேயரும் இயேசுவினிடத்தில் வந்து:]]></a:t>
+              <a:t><![CDATA[1. Then came to Jesus scribes and Pharisees, which were of Jerusalem, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1721,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது, அவருடைய சீஷர்கள் அவரிடத்தில் வந்து: பரிசேயர் இந்த வசனத்தைக் கேட்டு இடறலடைந்தார்கள் என்று அறிவீரோ என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Not that which goes into the mouth defiles a man; but that which comes out of the mouth, this defiles a man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1830,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது, அவருடைய சீஷர்கள் அவரிடத்தில் வந்து: பரிசேயர் இந்த வசனத்தைக் கேட்டு இடறலடைந்தார்கள் என்று அறிவீரோ என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Then came his disciples, and said unto him, Know you that the Pharisees were offended, after they heard this saying?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1939,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் பிரதியுத்தரமாக: என் பரமபிதா நடாத நாற்றெல்லாம் வேரோடே பிடுங்கப்படும்.]]></a:t>
+              <a:t><![CDATA[12. Then came his disciples, and said unto him, Know you that the Pharisees were offended, after they heard this saying?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2048,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் பிரதியுத்தரமாக: என் பரமபிதா நடாத நாற்றெல்லாம் வேரோடே பிடுங்கப்படும்.]]></a:t>
+              <a:t><![CDATA[13. But he answered and said, Every plant, which my heavenly Father has not planted, shall be rooted up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2157,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களை விட்டுவிடுங்கள், அவர்கள் குருடருக்கு வழிகாட்டுகிற குருடராயிருக்கிறார்கள்; குருடனுக்குக் குருடன் வழிகாட்டினால் இருவரும் குழியிலே விழுவார்களே என்றார்.]]></a:t>
+              <a:t><![CDATA[14. Let them alone: they be blind leaders of the blind. And if the blind lead the blind, both shall fall into the ditch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2266,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களை விட்டுவிடுங்கள், அவர்கள் குருடருக்கு வழிகாட்டுகிற குருடராயிருக்கிறார்கள்; குருடனுக்குக் குருடன் வழிகாட்டினால் இருவரும் குழியிலே விழுவார்களே என்றார்.]]></a:t>
+              <a:t><![CDATA[14. Let them alone: they be blind leaders of the blind. And if the blind lead the blind, both shall fall into the ditch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2375,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது, பேதுரு அவரை நோக்கி: இந்த உவமையை எங்களுக்கு வெளிப்படுத்தவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. Then answered Peter and said unto him, Declare unto us this parable.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2484,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு இயேசு: நீங்களும் இன்னும் உணர்வில்லாதவர்களாயிருக்கிறீர்களா?]]></a:t>
+              <a:t><![CDATA[16. And Jesus said, Are all of you also yet without understanding?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2593,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வாய்க்குள்ளே போகிறதெல்லாம் வயிற்றுக்குள்ளே சென்று ஆசனவழியாய்க் கழிந்துபோம் என்பதை நீங்கள் இன்னும் அறியவில்லையா?]]></a:t>
+              <a:t><![CDATA[17. Do not all of you yet understand, that whatsoever enters in at the mouth goes into the belly, and is cast out into the draught?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2702,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வாய்க்குள்ளே போகிறதெல்லாம் வயிற்றுக்குள்ளே சென்று ஆசனவழியாய்க் கழிந்துபோம் என்பதை நீங்கள் இன்னும் அறியவில்லையா?]]></a:t>
+              <a:t><![CDATA[17. Do not all of you yet understand, that whatsoever enters in at the mouth goes into the belly, and is cast out into the draught?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2811,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உம்முடைய சீஷர்கள் முன்னோர்களின் பாரம்பரியத்தை ஏன் மீறி நடக்கிறார்கள்? கைகழுவாமல் போஜனம் பண்ணுகிறார்களே! என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Why do your disciples transgress the tradition of the elders? for they wash not their hands when they eat bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2920,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வாயிலிருந்து புறப்படுகிறவைகள் இருதயத்திலிருந்து புறப்பட்டுவரும்; அவைகளே மனுஷனைத் தீட்டுப்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[18. But those things which proceed out of the mouth come forth from the heart; and they defile the man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3029,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வாயிலிருந்து புறப்படுகிறவைகள் இருதயத்திலிருந்து புறப்பட்டுவரும்; அவைகளே மனுஷனைத் தீட்டுப்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[18. But those things which proceed out of the mouth come forth from the heart; and they defile the man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3138,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எப்படியெனில், இருதயத்திலிருந்து பொல்லாத சிந்தனைகளும், கொலைபாதகங்களும், விபசாரங்களும், வேசித்தனங்களும், களவுகளும், பொய்ச்சாட்சிகளும், தூஷணங்களும் புறப்பட்டுவரும்.]]></a:t>
+              <a:t><![CDATA[19. For out of the heart proceed evil thoughts, murders, adulteries, fornications, thefts, false witness, blasphemies:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3247,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எப்படியெனில், இருதயத்திலிருந்து பொல்லாத சிந்தனைகளும், கொலைபாதகங்களும், விபசாரங்களும், வேசித்தனங்களும், களவுகளும், பொய்ச்சாட்சிகளும், தூஷணங்களும் புறப்பட்டுவரும்.]]></a:t>
+              <a:t><![CDATA[19. For out of the heart proceed evil thoughts, murders, adulteries, fornications, thefts, false witness, blasphemies:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3356,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இவைகளே மனுஷனைத் தீட்டுப்படுத்தும்; கைகழுவாமல் சாப்பிடுகிறது மனுஷனைத் தீட்டுப்படுத்தாது என்றார்.]]></a:t>
+              <a:t><![CDATA[20. These are the things which defile a man: but to eat with unwashed hands defiles not a man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3465,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு, இயேசு அவ்விடம் விட்டுப் புறப்பட்டு, தீரு, சீதோன் பட்டணங்களின் திசைகளுக்குப் போனார்.]]></a:t>
+              <a:t><![CDATA[21. Then Jesus went thence, and departed into the coasts of Tyre and Sidon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3574,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது, அந்தத் திசைகளில் குடியிருக்கிற கானானிய ஸ்திரீ ஒருத்தி அவரிடத்தில் வந்து: ஆண்டவரே, தாவீதின் குமாரனே, எனக்கு இரங்கும், என் மகள் பிசாசினால் கொடிய வேதனைப்படுகிறாள் என்று சொல்லிக் கூப்பிட்டாள்.]]></a:t>
+              <a:t><![CDATA[22. And, behold, a woman of Canaan came out of the same coasts, and cried unto him, saying, Have mercy on me, O Lord, you son of David; my daughter is grievously vexed with a devil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3683,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது, அந்தத் திசைகளில் குடியிருக்கிற கானானிய ஸ்திரீ ஒருத்தி அவரிடத்தில் வந்து: ஆண்டவரே, தாவீதின் குமாரனே, எனக்கு இரங்கும், என் மகள் பிசாசினால் கொடிய வேதனைப்படுகிறாள் என்று சொல்லிக் கூப்பிட்டாள்.]]></a:t>
+              <a:t><![CDATA[22. And, behold, a woman of Canaan came out of the same coasts, and cried unto him, saying, Have mercy on me, O Lord, you son of David; my daughter is grievously vexed with a devil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3792,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவளுக்குப் பிரதியுத்தரமாக அவர் ஒரு வார்த்தையும் சொல்லவில்லை. அப்பொழுது அவருடைய சீஷர்கள் வந்து: இவள் நம்மைப் பின் தொடர்ந்து கூப்பிடுகிறாளே, இவளை அனுப்பிவிடும் என்று அவரை வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And, behold, a woman of Canaan came out of the same coasts, and cried unto him, saying, Have mercy on me, O Lord, you son of David; my daughter is grievously vexed with a devil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3901,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவளுக்குப் பிரதியுத்தரமாக அவர் ஒரு வார்த்தையும் சொல்லவில்லை. அப்பொழுது அவருடைய சீஷர்கள் வந்து: இவள் நம்மைப் பின் தொடர்ந்து கூப்பிடுகிறாளே, இவளை அனுப்பிவிடும் என்று அவரை வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. But he answered her not a word. And his disciples came and besought him, saying, Send her away; for she cries after us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4010,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உம்முடைய சீஷர்கள் முன்னோர்களின் பாரம்பரியத்தை ஏன் மீறி நடக்கிறார்கள்? கைகழுவாமல் போஜனம் பண்ணுகிறார்களே! என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Why do your disciples transgress the tradition of the elders? for they wash not their hands when they eat bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4119,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்கு அவர்: காணாமற்போன ஆடுகளாகிய இஸ்ரவேல் வீட்டாரிடத்திற்கு அனுப்பப்பட்டேனேயன்றி, மற்றப்படியல்ல என்றார்.]]></a:t>
+              <a:t><![CDATA[23. But he answered her not a word. And his disciples came and besought him, saying, Send her away; for she cries after us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4228,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவள் வந்து: ஆண்டவரே, எனக்கு உதவிசெய்யும் என்று அவரைப்பணிந்து கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[24. But he answered and said, I am not sent but unto the lost sheep of the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4337,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர் அவளை நோக்கி: பிள்ளைகளின் அப்பத்தை எடுத்து, நாய்க்குட்டிகளுக்குப் போடுகிறது நல்லதல்ல என்றார்.]]></a:t>
+              <a:t><![CDATA[24. But he answered and said, I am not sent but unto the lost sheep of the house of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4446,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதற்கு அவள்: மெய்தான் ஆண்டவரே, ஆகிலும் நாய்க்குட்டிகள் தங்கள் எஜமான்களின் மேஜையிலிருந்து விழுகிற துணிக்கைகளைத் தின்னுமே என்றாள்.]]></a:t>
+              <a:t><![CDATA[25. Then came she and worshipped him, saying, Lord, help me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4555,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இயேசு அவளுக்குப் பிரதியுத்தரமாக: ஸ்திரீயே, உன் விசுவாசம் பெரிது; நீ விரும்புகிறபடி உனக்கு ஆகக்கடவது என்றார். அந்நேரமே அவள் மகள் ஆரோக்கியமானாள்.]]></a:t>
+              <a:t><![CDATA[26. But he answered and said, It is not meet to take the children's bread, and to cast it to dogs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4664,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இயேசு அவளுக்குப் பிரதியுத்தரமாக: ஸ்திரீயே, உன் விசுவாசம் பெரிது; நீ விரும்புகிறபடி உனக்கு ஆகக்கடவது என்றார். அந்நேரமே அவள் மகள் ஆரோக்கியமானாள்.]]></a:t>
+              <a:t><![CDATA[26. But he answered and said, It is not meet to take the children's bread, and to cast it to dogs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4773,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இயேசு அவ்விடம் விட்டுப் புறப்பட்டு, கலிலேயா கடலருகே வந்து, ஒரு மலையின் மேல் ஏறி, அங்கே உட்கார்ந்தார்.]]></a:t>
+              <a:t><![CDATA[27. And she said, Truth, Lord: yet the dogs eat of the crumbs which fall from their masters' table.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4882,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இயேசு அவ்விடம் விட்டுப் புறப்பட்டு, கலிலேயா கடலருகே வந்து, ஒரு மலையின் மேல் ஏறி, அங்கே உட்கார்ந்தார்.]]></a:t>
+              <a:t><![CDATA[27. And she said, Truth, Lord: yet the dogs eat of the crumbs which fall from their masters' table.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4991,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது, சப்பாணிகள், குருடர், ஊமையர், ஊனர் முதலிய அநேகரை, திரளான ஜனங்கள் கூட்டிக்கொண்டு இயேசுவிடத்தில் வந்து, அவர்களை அவர் பாதத்திலே வைத்தார்கள்; அவர்களை அவர் சொஸ்தப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[28. Then Jesus answered and said unto her, O woman, great is your faith: be it unto you even as you will. And her daughter was made whole from that very hour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5100,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது, சப்பாணிகள், குருடர், ஊமையர், ஊனர் முதலிய அநேகரை, திரளான ஜனங்கள் கூட்டிக்கொண்டு இயேசுவிடத்தில் வந்து, அவர்களை அவர் பாதத்திலே வைத்தார்கள்; அவர்களை அவர் சொஸ்தப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[28. Then Jesus answered and said unto her, O woman, great is your faith: be it unto you even as you will. And her daughter was made whole from that very hour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5209,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களுக்கு அவர் பிரதியுத்தரமாக: நீங்கள் உங்கள் பாரம்பரியத்தினாலே தேவனுடைய கற்பனையை ஏன் மீறி நடக்கிறீர்கள்?]]></a:t>
+              <a:t><![CDATA[3. But he answered and said unto them, Why do all of you also transgress the commandment of God by your tradition?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5318,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஊமையர் பேசுகிறதையும், ஊனர் சொஸ்தமடைகிறதையும், சப்பாணிகள் நடக்கிறதையும், குருடர் பார்க்கிறதையும், ஜனங்கள் கண்டு, ஆச்சரியப்பட்டு, இஸ்ரவேலின் தேவனை மகிமைப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Jesus departed from thence, and came nigh unto the sea of Galilee; and went up into a mountain, and sat down there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5427,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஊமையர் பேசுகிறதையும், ஊனர் சொஸ்தமடைகிறதையும், சப்பாணிகள் நடக்கிறதையும், குருடர் பார்க்கிறதையும், ஜனங்கள் கண்டு, ஆச்சரியப்பட்டு, இஸ்ரவேலின் தேவனை மகிமைப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Jesus departed from thence, and came nigh unto the sea of Galilee; and went up into a mountain, and sat down there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5536,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு, இயேசு தம்முடைய சீஷர்களை அழைத்து: ஜனங்களுக்காகப் பரிதபிக்கிறேன், இவர்கள் என்னிடத்தில் மூன்று நாட்கள் தங்கியிருந்து சாப்பிட ஒன்றுமில்லாதிருக்கிறார்கள்; இவர்களைப் பட்டினியாய் அனுப்பிவிட எனக்கு மனதில்லை, வழியில் சோர்ந்து போவார்களே என்றார்.]]></a:t>
+              <a:t><![CDATA[30. And great multitudes came unto him, having with them those that were lame, blind, dumb, physically disabled, and many others, and cast them down at Jesus' feet; and he healed them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5645,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு, இயேசு தம்முடைய சீஷர்களை அழைத்து: ஜனங்களுக்காகப் பரிதபிக்கிறேன், இவர்கள் என்னிடத்தில் மூன்று நாட்கள் தங்கியிருந்து சாப்பிட ஒன்றுமில்லாதிருக்கிறார்கள்; இவர்களைப் பட்டினியாய் அனுப்பிவிட எனக்கு மனதில்லை, வழியில் சோர்ந்து போவார்களே என்றார்.]]></a:t>
+              <a:t><![CDATA[30. And great multitudes came unto him, having with them those that were lame, blind, dumb, physically disabled, and many others, and cast them down at Jesus' feet; and he healed them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5754,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு, இயேசு தம்முடைய சீஷர்களை அழைத்து: ஜனங்களுக்காகப் பரிதபிக்கிறேன், இவர்கள் என்னிடத்தில் மூன்று நாட்கள் தங்கியிருந்து சாப்பிட ஒன்றுமில்லாதிருக்கிறார்கள்; இவர்களைப் பட்டினியாய் அனுப்பிவிட எனக்கு மனதில்லை, வழியில் சோர்ந்து போவார்களே என்றார்.]]></a:t>
+              <a:t><![CDATA[31. Insomuch that the multitude wondered, when they saw the dumb to speak, the physically disabled to be whole, the lame to walk, and the blind to see: and they glorified the God of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5863,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அதற்கு அவருடைய சீஷர்கள்: இவ்வளவு திரளான ஜனங்களுக்குத் திருப்தியுண்டாகும்படி வேண்டிய அப்பங்கள் இந்த வனாந்தரத்திலே நமக்கு எப்படி அகப்படும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Insomuch that the multitude wondered, when they saw the dumb to speak, the physically disabled to be whole, the lame to walk, and the blind to see: and they glorified the God of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5972,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அதற்கு அவருடைய சீஷர்கள்: இவ்வளவு திரளான ஜனங்களுக்குத் திருப்தியுண்டாகும்படி வேண்டிய அப்பங்கள் இந்த வனாந்தரத்திலே நமக்கு எப்படி அகப்படும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[32. Then Jesus called his disciples unto him, and said, I have compassion on the multitude, because they continue with me now three days, and have nothing to eat: and I will not send them away fasting, lest they faint in the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6081,51 +6093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அதற்கு இயேசு: உங்களிடத்தில் எத்தனை அப்பங்கள் உண்டு என்று கேட்டார். அவர்கள்: ஏழு அப்பங்களும் சில சிறு மீன்களும் உண்டு என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[32. Then Jesus called his disciples unto him, and said, I have compassion on the multitude, because they continue with me now three days, and have nothing to eat: and I will not send them away fasting, lest they faint in the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6190,51 +6202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அதற்கு இயேசு: உங்களிடத்தில் எத்தனை அப்பங்கள் உண்டு என்று கேட்டார். அவர்கள்: ஏழு அப்பங்களும் சில சிறு மீன்களும் உண்டு என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[32. Then Jesus called his disciples unto him, and said, I have compassion on the multitude, because they continue with me now three days, and have nothing to eat: and I will not send them away fasting, lest they faint in the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6299,51 +6311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்பொழுது அவர் ஜனங்களைத் தரையில் பந்தியிருக்கக் கட்டளையிட்டு,]]></a:t>
+              <a:t><![CDATA[33. And his disciples say unto him, Whence should we have so much bread in the wilderness, as to fill so great a multitude?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6408,51 +6420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களுக்கு அவர் பிரதியுத்தரமாக: நீங்கள் உங்கள் பாரம்பரியத்தினாலே தேவனுடைய கற்பனையை ஏன் மீறி நடக்கிறீர்கள்?]]></a:t>
+              <a:t><![CDATA[3. But he answered and said unto them, Why do all of you also transgress the commandment of God by your tradition?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6517,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்த ஏழு அப்பங்களையும் அந்த மீன்களையும் எடுத்து, ஸ்தோத்திரம் பண்ணி, பிட்டுத் தம்முடைய சீஷர்களிடத்தில் கொடுத்தார்; சீஷர்கள் ஜனங்களுக்குப் பரிமாறினார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And his disciples say unto him, Whence should we have so much bread in the wilderness, as to fill so great a multitude?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6626,51 +6638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்த ஏழு அப்பங்களையும் அந்த மீன்களையும் எடுத்து, ஸ்தோத்திரம் பண்ணி, பிட்டுத் தம்முடைய சீஷர்களிடத்தில் கொடுத்தார்; சீஷர்கள் ஜனங்களுக்குப் பரிமாறினார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And Jesus says unto them, How many loaves have all of you? And they said, Seven, and a few little fishes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6735,51 +6747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. எல்லாரும் சாப்பிட்டுத் திருப்தியடைந்தார்கள்; மீதியான துணிக்கைகளை ஏழு கூடை நிறைய எடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And Jesus says unto them, How many loaves have all of you? And they said, Seven, and a few little fishes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6844,51 +6856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. எல்லாரும் சாப்பிட்டுத் திருப்தியடைந்தார்கள்; மீதியான துணிக்கைகளை ஏழு கூடை நிறைய எடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And he commanded the multitude to sit down on the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6953,51 +6965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஸ்திரீகளும் பிள்ளைகளும் தவிர, சாப்பிட்ட புருஷர் நாலாயிரம் பேராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And he took the seven loaves and the fishes, and gave thanks, and brake them, and gave to his disciples, and the disciples to the multitude.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7062,51 +7074,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர் ஜனங்களை அனுப்பிவிட்டு, படவில் ஏறி, மக்தலாவின் எல்லைகளில் வந்தார்.]]></a:t>
+              <a:t><![CDATA[36. And he took the seven loaves and the fishes, and gave thanks, and brake them, and gave to his disciples, and the disciples to the multitude.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And they did all eat, and were filled: and they took up of the broken food that was left seven baskets full.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And they that did eat were four thousand men, beside women and children.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And he sent away the multitude, and took ship, and came into the coasts of Magdala.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7171,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக என்றும்; தகப்பனையாவது தாயையாவது நிந்திக்கிறவன் கொல்லப்படவேண்டும் என்றும், தேவன் கற்பித்திருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[4. For God commanded, saying, Honour your father and mother: and, He that curses father or mother, let him die the death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7280,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக என்றும்; தகப்பனையாவது தாயையாவது நிந்திக்கிறவன் கொல்லப்படவேண்டும் என்றும், தேவன் கற்பித்திருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[4. For God commanded, saying, Honour your father and mother: and, He that curses father or mother, let him die the death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7389,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்களோ, எவனாகிலும் தகப்பனையாவது தாயையாவது நோக்கி: உனக்கு நான் செய்யத்தக்க உதவி எது உண்டோ, அதைக் காணிக்கையாகக் கொடுக்கிறேன் என்று சொல்லி, தன் தகப்பனையாவது தாயையாவது கனம்பண்ணாமற்போனாலும், அவன் கடமை தீர்ந்ததென்று போதித்து,]]></a:t>
+              <a:t><![CDATA[5. But all of you say, Whosoever shall say to his father or his mother, It is a gift, by whatsoever you might be profited by me;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7468,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089862" r:id="rId1"/>
+    <p:sldLayoutId id="2481564196" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8000,50 +8339,74 @@
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8168,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you might be profited by me;]]></a:t>
+              <a:t><![CDATA[காணிக்கையாகக் கொடுக்கிறேன் என்று சொல்லி, தன் தகப்பனையாவது தாயையாவது கனம்பண்ணாமற்போனாலும், அவன் கடமை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And honour not his father or his mother, he shall be free. Thus have all of you made the]]></a:t>
+              <a:t><![CDATA[தீர்ந்ததென்று போதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commandment of God of no effect by your tradition.]]></a:t>
+              <a:t><![CDATA[6. உங்கள் பாரம்பரியத்தினாலே தேவனுடைய கற்பனையை அவமாக்கிவருகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. All of you hypocrites, well did Isaiah prophesy of you, saying,]]></a:t>
+              <a:t><![CDATA[7. மாயக்காரரே, உங்களைக்குறித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. This people draws nigh unto me with their mouth, and honors me with their lips; but their heart]]></a:t>
+              <a:t><![CDATA[8. இந்த ஜனங்கள் தங்கள் வாயினால் என்னிடத்தில் சேர்ந்து, தங்கள் உதடுகளினால் என்னைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is far from me.]]></a:t>
+              <a:t><![CDATA[கனம்பண்ணுகிறார்கள்; அவர்கள் இருதயமோ எனக்குத் தூரமாய் விலகியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But in vain they do worship me, teaching for doctrines the commandments of men.]]></a:t>
+              <a:t><![CDATA[9. மனுஷருடைய கற்பனைகளை உபதேசங்களாகப்போதித்து, வீணாய் எனக்கு ஆராதனை செய்கிறார்கள் என்று, ஏசாயா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And he called the multitude, and said unto them, Hear, and understand:]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசி நன்றாய்ச் சொல்லியிருக்கிறான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Not that which goes into the mouth defiles a man; but that which comes out of the mouth, this]]></a:t>
+              <a:t><![CDATA[10. பின்பு அவர் ஜனங்களை வரவழைத்து, அவர்களை நோக்கி: நீங்கள் கேட்டு உணருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[defiles a man.]]></a:t>
+              <a:t><![CDATA[11. வாய்க்குள்ளே போகிறது மனுஷனைத் தீட்டுப்படுத்தாது; வாயிலிருந்து புறப்படுகிறதே மனுஷனைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then came to Jesus scribes and Pharisees, which were of Jerusalem, saying,]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது எருசலேமிலிருந்து வந்த வேதபாரகரும் பரிசேயரும் இயேசுவினிடத்தில் வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then came his disciples, and said unto him, Know you that the Pharisees were offended, after]]></a:t>
+              <a:t><![CDATA[தீட்டுப்படுத்தும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they heard this saying?]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது, அவருடைய சீஷர்கள் அவரிடத்தில் வந்து: பரிசேயர் இந்த வசனத்தைக் கேட்டு இடறலடைந்தார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But he answered and said, Every plant, which my heavenly Father has not planted, shall be rooted]]></a:t>
+              <a:t><![CDATA[என்று அறிவீரோ என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[up.]]></a:t>
+              <a:t><![CDATA[13. அவர் பிரதியுத்தரமாக: என் பரமபிதா நடாத நாற்றெல்லாம் வேரோடே பிடுங்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Let them alone: they be blind leaders of the blind. And if the blind lead the blind, both shall]]></a:t>
+              <a:t><![CDATA[14. அவர்களை விட்டுவிடுங்கள், அவர்கள் குருடருக்கு வழிகாட்டுகிற குருடராயிருக்கிறார்கள்; குருடனுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fall into the ditch.]]></a:t>
+              <a:t><![CDATA[குருடன் வழிகாட்டினால் இருவரும் குழியிலே விழுவார்களே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Then answered Peter and said unto him, Declare unto us this parable.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது, பேதுரு அவரை நோக்கி: இந்த உவமையை எங்களுக்கு வெளிப்படுத்தவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Jesus said, Are all of you also yet without understanding?]]></a:t>
+              <a:t><![CDATA[16. அதற்கு இயேசு: நீங்களும் இன்னும் உணர்வில்லாதவர்களாயிருக்கிறீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Do not all of you yet understand, that whatsoever enters in at the mouth goes into the belly,]]></a:t>
+              <a:t><![CDATA[17. வாய்க்குள்ளே போகிறதெல்லாம் வயிற்றுக்குள்ளே சென்று ஆசனவழியாய்க் கழிந்துபோம் என்பதை நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and is cast out into the draught?]]></a:t>
+              <a:t><![CDATA[இன்னும் அறியவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Why do your disciples transgress the tradition of the elders? for they wash not their hands when]]></a:t>
+              <a:t><![CDATA[2. உம்முடைய சீஷர்கள் முன்னோர்களின் பாரம்பரியத்தை ஏன் மீறி நடக்கிறார்கள்? கைகழுவாமல் போஜனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But those things which proceed out of the mouth come forth from the heart; and they defile the]]></a:t>
+              <a:t><![CDATA[18. வாயிலிருந்து புறப்படுகிறவைகள் இருதயத்திலிருந்து புறப்பட்டுவரும்; அவைகளே மனுஷனைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man.]]></a:t>
+              <a:t><![CDATA[தீட்டுப்படுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. For out of the heart proceed evil thoughts, murders, adulteries, fornications, thefts, false]]></a:t>
+              <a:t><![CDATA[19. எப்படியெனில், இருதயத்திலிருந்து பொல்லாத சிந்தனைகளும், கொலைபாதகங்களும், விபசாரங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[witness, blasphemies:]]></a:t>
+              <a:t><![CDATA[வேசித்தனங்களும், களவுகளும், பொய்ச்சாட்சிகளும், தூஷணங்களும் புறப்பட்டுவரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. These are the things which defile a man: but to eat with unwashed hands defiles not a man.]]></a:t>
+              <a:t><![CDATA[20. இவைகளே மனுஷனைத் தீட்டுப்படுத்தும்; கைகழுவாமல் சாப்பிடுகிறது மனுஷனைத் தீட்டுப்படுத்தாது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Then Jesus went thence, and departed into the coasts of Tyre and Sidon.]]></a:t>
+              <a:t><![CDATA[21. பின்பு, இயேசு அவ்விடம் விட்டுப் புறப்பட்டு, தீரு, சீதோன் பட்டணங்களின் திசைகளுக்குப் போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And, behold, a woman of Canaan came out of the same coasts, and cried unto him, saying, Have]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது, அந்தத் திசைகளில் குடியிருக்கிற கானானிய ஸ்திரீ ஒருத்தி அவரிடத்தில் வந்து: ஆண்டவரே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mercy on me, O Lord, you son of David; my daughter is grievously vexed with a devil.]]></a:t>
+              <a:t><![CDATA[தாவீதின் குமாரனே, எனக்கு இரங்கும், என் மகள் பிசாசினால் கொடிய வேதனைப்படுகிறாள் என்று சொல்லிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. But he answered her not a word. And his disciples came and besought him, saying, Send her away;]]></a:t>
+              <a:t><![CDATA[கூப்பிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for she cries after us.]]></a:t>
+              <a:t><![CDATA[23. அவளுக்குப் பிரதியுத்தரமாக அவர் ஒரு வார்த்தையும் சொல்லவில்லை. அப்பொழுது அவருடைய சீஷர்கள் வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they eat bread.]]></a:t>
+              <a:t><![CDATA[பண்ணுகிறார்களே! என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. But he answered and said, I am not sent but unto the lost sheep of the house of Israel.]]></a:t>
+              <a:t><![CDATA[இவள் நம்மைப் பின் தொடர்ந்து கூப்பிடுகிறாளே, இவளை அனுப்பிவிடும் என்று அவரை வேண்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Then came she and worshipped him, saying, Lord, help me.]]></a:t>
+              <a:t><![CDATA[24. அதற்கு அவர்: காணாமற்போன ஆடுகளாகிய இஸ்ரவேல் வீட்டாரிடத்திற்கு அனுப்பப்பட்டேனேயன்றி, மற்றப்படியல்ல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. But he answered and said, It is not meet to take the children's bread, and to cast it to dogs.]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And she said, Truth, Lord: yet the dogs eat of the crumbs which fall from their masters' table.]]></a:t>
+              <a:t><![CDATA[25. அவள் வந்து: ஆண்டவரே, எனக்கு உதவிசெய்யும் என்று அவரைப்பணிந்து கொண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Then Jesus answered and said unto her, O woman, great is your faith: be it unto you even as you]]></a:t>
+              <a:t><![CDATA[26. அவர் அவளை நோக்கி: பிள்ளைகளின் அப்பத்தை எடுத்து, நாய்க்குட்டிகளுக்குப் போடுகிறது நல்லதல்ல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will. And her daughter was made whole from that very hour.]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And Jesus departed from thence, and came nigh unto the sea of Galilee; and went up into a]]></a:t>
+              <a:t><![CDATA[27. அதற்கு அவள்: மெய்தான் ஆண்டவரே, ஆகிலும் நாய்க்குட்டிகள் தங்கள் எஜமான்களின் மேஜையிலிருந்து விழுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mountain, and sat down there.]]></a:t>
+              <a:t><![CDATA[துணிக்கைகளைத் தின்னுமே என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And great multitudes came unto him, having with them those that were lame, blind, dumb,]]></a:t>
+              <a:t><![CDATA[28. இயேசு அவளுக்குப் பிரதியுத்தரமாக: ஸ்திரீயே, உன் விசுவாசம் பெரிது; நீ விரும்புகிறபடி உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[physically disabled, and many others, and cast them down at Jesus' feet; and he healed them:]]></a:t>
+              <a:t><![CDATA[ஆகக்கடவது என்றார். அந்நேரமே அவள் மகள் ஆரோக்கியமானாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But he answered and said unto them, Why do all of you also transgress the commandment of God by]]></a:t>
+              <a:t><![CDATA[3. அவர்களுக்கு அவர் பிரதியுத்தரமாக: நீங்கள் உங்கள் பாரம்பரியத்தினாலே தேவனுடைய கற்பனையை ஏன் மீறி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Insomuch that the multitude wondered, when they saw the dumb to speak, the physically disabled]]></a:t>
+              <a:t><![CDATA[29. இயேசு அவ்விடம் விட்டுப் புறப்பட்டு, கலிலேயா கடலருகே வந்து, ஒரு மலையின் மேல் ஏறி, அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to be whole, the lame to walk, and the blind to see: and they glorified the God of Israel.]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Then Jesus called his disciples unto him, and said, I have compassion on the multitude, because]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது, சப்பாணிகள், குருடர், ஊமையர், ஊனர் முதலிய அநேகரை, திரளான ஜனங்கள் கூட்டிக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they continue with me now three days, and have nothing to eat: and I will not send them away]]></a:t>
+              <a:t><![CDATA[இயேசுவிடத்தில் வந்து, அவர்களை அவர் பாதத்திலே வைத்தார்கள்; அவர்களை அவர் சொஸ்தப்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fasting, lest they faint in the way.]]></a:t>
+              <a:t><![CDATA[31. ஊமையர் பேசுகிறதையும், ஊனர் சொஸ்தமடைகிறதையும், சப்பாணிகள் நடக்கிறதையும், குருடர் பார்க்கிறதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And his disciples say unto him, Whence should we have so much bread in the wilderness, as to]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் கண்டு, ஆச்சரியப்பட்டு, இஸ்ரவேலின் தேவனை மகிமைப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fill so great a multitude?]]></a:t>
+              <a:t><![CDATA[32. பின்பு, இயேசு தம்முடைய சீஷர்களை அழைத்து: ஜனங்களுக்காகப் பரிதபிக்கிறேன், இவர்கள் என்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And Jesus says unto them, How many loaves have all of you? And they said, Seven, and a few]]></a:t>
+              <a:t><![CDATA[மூன்று நாட்கள் தங்கியிருந்து சாப்பிட ஒன்றுமில்லாதிருக்கிறார்கள்; இவர்களைப் பட்டினியாய் அனுப்பிவிட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[little fishes.]]></a:t>
+              <a:t><![CDATA[எனக்கு மனதில்லை, வழியில் சோர்ந்து போவார்களே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And he commanded the multitude to sit down on the ground.]]></a:t>
+              <a:t><![CDATA[33. அதற்கு அவருடைய சீஷர்கள்: இவ்வளவு திரளான ஜனங்களுக்குத் திருப்தியுண்டாகும்படி வேண்டிய அப்பங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your tradition?]]></a:t>
+              <a:t><![CDATA[நடக்கிறீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And he took the seven loaves and the fishes, and gave thanks, and brake them, and gave to his]]></a:t>
+              <a:t><![CDATA[இந்த வனாந்தரத்திலே நமக்கு எப்படி அகப்படும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[disciples, and the disciples to the multitude.]]></a:t>
+              <a:t><![CDATA[34. அதற்கு இயேசு: உங்களிடத்தில் எத்தனை அப்பங்கள் உண்டு என்று கேட்டார். அவர்கள்: ஏழு அப்பங்களும் சில]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And they did all eat, and were filled: and they took up of the broken food that was left seven]]></a:t>
+              <a:t><![CDATA[சிறு மீன்களும் உண்டு என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[baskets full.]]></a:t>
+              <a:t><![CDATA[35. அப்பொழுது அவர் ஜனங்களைத் தரையில் பந்தியிருக்கக் கட்டளையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And they that did eat were four thousand men, beside women and children.]]></a:t>
+              <a:t><![CDATA[36. அந்த ஏழு அப்பங்களையும் அந்த மீன்களையும் எடுத்து, ஸ்தோத்திரம் பண்ணி, பிட்டுத் தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +16451,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And he sent away the multitude, and took ship, and came into the coasts of Magdala.]]></a:t>
+              <a:t><![CDATA[சீஷர்களிடத்தில் கொடுத்தார்; சீஷர்கள் ஜனங்களுக்குப் பரிமாறினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. எல்லாரும் சாப்பிட்டுத் திருப்தியடைந்தார்கள்; மீதியான துணிக்கைகளை ஏழு கூடை நிறைய எடுத்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. ஸ்திரீகளும் பிள்ளைகளும் தவிர, சாப்பிட்ட புருஷர் நாலாயிரம் பேராயிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. அவர் ஜனங்களை அனுப்பிவிட்டு, படவில் ஏறி, மக்தலாவின் எல்லைகளில் வந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For God commanded, saying, Honour your father and mother: and, He that curses father or mother,]]></a:t>
+              <a:t><![CDATA[4. உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக என்றும்; தகப்பனையாவது தாயையாவது நிந்திக்கிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[let him die the death.]]></a:t>
+              <a:t><![CDATA[கொல்லப்படவேண்டும் என்றும், தேவன் கற்பித்திருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But all of you say, Whosoever shall say to his father or his mother, It is a gift, by whatsoever]]></a:t>
+              <a:t><![CDATA[5. நீங்களோ, எவனாகிலும் தகப்பனையாவது தாயையாவது நோக்கி: உனக்கு நான் செய்யத்தக்க உதவி எது உண்டோ, அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16545,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16655,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16830,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>65</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>