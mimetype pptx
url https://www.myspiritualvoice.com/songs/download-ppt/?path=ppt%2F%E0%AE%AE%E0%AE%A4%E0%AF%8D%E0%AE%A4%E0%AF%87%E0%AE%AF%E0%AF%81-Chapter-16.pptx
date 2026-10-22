--- v0 (2026-08-03)
+++ v1 (2026-10-22)
@@ -93,50 +93,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +180,56 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +378,59 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பரிசேயர் சதுசேயர் என்பவர்களின் புளித்தமாவைக்குறித்து எச்சரிக்கையாயிருக்கவேண்டும் என்று நான் சொன்னது அப்பத்தைக்குறித்துச் சொல்லவில்லை என்று நீங்கள் உணராதிருக்கிறது எப்படி என்றார்.]]></a:t>
+              <a:t><![CDATA[4. A wicked and adulterous generation seeks after a sign; and there shall no sign be given unto it, but the sign of the prophet Jonas. And he left them, and departed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பரிசேயர் சதுசேயர் என்பவர்களின் புளித்தமாவைக்குறித்து எச்சரிக்கையாயிருக்கவேண்டும் என்று நான் சொன்னது அப்பத்தைக்குறித்துச் சொல்லவில்லை என்று நீங்கள் உணராதிருக்கிறது எப்படி என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And when his disciples were come to the other side, they had forgotten to take bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது, அவர் அப்பத்தின் புளித்தமாவைக்குறித்து எச்சரிக்கையாயிருக்கவேண்டும் என்று சொல்லாமல், பரிசேயர் சதுசேயர் என்பவர்களின் உபதேசத்தைக்குறித்தே அப்படிச்சொன்னார் என்று அறிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Then Jesus said unto them, Take heed and beware of the leaven of the Pharisees and of the Sadducees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது, அவர் அப்பத்தின் புளித்தமாவைக்குறித்து எச்சரிக்கையாயிருக்கவேண்டும் என்று சொல்லாமல், பரிசேயர் சதுசேயர் என்பவர்களின் உபதேசத்தைக்குறித்தே அப்படிச்சொன்னார் என்று அறிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Then Jesus said unto them, Take heed and beware of the leaven of the Pharisees and of the Sadducees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு, இயேசு பிலிப்புச் செசரியாவின் திசைகளில் வந்தபோது, தம்முடைய சீஷரை நோக்கி: மனுஷகுமாரனாகிய என்னை ஜனங்கள் யார் என்று சொல்லுகிறார்கள் என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[7. And they reasoned among themselves, saying, It is because we have taken no bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு, இயேசு பிலிப்புச் செசரியாவின் திசைகளில் வந்தபோது, தம்முடைய சீஷரை நோக்கி: மனுஷகுமாரனாகிய என்னை ஜனங்கள் யார் என்று சொல்லுகிறார்கள் என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[7. And they reasoned among themselves, saying, It is because we have taken no bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு அவர்கள்: சிலர் உம்மை யோவான் ஸ்நானன் என்றும், சிலர் எலியா என்றும், வேறு சிலர் எரேமியா, அல்லது தீர்க்கதரிசிகளில் ஒருவர் என்றும் சொல்லுகிறார்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Which when Jesus perceived, he said unto them, O all of you of little faith, why reason all of you among yourselves, because all of you have brought no bread?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு அவர்கள்: சிலர் உம்மை யோவான் ஸ்நானன் என்றும், சிலர் எலியா என்றும், வேறு சிலர் எரேமியா, அல்லது தீர்க்கதரிசிகளில் ஒருவர் என்றும் சொல்லுகிறார்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Which when Jesus perceived, he said unto them, O all of you of little faith, why reason all of you among yourselves, because all of you have brought no bread?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவர்: நீங்கள் என்னை யாரென்று சொல்லுகிறீர்கள் என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[9. Do all of you not yet understand, neither remember the five loaves of the five thousand, and how many baskets all of you took up?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சீமோன் பேதுரு பிரதியுத்தரமாக: நீர் ஜீவனுள்ள தேவனுடைய குமாரனாகிய கிறிஸ்து என்றான்.]]></a:t>
+              <a:t><![CDATA[9. Do all of you not yet understand, neither remember the five loaves of the five thousand, and how many baskets all of you took up?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவருடைய சீஷர்கள் அக்கரை சேர்ந்தபோது அப்பங்களைக் கொண்டுவர மறந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[1. The Pharisees also with the Sadducees came, and tempting desired him that he would show them a sign from heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இயேசு அவனை நோக்கி: யோனாவின் குமாரனகிய சீமோனே, நீ பாக்கியவான்; மாம்சமும் இரத்தமும் இதை உனக்கு வெளிப்படுத்தவில்லை, பரலோகத்திலிருக்கிற என் பிதா இதை உனக்கு வெளிப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[10. Neither the seven loaves of the four thousand, and how many baskets all of you took up?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இயேசு அவனை நோக்கி: யோனாவின் குமாரனகிய சீமோனே, நீ பாக்கியவான்; மாம்சமும் இரத்தமும் இதை உனக்கு வெளிப்படுத்தவில்லை, பரலோகத்திலிருக்கிற என் பிதா இதை உனக்கு வெளிப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[10. Neither the seven loaves of the four thousand, and how many baskets all of you took up?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மேலும் நான் உனக்குச் சொல்லுகிறேன், நீ பேதுருவாயிருக்கிறாய், இந்தக்கல்லின் மேல் என் சபையைக்கட்டுவேன்; பாதாளத்தின் வாசல்கள் அதை மேற்கொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[11. How is it that all of you do not understand that I spoke it not to you concerning bread, that all of you should beware of the leaven of the Pharisees and of the Sadducees?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மேலும் நான் உனக்குச் சொல்லுகிறேன், நீ பேதுருவாயிருக்கிறாய், இந்தக்கல்லின் மேல் என் சபையைக்கட்டுவேன்; பாதாளத்தின் வாசல்கள் அதை மேற்கொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[11. How is it that all of you do not understand that I spoke it not to you concerning bread, that all of you should beware of the leaven of the Pharisees and of the Sadducees?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பரலோகத்தின் திறவுகோல்களை நான் உனக்குத் தருவேன்; பூலோகத்தில் நீ கட்டுகிறது எதுவோ அது பரலோகத்திலும் கட்டப்பட்டிருக்கும், பூலோகத்திலே நீ கட்டவிழ்ப்பது எதுவோ அது பரலோகத்திலும் கட்டவிழ்க்கப்பட்டிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. Then understood they how that he bade them not beware of the leaven of bread, but of the doctrine of the Pharisees and of the Sadducees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பரலோகத்தின் திறவுகோல்களை நான் உனக்குத் தருவேன்; பூலோகத்தில் நீ கட்டுகிறது எதுவோ அது பரலோகத்திலும் கட்டப்பட்டிருக்கும், பூலோகத்திலே நீ கட்டவிழ்ப்பது எதுவோ அது பரலோகத்திலும் கட்டவிழ்க்கப்பட்டிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. Then understood they how that he bade them not beware of the leaven of bread, but of the doctrine of the Pharisees and of the Sadducees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது, தாம் கிறிஸ்துவாகிய இயேசு என்று ஒருவருக்கும் சொல்லாதபடிக்கு தம்முடைய சீஷர்களுக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[13. When Jesus came into the coasts of Caesarea Philippi, he asked his disciples, saying, Whom do men say that I the Son of man am?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதுமுதல் இயேசு, தாம் எருசலேமுக்குப்போய், மூப்பராலும் பிரதான ஆசாரியராலும் பல பாடுகள் பட்டு, கொலையுண்டு, மூன்றாம் நாளில் எழுந்திருக்கவேண்டும் என்பதைத் தம்முடைய சீஷர்களுக்குச் சொல்லத்தொடங்கினார்.]]></a:t>
+              <a:t><![CDATA[13. When Jesus came into the coasts of Caesarea Philippi, he asked his disciples, saying, Whom do men say that I the Son of man am?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதுமுதல் இயேசு, தாம் எருசலேமுக்குப்போய், மூப்பராலும் பிரதான ஆசாரியராலும் பல பாடுகள் பட்டு, கொலையுண்டு, மூன்றாம் நாளில் எழுந்திருக்கவேண்டும் என்பதைத் தம்முடைய சீஷர்களுக்குச் சொல்லத்தொடங்கினார்.]]></a:t>
+              <a:t><![CDATA[14. And they said, Some say that you are John the Baptist: some, Elijah; and others, Jeremias, or one of the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதுமுதல் இயேசு, தாம் எருசலேமுக்குப்போய், மூப்பராலும் பிரதான ஆசாரியராலும் பல பாடுகள் பட்டு, கொலையுண்டு, மூன்றாம் நாளில் எழுந்திருக்கவேண்டும் என்பதைத் தம்முடைய சீஷர்களுக்குச் சொல்லத்தொடங்கினார்.]]></a:t>
+              <a:t><![CDATA[14. And they said, Some say that you are John the Baptist: some, Elijah; and others, Jeremias, or one of the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இயேசு அவர்களை நோக்கி: பரிசேயர் சதுசேயர் என்பவர்களின் புளித்தமாவைக்குறித்து எச்சரிக்கையாயிருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. The Pharisees also with the Sadducees came, and tempting desired him that he would show them a sign from heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது, பேதுரு அவரைத் தனியே அழைத்துக்கொண்டுபோய்: ஆண்டவரே, இது உமக்கு நேரிடக்கூடாதே, இது உமக்குச் சம்பவிப்பதில்லை என்று அவரைக் கடிந்துகொள்ளத் தொடங்கினான்.]]></a:t>
+              <a:t><![CDATA[15. He says unto them, But whom say all of you that I am?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது, பேதுரு அவரைத் தனியே அழைத்துக்கொண்டுபோய்: ஆண்டவரே, இது உமக்கு நேரிடக்கூடாதே, இது உமக்குச் சம்பவிப்பதில்லை என்று அவரைக் கடிந்துகொள்ளத் தொடங்கினான்.]]></a:t>
+              <a:t><![CDATA[16. And Simon Peter answered and said, You are the Christ, the Son of the living God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவரோ திரும்பிப் பேதுருவைப்பார்த்து: எனக்குப் பின்னாகப்போ, சாத்தானே, நீ எனக்கு இடறலாயிருக்கிறாய்; தேவனுக்கேற்றவைகளைச் சிந்தியாமல் மனுஷருக்கு ஏற்றவைகளைச் சிந்திக்கிறாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. And Jesus answered and said unto him, Blessed are you, Simon Barjona: for flesh and blood has not revealed it unto you, but my Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவரோ திரும்பிப் பேதுருவைப்பார்த்து: எனக்குப் பின்னாகப்போ, சாத்தானே, நீ எனக்கு இடறலாயிருக்கிறாய்; தேவனுக்கேற்றவைகளைச் சிந்தியாமல் மனுஷருக்கு ஏற்றவைகளைச் சிந்திக்கிறாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. And Jesus answered and said unto him, Blessed are you, Simon Barjona: for flesh and blood has not revealed it unto you, but my Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது, இயேசு தம்முடைய சீஷர்களை நோக்கி: ஒருவன் என்னைப் பின்பற்றி வர விரும்பினால், அவன் தன்னைத்தான் வெறுத்து, தன் சிலுவையை எடுத்துக்கொண்டு என்னைப் பின்பற்றக்கடவன்]]></a:t>
+              <a:t><![CDATA[18. And I say also unto you, That you are Peter, and upon this rock I will build my church; and the gates of hell shall not prevail against it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது, இயேசு தம்முடைய சீஷர்களை நோக்கி: ஒருவன் என்னைப் பின்பற்றி வர விரும்பினால், அவன் தன்னைத்தான் வெறுத்து, தன் சிலுவையை எடுத்துக்கொண்டு என்னைப் பின்பற்றக்கடவன்]]></a:t>
+              <a:t><![CDATA[18. And I say also unto you, That you are Peter, and upon this rock I will build my church; and the gates of hell shall not prevail against it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தன் ஜீவனை ரட்சிக்க விரும்புகிறவன் அதை இழந்துபோவான்; என்னிமித்தமாகத் தன் ஜீவனை இழந்து போகிறவன் அதைக் கண்டடைவான்.]]></a:t>
+              <a:t><![CDATA[19. And I will give unto you the keys of the kingdom of heaven: and whatsoever you shall bind on earth shall be bound in heaven: and whatsoever you shall loose on earth shall be loosed in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தன் ஜீவனை ரட்சிக்க விரும்புகிறவன் அதை இழந்துபோவான்; என்னிமித்தமாகத் தன் ஜீவனை இழந்து போகிறவன் அதைக் கண்டடைவான்.]]></a:t>
+              <a:t><![CDATA[19. And I will give unto you the keys of the kingdom of heaven: and whatsoever you shall bind on earth shall be bound in heaven: and whatsoever you shall loose on earth shall be loosed in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மனுஷன் உலகம் முழுவதையும் ஆதாயப்படுத்திக்கொண்டாலும், தன் ஜீவனை நஷ்டப்படுத்தினால் அவனுக்கு லாபம் என்ன? மனுஷன் தன் ஜீவனுக்கு ஈடாக என்னத்தைக் கொடுப்பான்?]]></a:t>
+              <a:t><![CDATA[19. And I will give unto you the keys of the kingdom of heaven: and whatsoever you shall bind on earth shall be bound in heaven: and whatsoever you shall loose on earth shall be loosed in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மனுஷன் உலகம் முழுவதையும் ஆதாயப்படுத்திக்கொண்டாலும், தன் ஜீவனை நஷ்டப்படுத்தினால் அவனுக்கு லாபம் என்ன? மனுஷன் தன் ஜீவனுக்கு ஈடாக என்னத்தைக் கொடுப்பான்?]]></a:t>
+              <a:t><![CDATA[20. Then charged he his disciples that they should tell no man that he was Jesus the Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நாம் அப்பங்களைக் கொண்டுவராதபடியால் இப்படிச் சொல்லுகிறார் என்று அவர்கள் தங்களுக்குள்ளே யோசனைபண்ணிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. He answered and said unto them, When it is evening, all of you say, It will be fair weather: for the sky is red.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மனுஷகுமாரன் தம்முடைய பிதாவின் மகிமைபொருந்தினவராய்த் தம்முடைய தூதரோடுங்கூட வருவார்; அப்பொழுது, அவனவன் கிரியைக்குத்தக்கதாக அவனவனுக்குப் பலனளிப்பார்.]]></a:t>
+              <a:t><![CDATA[20. Then charged he his disciples that they should tell no man that he was Jesus the Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மனுஷகுமாரன் தம்முடைய பிதாவின் மகிமைபொருந்தினவராய்த் தம்முடைய தூதரோடுங்கூட வருவார்; அப்பொழுது, அவனவன் கிரியைக்குத்தக்கதாக அவனவனுக்குப் பலனளிப்பார்.]]></a:t>
+              <a:t><![CDATA[21. From that time forth began Jesus to show unto his disciples, how that he must go unto Jerusalem, and suffer many things of the elders and chief priests and scribes, and be killed, and be raised again the third day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இங்கே நிற்கிறவர்களில் சிலர் மனுஷகுமாரன் தம்முடைய ராஜ்யத்தில் வருவதைக் காணுமுன், மரணத்தை ருசிபார்ப்பதில்லை என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. From that time forth began Jesus to show unto his disciples, how that he must go unto Jerusalem, and suffer many things of the elders and chief priests and scribes, and be killed, and be raised again the third day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இங்கே நிற்கிறவர்களில் சிலர் மனுஷகுமாரன் தம்முடைய ராஜ்யத்தில் வருவதைக் காணுமுன், மரணத்தை ருசிபார்ப்பதில்லை என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. From that time forth began Jesus to show unto his disciples, how that he must go unto Jerusalem, and suffer many things of the elders and chief priests and scribes, and be killed, and be raised again the third day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பரிசேயரும் சதுசேயரும் அவரைச் சோதிக்கும்படி அவரிடத்தில் வந்து: வானத்திலிருந்து ஓர் அடையாளத்தைத் தங்களுக்குக் காண்பிக்கவேண்டும் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Then Peter took him, and began to rebuke him, saying, Be it far from you, Lord: this shall not be unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பரிசேயரும் சதுசேயரும் அவரைச் சோதிக்கும்படி அவரிடத்தில் வந்து: வானத்திலிருந்து ஓர் அடையாளத்தைத் தங்களுக்குக் காண்பிக்கவேண்டும் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Then Peter took him, and began to rebuke him, saying, Be it far from you, Lord: this shall not be unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்களுக்கு அவர் பிரதியுத்தரமாக: அஸ்தமனமாகிறபோது, செவ்வானமிட்டிருக்கிறது, அதினால் வெளிவாங்கும் என்று சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. But he turned, and said unto Peter, Get you behind me, Satan: you are an offence unto me: for you savour not the things that be of God, but those that be of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்களுக்கு அவர் பிரதியுத்தரமாக: அஸ்தமனமாகிறபோது, செவ்வானமிட்டிருக்கிறது, அதினால் வெளிவாங்கும் என்று சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. But he turned, and said unto Peter, Get you behind me, Satan: you are an offence unto me: for you savour not the things that be of God, but those that be of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உதயமாகிறபோது செவ்வானமும் மந்தாரமுமாயிருக்கிறது, அதினால் இன்றைக்குக் காற்றும் மழையும் உண்டாகும் என்று சொல்லுகிறீர்கள். மாயக்காரரே, வானத்தின் தோற்றத்தை நிதானிக்க உங்களுக்குத் தெரியுமே, காலங்களின் அடையாளங்களை நிதானிக்க உங்களால் கூடாதா?]]></a:t>
+              <a:t><![CDATA[24. Then said Jesus unto his disciples, If any man will come after me, let him deny himself, and take up his cross, and follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உதயமாகிறபோது செவ்வானமும் மந்தாரமுமாயிருக்கிறது, அதினால் இன்றைக்குக் காற்றும் மழையும் உண்டாகும் என்று சொல்லுகிறீர்கள். மாயக்காரரே, வானத்தின் தோற்றத்தை நிதானிக்க உங்களுக்குத் தெரியுமே, காலங்களின் அடையாளங்களை நிதானிக்க உங்களால் கூடாதா?]]></a:t>
+              <a:t><![CDATA[24. Then said Jesus unto his disciples, If any man will come after me, let him deny himself, and take up his cross, and follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இயேசு அதை அறிந்து: அற்பவிசுவாசிகளே, அப்பங்களைக் கொண்டுவராதைக்குறித்து நீங்கள் உங்களுக்குள்ளே யோசனைபண்ணுகிறதென்ன?]]></a:t>
+              <a:t><![CDATA[2. He answered and said unto them, When it is evening, all of you say, It will be fair weather: for the sky is red.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இந்தப் பொல்லாத விபசார சந்ததியார் அடையாளம் தேடுகிறார்கள்; யோனா தீர்க்கதரிசியின் அடையாளமேயன்றி வேறே அடையாளம் இவர்களுக்குக் கொடுக்கப்படுவதில்லை என்று சொல்லி, அவர்களைவிட்டுப் புறப்பட்டுப்போனார்.]]></a:t>
+              <a:t><![CDATA[25. For whosoever will save his life shall lose it: and whosoever will lose his life for my sake shall find it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5395,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இந்தப் பொல்லாத விபசார சந்ததியார் அடையாளம் தேடுகிறார்கள்; யோனா தீர்க்கதரிசியின் அடையாளமேயன்றி வேறே அடையாளம் இவர்களுக்குக் கொடுக்கப்படுவதில்லை என்று சொல்லி, அவர்களைவிட்டுப் புறப்பட்டுப்போனார்.]]></a:t>
+              <a:t><![CDATA[25. For whosoever will save his life shall lose it: and whosoever will lose his life for my sake shall find it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. For what is a man profited, if he shall gain the whole world, and lose his own soul? or what shall a man give in exchange for his soul?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. For what is a man profited, if he shall gain the whole world, and lose his own soul? or what shall a man give in exchange for his soul?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. For the Son of man shall come in the glory of his Father with his angels; and then he shall reward every man according to his works.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. For the Son of man shall come in the glory of his Father with his angels; and then he shall reward every man according to his works.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Verily I say unto you, There be some standing here, which shall not taste of death, till they see the Son of man coming in his kingdom.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Verily I say unto you, There be some standing here, which shall not taste of death, till they see the Son of man coming in his kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +6158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இயேசு அதை அறிந்து: அற்பவிசுவாசிகளே, அப்பங்களைக் கொண்டுவராதைக்குறித்து நீங்கள் உங்களுக்குள்ளே யோசனைபண்ணுகிறதென்ன?]]></a:t>
+              <a:t><![CDATA[3. And in the morning, It will be foul weather to day: for the sky is red and lowering. O all of you hypocrites, all of you can discern the face of the sky; but can all of you not discern the signs of the times?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இன்னும் நீங்கள் உணரவில்லையா? ஐந்து அப்பங்களை ஐயாயிரம் பேருக்குப் பகிர்ந்ததையும், மீதியானதை எத்தனை கூடை நிறைய எடுத்தீர்கள் என்பதையும்;]]></a:t>
+              <a:t><![CDATA[3. And in the morning, It will be foul weather to day: for the sky is red and lowering. O all of you hypocrites, all of you can discern the face of the sky; but can all of you not discern the signs of the times?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இன்னும் நீங்கள் உணரவில்லையா? ஐந்து அப்பங்களை ஐயாயிரம் பேருக்குப் பகிர்ந்ததையும், மீதியானதை எத்தனை கூடை நிறைய எடுத்தீர்கள் என்பதையும்;]]></a:t>
+              <a:t><![CDATA[3. And in the morning, It will be foul weather to day: for the sky is red and lowering. O all of you hypocrites, all of you can discern the face of the sky; but can all of you not discern the signs of the times?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏழு அப்பங்களை நாலாயிரம் பேருக்குப் பகிர்ந்ததையும், மீதியானதை எத்தனை கூடை நிறைய எடுத்தீர்கள் என்பதையும் நீங்கள் நினைவுகூராமலிருக்கிறீர்களா?]]></a:t>
+              <a:t><![CDATA[4. A wicked and adulterous generation seeks after a sign; and there shall no sign be given unto it, but the sign of the prophet Jonas. And he left them, and departed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474726268" r:id="rId1"/>
+    <p:sldLayoutId id="2481564151" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +6976,98 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তোমরা কেন বুঝতে পার না য়ে আমি তোমাদের রুটির বিষয় বলিনি? আমি তোমাদের ফরীশী ও সদ্দূকীদের খামির]]></a:t>
+              <a:t><![CDATA[அடையாளம் இவர்களுக்குக் கொடுக்கப்படுவதில்லை என்று சொல்லி, அவர்களைவிட்டுப் புறப்பட்டுப்போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে সতর্ক থাকতে বলেছি৷’]]></a:t>
+              <a:t><![CDATA[5. அவருடைய சீஷர்கள் அக்கரை சேர்ந்தபோது அப்பங்களைக் கொண்டுவர மறந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তখন তাঁরা বুঝতে পারলেন য়ে রুটির খামির থেকে তিনি তাঁদের সতর্ক হতে বলেন নি, কিন্তু বলেছিলেন তাঁরা]]></a:t>
+              <a:t><![CDATA[6. இயேசு அவர்களை நோக்கி: பரிசேயர் சதுசேயர் என்பவர்களின் புளித்தமாவைக்குறித்து எச்சரிக்கையாயிருங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়েন ফরীশী ও সদ্দূকীদের শিক্ষা থেকে সাবধান হন৷]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. এরপর যীশু কৈসরিয়া, ফিলিপী অঞ্চলে এলেন৷ তিনি তাঁর শিষ্যদের জিজ্ঞেস করলেন, ‘মানবপুত্রকে?’ এবিষয়ে]]></a:t>
+              <a:t><![CDATA[7. நாம் அப்பங்களைக் கொண்டுவராதபடியால் இப்படிச் சொல்லுகிறார் என்று அவர்கள் தங்களுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকে কি বলে?]]></a:t>
+              <a:t><![CDATA[யோசனைபண்ணிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তাঁরা বললেন, ‘কেউ কেউ বলে আপনি বাপ্তিস্মদাতা য়োহন, কেউ বলে এলীয়,আবার কেউ বলে আপনি যিরমিয়বা]]></a:t>
+              <a:t><![CDATA[8. இயேசு அதை அறிந்து: அற்பவிசுவாசிகளே, அப்பங்களைக் கொண்டுவராதைக்குறித்து நீங்கள் உங்களுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভাববাদীদের মধ্যে কেউ একজন হবেন৷’]]></a:t>
+              <a:t><![CDATA[யோசனைபண்ணுகிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তিনি তাঁদের বললেন, ‘কিন্তু তোমরা কি বল, আমি কে?’]]></a:t>
+              <a:t><![CDATA[9. இன்னும் நீங்கள் உணரவில்லையா? ஐந்து அப்பங்களை ஐயாயிரம் பேருக்குப் பகிர்ந்ததையும், மீதியானதை எத்தனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. এর উত্তরে শিমোন পিতর বললেন, ‘আপনি সেইমশীহ (খ্রীষ্ট), জীবন্ত ঈশ্বরের পুত্র৷’]]></a:t>
+              <a:t><![CDATA[கூடை நிறைய எடுத்தீர்கள் என்பதையும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. যীশু ও তাঁর শিষ্যরা হ্রদের ওপারে যাবার সময় সঙ্গে রুটি নিয়ে য়েতে ভুলে গিয়েছিলেন৷]]></a:t>
+              <a:t><![CDATA[1. பரிசேயரும் சதுசேயரும் அவரைச் சோதிக்கும்படி அவரிடத்தில் வந்து: வானத்திலிருந்து ஓர் அடையாளத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. এর উত্তরে যীশু তাঁকে বললেন, ‘য়োনার ছেলে শিমোন, তুমি ধন্য, কোনো মানুষের কাছ থেকে একথা তুমি]]></a:t>
+              <a:t><![CDATA[10. ஏழு அப்பங்களை நாலாயிரம் பேருக்குப் பகிர்ந்ததையும், மீதியானதை எத்தனை கூடை நிறைய எடுத்தீர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জাননি, কিন্তু আমার স্বর্গের পিতা একথা তোমায় জানিয়েছেন৷]]></a:t>
+              <a:t><![CDATA[என்பதையும் நீங்கள் நினைவுகூராமலிருக்கிறீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. আর আমিও তোমাকে বলছি, তুমি পিতরআর এইপাথরের ওপরেই আমি আমার মণ্ডলী গেঁথে তুলব৷ মৃত্যুর কোন শক্তিতার]]></a:t>
+              <a:t><![CDATA[11. பரிசேயர் சதுசேயர் என்பவர்களின் புளித்தமாவைக்குறித்து எச்சரிக்கையாயிருக்கவேண்டும் என்று நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওপর জয়লাভ করতে পারবে না৷]]></a:t>
+              <a:t><![CDATA[சொன்னது அப்பத்தைக்குறித்துச் சொல்லவில்லை என்று நீங்கள் உணராதிருக்கிறது எப்படி என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. আমি তোমাকে স্বর্গরাজ্যের চাবিগুলি দেব, তাতে তুমি এইপৃথিবীতে যা বাঁধবে তা স্বর্গেও বেঁধে রাখা]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது, அவர் அப்பத்தின் புளித்தமாவைக்குறித்து எச்சரிக்கையாயிருக்கவேண்டும் என்று சொல்லாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে৷ আর পৃথিবীতে যা হতে দেবে তা স্বর্গেও হতে দেওযা হবে৷’]]></a:t>
+              <a:t><![CDATA[பரிசேயர் சதுசேயர் என்பவர்களின் உபதேசத்தைக்குறித்தே அப்படிச்சொன்னார் என்று அறிந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. এরপর যীশু তাঁর শিষ্যদের দৃঢ়ভাবে নিষেধ করে দিলেন, য়েন তারা কাউকে না বলে তিনিইখ্রীষ্ট৷]]></a:t>
+              <a:t><![CDATA[13. பின்பு, இயேசு பிலிப்புச் செசரியாவின் திசைகளில் வந்தபோது, தம்முடைய சீஷரை நோக்கி: மனுஷகுமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. সেই সময় থেকে যীশু তাঁর শিষ্যদের জানাতে লাগলেন য়ে তাঁকে অবশ্যইজেরুশালেমে য়েতে হবে৷ আর সেখানে]]></a:t>
+              <a:t><![CDATA[என்னை ஜனங்கள் யார் என்று சொல்லுகிறார்கள் என்று கேட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিভাবে তাঁকে ইহুদী নেতা, প্রধান যাজক ও ব্যবস্থার শিক্ষকদের কাছ থেকে অনেক কষ্ট ভোগ করতে হবে৷ তাঁকে]]></a:t>
+              <a:t><![CDATA[14. அதற்கு அவர்கள்: சிலர் உம்மை யோவான் ஸ்நானன் என்றும், சிலர் எலியா என்றும், வேறு சிலர் எரேமியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মেরে ফেলা হবে ও তিন দিনের মাথায় তিনি মৃত্যুলোক থেকে বেঁচে উঠবেন৷]]></a:t>
+              <a:t><![CDATA[அல்லது தீர்க்கதரிசிகளில் ஒருவர் என்றும் சொல்லுகிறார்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তখন যীশু তাদের বললেন, ‘তোমরা সাবধান! ফরীশী ও সদ্দূকীদের খামির থেকে সতর্ক থেকো৷’]]></a:t>
+              <a:t><![CDATA[தங்களுக்குக் காண்பிக்கவேண்டும் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তখন পিতর তাঁকে একপাশে ডেকে নিয়ে ভর্ত্‌সনার সুরে বললেন, ‘প্রভু, এসবের হাত থেকে ঈশ্বর আপনাকে]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவர்: நீங்கள் என்னை யாரென்று சொல்லுகிறீர்கள் என்று கேட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রক্ষা করুন৷ এর কোন কিছুই আপনার প্রতি ঘটবে না৷’]]></a:t>
+              <a:t><![CDATA[16. சீமோன் பேதுரு பிரதியுத்தரமாக: நீர் ஜீவனுள்ள தேவனுடைய குமாரனாகிய கிறிஸ்து என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. যীশু পিতরের দিকে ফিরে বললেন, ‘আমার কাছ থেকে দূর হও শয়তান! তুমি আমার বাধা স্বরূপ! তুমি মানুষের]]></a:t>
+              <a:t><![CDATA[17. இயேசு அவனை நோக்கி: யோனாவின் குமாரனகிய சீமோனே, நீ பாக்கியவான்; மாம்சமும் இரத்தமும் இதை உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দৃষ্টিভঙ্গী দিয়ে এ বিষয় চিন্তা করছ, ঈশ্বরের যা তা তুমি ভাবছ না৷’]]></a:t>
+              <a:t><![CDATA[வெளிப்படுத்தவில்லை, பரலோகத்திலிருக்கிற என் பிதா இதை உனக்கு வெளிப்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. এরপর যীশু তাঁর শিষ্যদের বললেন ‘কেউ যদি আমায় অনুসরণ করতে চায় তবে সে নিজেকে অস্বীকার করুক আর]]></a:t>
+              <a:t><![CDATA[18. மேலும் நான் உனக்குச் சொல்லுகிறேன், நீ பேதுருவாயிருக்கிறாய், இந்தக்கல்லின் மேல் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজের ক্রুশ তুলে নিয়ে আমার অনুসারী হোক৷]]></a:t>
+              <a:t><![CDATA[சபையைக்கட்டுவேன்; பாதாளத்தின் வாசல்கள் அதை மேற்கொள்வதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. য়ে কেউ নিজের জীবন রক্ষা করতে চায়, সে তা হারাবে৷ কিন্তু য়ে আমার জন্য তার নিজের প্রাণ হারাতে]]></a:t>
+              <a:t><![CDATA[19. பரலோகத்தின் திறவுகோல்களை நான் உனக்குத் தருவேன்; பூலோகத்தில் நீ கட்டுகிறது எதுவோ அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চাইবে সে তা রক্ষা করবে৷]]></a:t>
+              <a:t><![CDATA[பரலோகத்திலும் கட்டப்பட்டிருக்கும், பூலோகத்திலே நீ கட்டவிழ்ப்பது எதுவோ அது பரலோகத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. কেউ যদি সমস্ত জগত্ লাভ করে তার প্রাণ হারায় তবে তার কি লাভ? প্রাণ ফিরে পাবার জন্য তার দেবার মতো]]></a:t>
+              <a:t><![CDATA[கட்டவிழ்க்கப்பட்டிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কি-ইবা থাকতে পারে?]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது, தாம் கிறிஸ்துவாகிய இயேசு என்று ஒருவருக்கும் சொல்லாதபடிக்கு தம்முடைய சீஷர்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. শিষ্যরা নিজেদেরমধ্যে বলাবলি করতেলাগলেন, ‘আমরা রুটিআনিনি বলে সন্ভবতঃ উনি এইকথা বলছেন?’]]></a:t>
+              <a:t><![CDATA[2. அவர்களுக்கு அவர் பிரதியுத்தரமாக: அஸ்தமனமாகிறபோது, செவ்வானமிட்டிருக்கிறது, அதினால் வெளிவாங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. মানবপুত্র যখন তাঁর স্বর্গদূতদের সঙ্গে নিয়ে তাঁর পিতার মহিমায় আসবেন, তখন তিনি প্রত্যেক লোককে]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার কাজ অনুসারে প্রতিদান দেবেন৷]]></a:t>
+              <a:t><![CDATA[21. அதுமுதல் இயேசு, தாம் எருசலேமுக்குப்போய், மூப்பராலும் பிரதான ஆசாரியராலும் பல பாடுகள் பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. আমি তোমাদের সত্যি বলছি, যাঁরা এখানে দাঁড়িয়ে আছে তাদের মধ্যে এমন কেউ কেউ আছে যার কোনও মতে]]></a:t>
+              <a:t><![CDATA[கொலையுண்டு, மூன்றாம் நாளில் எழுந்திருக்கவேண்டும் என்பதைத் தம்முடைய சீஷர்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মৃত্যু দেখবে না, য়ে পর্যন্ত মানবপুত্রকে তাঁর রাজ্যে আসতে না দেখে৷’]]></a:t>
+              <a:t><![CDATA[சொல்லத்தொடங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ফরীশী ও সদ্দূকীরা যীশুরকাছেএসেতাঁকে পরীক্ষা করতে চাইলেন৷ তাই তারা ঐশ্বরিক শক্তির চিহ্নস্বরূপ কোন]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது, பேதுரு அவரைத் தனியே அழைத்துக்கொண்டுபோய்: ஆண்டவரே, இது உமக்கு நேரிடக்கூடாதே, இது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অলৌকিক কাজ করে দেখাতে বললেন৷]]></a:t>
+              <a:t><![CDATA[உமக்குச் சம்பவிப்பதில்லை என்று அவரைக் கடிந்துகொள்ளத் தொடங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. এর উত্তরে যীশু তাদের বললেন, ‘সন্ধ্যা হলে তোমরা বলে থাকো দিনে আবহাওয়া ভাল থাকবে, কারণ আকাশের রঙ]]></a:t>
+              <a:t><![CDATA[23. அவரோ திரும்பிப் பேதுருவைப்பார்த்து: எனக்குப் பின்னாகப்போ, சாத்தானே, நீ எனக்கு இடறலாயிருக்கிறாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লাল হয়েছে৷]]></a:t>
+              <a:t><![CDATA[தேவனுக்கேற்றவைகளைச் சிந்தியாமல் மனுஷருக்கு ஏற்றவைகளைச் சிந்திக்கிறாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আবার সকাল বেলা বলে থাকো, আজকে ঝোড়ো আবহাওয়া চলবে কারণ আজ আকাশ লাল ও অন্ধকার হয়েছে৷ তোমরা আকাশের]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது, இயேசு தம்முடைய சீஷர்களை நோக்கி: ஒருவன் என்னைப் பின்பற்றி வர விரும்பினால், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অবস্থা ভালই বিচার করে বোঝ, অথচ কালের চিহ্ন বুঝতে পারো না৷]]></a:t>
+              <a:t><![CDATA[தன்னைத்தான் வெறுத்து, தன் சிலுவையை எடுத்துக்கொண்டு என்னைப் பின்பற்றக்கடவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তাঁরা কি বলাবলি করছেন, তা জানতে পেরে যীশু বললেন, ‘হে অল্প-বিশ্বাসী মানুষ, তোমরা নিজেদের মধ্যে কেন]]></a:t>
+              <a:t><![CDATA[என்று சொல்லுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. এ যুগের দুষ্ট ও ভ্রষ্টাচারী লোকেরা চিহ্নের খোঁজ করে, কিন্তু য়োনার চিহ্ন ছাড়া আর কোন চিহ্নই]]></a:t>
+              <a:t><![CDATA[25. தன் ஜீவனை ரட்சிக்க விரும்புகிறவன் அதை இழந்துபோவான்; என்னிமித்தமாகத் தன் ஜீவனை இழந்து போகிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13140,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের দেখানো হবে না৷’ এরপর যীশু তাদের ছেড়ে সেখান থেকে চলে গেলেন৷]]></a:t>
+              <a:t><![CDATA[அதைக் கண்டடைவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. மனுஷன் உலகம் முழுவதையும் ஆதாயப்படுத்திக்கொண்டாலும், தன் ஜீவனை நஷ்டப்படுத்தினால் அவனுக்கு லாபம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்ன? மனுஷன் தன் ஜீவனுக்கு ஈடாக என்னத்தைக் கொடுப்பான்?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. மனுஷகுமாரன் தம்முடைய பிதாவின் மகிமைபொருந்தினவராய்த் தம்முடைய தூதரோடுங்கூட வருவார்; அப்பொழுது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனவன் கிரியைக்குத்தக்கதாக அவனவனுக்குப் பலனளிப்பார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. இங்கே நிற்கிறவர்களில் சிலர் மனுஷகுமாரன் தம்முடைய ராஜ்யத்தில் வருவதைக் காணுமுன், மரணத்தை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ருசிபார்ப்பதில்லை என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলাবলি করছ য়ে তোমাদের রুটি নেই?]]></a:t>
+              <a:t><![CDATA[3. உதயமாகிறபோது செவ்வானமும் மந்தாரமுமாயிருக்கிறது, அதினால் இன்றைக்குக் காற்றும் மழையும் உண்டாகும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তোমরা কি বোঝ না অথবা তোমাদের কি মনে নেই সেই পাঁচ হাজার লোকের জন্য পাঁচ খানা রুটির কথা আর তারপরে]]></a:t>
+              <a:t><![CDATA[என்று சொல்லுகிறீர்கள். மாயக்காரரே, வானத்தின் தோற்றத்தை நிதானிக்க உங்களுக்குத் தெரியுமே, காலங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কত টুকরি তোমরা ভর্তি করেছিলে?]]></a:t>
+              <a:t><![CDATA[அடையாளங்களை நிதானிக்க உங்களால் கூடாதா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আবার সেইচার হাজার লোকের জন্য সাতখানা রুটির কথা, আর কত টুকরি তোমরা তুলে নিয়েছিলে?]]></a:t>
+              <a:t><![CDATA[4. இந்தப் பொல்லாத விபசார சந்ததியார் அடையாளம் தேடுகிறார்கள்; யோனா தீர்க்கதரிசியின் அடையாளமேயன்றி வேறே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
   <a:themeElements>
-    <a:clrScheme name="Theme34">
+    <a:clrScheme name="Theme75">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme34">
+    <a:fontScheme name="Theme75">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme34">
+    <a:fmtScheme name="Theme75">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>