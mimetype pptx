--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -83,50 +83,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -153,50 +167,57 @@
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -340,53 +361,60 @@
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -446,51 +474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் வீட்டிற்குள் வந்தபோது, அவன் பேசுகிறதற்கு முன்னமே இயேசு அவனை நோக்கி: சீமோனே, உனக்கு எப்படித் தோன்றுகிறது? பூமியின் ராஜாக்கள் தீர்வையையும் வரியையும் தங்கள் பிள்ளைகளிடத்திலோ, அந்நியரிடத்திலோ, யாரிடத்தில் வாங்குகிறார்கள் என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[5. While he yet spoke, behold, a bright cloud overshadowed them: and behold a voice out of the cloud, which said, This is my beloved Son, in whom I am well pleased; hear all of you him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -555,51 +583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் வீட்டிற்குள் வந்தபோது, அவன் பேசுகிறதற்கு முன்னமே இயேசு அவனை நோக்கி: சீமோனே, உனக்கு எப்படித் தோன்றுகிறது? பூமியின் ராஜாக்கள் தீர்வையையும் வரியையும் தங்கள் பிள்ளைகளிடத்திலோ, அந்நியரிடத்திலோ, யாரிடத்தில் வாங்குகிறார்கள் என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[5. While he yet spoke, behold, a bright cloud overshadowed them: and behold a voice out of the cloud, which said, This is my beloved Son, in whom I am well pleased; hear all of you him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -664,51 +692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் வீட்டிற்குள் வந்தபோது, அவன் பேசுகிறதற்கு முன்னமே இயேசு அவனை நோக்கி: சீமோனே, உனக்கு எப்படித் தோன்றுகிறது? பூமியின் ராஜாக்கள் தீர்வையையும் வரியையும் தங்கள் பிள்ளைகளிடத்திலோ, அந்நியரிடத்திலோ, யாரிடத்தில் வாங்குகிறார்கள் என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[5. While he yet spoke, behold, a bright cloud overshadowed them: and behold a voice out of the cloud, which said, This is my beloved Son, in whom I am well pleased; hear all of you him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -773,51 +801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்குப் பேதுரு: அந்நியரிடத்தில் வாங்குகிறார்கள் என்றான். இயேசு அவனை நோக்கி: அப்படியானால் பிள்ளைகள் அதைச் செலுத்தவேண்டுவதில்லையே.]]></a:t>
+              <a:t><![CDATA[6. And when the disciples heard it, they fell on their face, and were sore afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -882,51 +910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்குப் பேதுரு: அந்நியரிடத்தில் வாங்குகிறார்கள் என்றான். இயேசு அவனை நோக்கி: அப்படியானால் பிள்ளைகள் அதைச் செலுத்தவேண்டுவதில்லையே.]]></a:t>
+              <a:t><![CDATA[7. And Jesus came and touched them, and said, Arise, and be not afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -991,51 +1019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆகிலும், நாம் அவர்களுக்கு இடறலாயிராதபடிக்கு, நீ கடலுக்குப்போய், தூண்டில் போட்டு, முதலாவது அகப்படுகிற மீனைப்பிடித்து, அதன் வாயைத் திறந்துபார். ஒரு வெள்ளிப்பணத்தைக் காண்பாய்; அதை எடுத்து எனக்காகவும் உனக்காகவும் அவர்களிடத்தில் கொடு என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And when they had lifted up their eyes, they saw no man, save Jesus only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1100,51 +1128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆகிலும், நாம் அவர்களுக்கு இடறலாயிராதபடிக்கு, நீ கடலுக்குப்போய், தூண்டில் போட்டு, முதலாவது அகப்படுகிற மீனைப்பிடித்து, அதன் வாயைத் திறந்துபார். ஒரு வெள்ளிப்பணத்தைக் காண்பாய்; அதை எடுத்து எனக்காகவும் உனக்காகவும் அவர்களிடத்தில் கொடு என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And as they came down from the mountain, Jesus charged them, saying, Tell the vision to no man, until the Son of man be risen again from the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1209,51 +1237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆகிலும், நாம் அவர்களுக்கு இடறலாயிராதபடிக்கு, நீ கடலுக்குப்போய், தூண்டில் போட்டு, முதலாவது அகப்படுகிற மீனைப்பிடித்து, அதன் வாயைத் திறந்துபார். ஒரு வெள்ளிப்பணத்தைக் காண்பாய்; அதை எடுத்து எனக்காகவும் உனக்காகவும் அவர்களிடத்தில் கொடு என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And as they came down from the mountain, Jesus charged them, saying, Tell the vision to no man, until the Son of man be risen again from the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1318,51 +1346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆறுநாளைக்குப் பின்பு, இயேசு பேதுருவையும் யாக்கோபையும் அவனுடைய சகோதரனாகிய யோவானையும் கூட்டிக்கொண்டு தனித்திருக்கும்படி உயர்ந்த மலையின்மேல் போய்,]]></a:t>
+              <a:t><![CDATA[10. And his disciples asked him, saying, Why then say the scribes that Elijah must first come?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1427,51 +1455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்களுக்கு முன்பாக மறுரூபமானார்; அவர் முகம் சூரியனைப்போலப் பிரகாசித்தது, அவர் வஸ்திரம் வெளிச்சத்தைப்போல வெண்மையாயிற்று.]]></a:t>
+              <a:t><![CDATA[10. And his disciples asked him, saying, Why then say the scribes that Elijah must first come?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1536,51 +1564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்த ஜாதிப்பிசாசு ஜெபத்தினாலும் உபவாசத்தினாலுமேயன்றி மற்றெவ்விதத்தினாலும் புறப்பட்டுப்போகாது என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And after six days Jesus takes Peter, James, and John his brother, and brings them up into an high mountain apart,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1645,51 +1673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்களுக்கு முன்பாக மறுரூபமானார்; அவர் முகம் சூரியனைப்போலப் பிரகாசித்தது, அவர் வஸ்திரம் வெளிச்சத்தைப்போல வெண்மையாயிற்று.]]></a:t>
+              <a:t><![CDATA[11. And Jesus answered and said unto them, Elijah truly shall first come, and restore all things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1754,51 +1782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது மோசேயும், எலியாவும் அவரோடே பேசுகிறவர்களாக அவர்களுக்குக் காணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. But I say unto you, That Elijah has come already, and they knew him not, but have done unto him whatsoever they listed. Likewise shall also the Son of man suffer of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1863,51 +1891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது பேதுரு இயேசுவை நோக்கி: ஆண்டவரே, நாம் இங்கே இருக்கிறது நல்லது; உமக்குச் சித்தமானால், இங்கே உமக்கு ஒரு கூடாரமும், மோசேக்கு ஒரு கூடாரமும், எலியாவுக்கு ஒரு கூடாரமுமாக, மூன்று கூடாரங்களைப் போடுவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. But I say unto you, That Elijah has come already, and they knew him not, but have done unto him whatsoever they listed. Likewise shall also the Son of man suffer of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1972,51 +2000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது பேதுரு இயேசுவை நோக்கி: ஆண்டவரே, நாம் இங்கே இருக்கிறது நல்லது; உமக்குச் சித்தமானால், இங்கே உமக்கு ஒரு கூடாரமும், மோசேக்கு ஒரு கூடாரமும், எலியாவுக்கு ஒரு கூடாரமுமாக, மூன்று கூடாரங்களைப் போடுவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. Then the disciples understood that he spoke unto them of John the Baptist.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2081,51 +2109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் பேசுகையில், இதோ, ஒளியுள்ள ஒரு மேகம் அவர்கள்மேல் நிழலிட்டது. இவர் என்னுடைய நேச குமாரன், இவரில் பிரியமாயிருக்கிறேன், இவருக்குச் செவிகொடுங்கள் என்று அந்த மேகத்திலிருந்து ஒரு சத்தம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[13. Then the disciples understood that he spoke unto them of John the Baptist.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2190,51 +2218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் பேசுகையில், இதோ, ஒளியுள்ள ஒரு மேகம் அவர்கள்மேல் நிழலிட்டது. இவர் என்னுடைய நேச குமாரன், இவரில் பிரியமாயிருக்கிறேன், இவருக்குச் செவிகொடுங்கள் என்று அந்த மேகத்திலிருந்து ஒரு சத்தம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[14. And when they were come to the multitude, there came to him a certain man, kneeling down to him, and saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2299,51 +2327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சீஷர்கள் அதைக்கேட்டு, முகங்குப்புற விழுந்து, மிகவும் பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Lord, have mercy on my son: for he is lunatic, and sore vexed: for frequently he falls into the fire, and often into the water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2408,51 +2436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது, இயேசு வந்து, அவர்களைத் தொட்டு: எழுந்திருங்கள் பயப்படாதேயுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. Lord, have mercy on my son: for he is lunatic, and sore vexed: for frequently he falls into the fire, and often into the water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2517,51 +2545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் தங்கள் கண்களை ஏறெடுத்துப்பார்க்கையில் இயேசுவைத்தவிர வேரொருவரையும் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[16. And I brought him to your disciples, and they could not cure him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2626,51 +2654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் மலையிலிருந்து இறங்குகிறபோது, இயேசு அவர்களை நோக்கி: மனுஷகுமாரன் மரித்தோரிலிருந்து எழுந்திருக்கும்வரைக்கும் இந்தத் தரிசனத்தை ஒருவருக்கும் சொல்லவேண்டாம் என்று கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[16. And I brought him to your disciples, and they could not cure him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2735,51 +2763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இந்த ஜாதிப்பிசாசு ஜெபத்தினாலும் உபவாசத்தினாலுமேயன்றி மற்றெவ்விதத்தினாலும் புறப்பட்டுப்போகாது என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And after six days Jesus takes Peter, James, and John his brother, and brings them up into an high mountain apart,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2844,51 +2872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் மலையிலிருந்து இறங்குகிறபோது, இயேசு அவர்களை நோக்கி: மனுஷகுமாரன் மரித்தோரிலிருந்து எழுந்திருக்கும்வரைக்கும் இந்தத் தரிசனத்தை ஒருவருக்கும் சொல்லவேண்டாம் என்று கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[17. Then Jesus answered and said, O faithless and perverse generation, how long shall I be with you? how long shall I suffer you? bring him here to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2953,51 +2981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது, அவருடைய சீஷர்கள் அவரை நோக்கி: அப்படியானால் எலியா முந்திவரவேண்டும் என்று வேதபாரகர் சொல்லுகிறார்களே, அதெப்படி யென்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Then Jesus answered and said, O faithless and perverse generation, how long shall I be with you? how long shall I suffer you? bring him here to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3062,51 +3090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது, அவருடைய சீஷர்கள் அவரை நோக்கி: அப்படியானால் எலியா முந்திவரவேண்டும் என்று வேதபாரகர் சொல்லுகிறார்களே, அதெப்படி யென்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And Jesus rebuked the devil; and he departed out of him: and the child was cured from that very hour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3171,51 +3199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: எலியா முந்தி வந்து எல்லாவற்றையும் சீர்ப்படுத்துவது மெய்தான்.]]></a:t>
+              <a:t><![CDATA[19. Then came the disciples to Jesus apart, and said, Why could not we cast him out?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3280,51 +3308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனாலும், எலியா வந்தாயிற்று என்று உங்களுக்குச் சொல்லுகிறேன்; அவனை அறியாமல் தங்கள் இஷ்டப்படி அவனுக்குச் செய்தார்கள்; இவ்விதமாய் மனுஷகுமாரனும் அவர்களால் பாடுபடுவார் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. Then came the disciples to Jesus apart, and said, Why could not we cast him out?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3389,51 +3417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனாலும், எலியா வந்தாயிற்று என்று உங்களுக்குச் சொல்லுகிறேன்; அவனை அறியாமல் தங்கள் இஷ்டப்படி அவனுக்குச் செய்தார்கள்; இவ்விதமாய் மனுஷகுமாரனும் அவர்களால் பாடுபடுவார் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And Jesus said unto them, Because of your unbelief: for verily I say unto you, If all of you have faith as a grain of mustard seed, all of you shall say unto this mountain, Remove behind to yonder place; and it shall remove; and nothing shall be impossible unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3498,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் யோவான் ஸ்நானனைக்குறித்துத் தங்களுக்குச் சொன்னார் என்று அப்பொழுது அவர்கள் அறிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And Jesus said unto them, Because of your unbelief: for verily I say unto you, If all of you have faith as a grain of mustard seed, all of you shall say unto this mountain, Remove behind to yonder place; and it shall remove; and nothing shall be impossible unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3607,51 +3635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் ஜனங்களிடத்தில் வந்தபோது, ஒரு மனுஷன் அவரிடத்தில் வந்து, அவர் முன்பாக முழங்கால்படியிட்டு:]]></a:t>
+              <a:t><![CDATA[20. And Jesus said unto them, Because of your unbelief: for verily I say unto you, If all of you have faith as a grain of mustard seed, all of you shall say unto this mountain, Remove behind to yonder place; and it shall remove; and nothing shall be impossible unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3716,51 +3744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆண்டவரே, என் மகனுக்கு இரங்கும், அவன் சந்திரரோகியாய்க் கொடிய வேதனைப்படுகிறான்; அடிக்கடி தீயிலும், அடிக்கடி ஜலத்திலும் விழுகிறான்.]]></a:t>
+              <a:t><![CDATA[21. Nevertheless this kind goes not out but by prayer and fasting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3825,51 +3853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆண்டவரே, என் மகனுக்கு இரங்கும், அவன் சந்திரரோகியாய்க் கொடிய வேதனைப்படுகிறான்; அடிக்கடி தீயிலும், அடிக்கடி ஜலத்திலும் விழுகிறான்.]]></a:t>
+              <a:t><![CDATA[21. Nevertheless this kind goes not out but by prayer and fasting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3934,51 +3962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் கலிலேயாவிலே சஞ்சரிக்கும்போது, இயேசு அவர்களை நோக்கி: மனுஷகுமாரன் மனுஷர் கைகளில் ஒப்புக்கொடுக்கப்படுவார்.]]></a:t>
+              <a:t><![CDATA[2. And was transfigured before them: and his face did shine as the sun, and his raiment was white as the light.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4043,51 +4071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவனை உம்முடைய சீஷர்களிடத்தில் கொண்டுவந்தேன்; அவனைச் சொஸ்தமாக்க அவர்களால் கூடாமற்போயிற்று என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And while they abode in Galilee, Jesus said unto them, The Son of man shall be betrayed into the hands of men:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4152,51 +4180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இயேசு பிரதியுத்தரமாக: விசுவாசமில்லாத மாறுபாடுள்ள சந்ததியே, எதுவரைக்கும் நான் உங்களோடு இருப்பேன்? எதுவரைக்கும் உங்களிடத்தில் பொறுமையாயிருப்பேன்? அவனை என்னிடத்தில் கொண்டுவாருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. And while they abode in Galilee, Jesus said unto them, The Son of man shall be betrayed into the hands of men:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4261,51 +4289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இயேசு பிரதியுத்தரமாக: விசுவாசமில்லாத மாறுபாடுள்ள சந்ததியே, எதுவரைக்கும் நான் உங்களோடு இருப்பேன்? எதுவரைக்கும் உங்களிடத்தில் பொறுமையாயிருப்பேன்? அவனை என்னிடத்தில் கொண்டுவாருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. And they shall kill him, and the third day he shall be raised again. And they were exceeding sorry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4370,51 +4398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இயேசு பிசாசை அதட்டினார்; உடனே அது அவனை விட்டுப் புறப்பட்டது; அந்நேரமே அந்த இளைஞன் சொஸ்தமானான்.]]></a:t>
+              <a:t><![CDATA[23. And they shall kill him, and the third day he shall be raised again. And they were exceeding sorry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4479,51 +4507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இயேசு பிசாசை அதட்டினார்; உடனே அது அவனை விட்டுப் புறப்பட்டது; அந்நேரமே அந்த இளைஞன் சொஸ்தமானான்.]]></a:t>
+              <a:t><![CDATA[24. And when they were come to Capernaum, they that received tribute money came to Peter, and said, Does not your master pay tribute?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4588,51 +4616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது, சீஷர்கள் இயேசுவினிடத்தில் தனித்து வந்து: அதைத் துரத்திவிட எங்களால் ஏன் கூடாமற்போயிற்று என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And when they were come to Capernaum, they that received tribute money came to Peter, and said, Does not your master pay tribute?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4697,51 +4725,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு இயேசு: உங்கள் அவிசுவாசத்தினாலேதான்; கடுகுவிதையளவு விசுவாசம் உங்களுக்கு இருந்தால் நீங்கள் இந்த மலையைப்பார்த்து, இவ்விடம் விட்டு அப்புறம்போ என்று சொல்ல அது அப்புறம் போம்; உங்களால் கூடாத காரியம் ஒன்றுமிராது என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[25. He says, Yes. And when he was come into the house, Jesus prevented him, saying, What think you, Simon? of whom do the kings of the earth take custom or tribute? of their own children, or of strangers?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. He says, Yes. And when he was come into the house, Jesus prevented him, saying, What think you, Simon? of whom do the kings of the earth take custom or tribute? of their own children, or of strangers?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. He says, Yes. And when he was come into the house, Jesus prevented him, saying, What think you, Simon? of whom do the kings of the earth take custom or tribute? of their own children, or of strangers?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Peter says unto him, Of strangers. Jesus says unto him, Then are the children free.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4806,51 +5161,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் கலிலேயாவிலே சஞ்சரிக்கும்போது, இயேசு அவர்களை நோக்கி: மனுஷகுமாரன் மனுஷர் கைகளில் ஒப்புக்கொடுக்கப்படுவார்.]]></a:t>
+              <a:t><![CDATA[2. And was transfigured before them: and his face did shine as the sun, and his raiment was white as the light.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Peter says unto him, Of strangers. Jesus says unto him, Then are the children free.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Notwithstanding, lest we should offend them, go you to the sea, and cast an hook, and take up the fish that first comes up; and when you have opened his mouth, you shall find a piece of money: that take, and give unto them for me and you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Notwithstanding, lest we should offend them, go you to the sea, and cast an hook, and take up the fish that first comes up; and when you have opened his mouth, you shall find a piece of money: that take, and give unto them for me and you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Notwithstanding, lest we should offend them, go you to the sea, and cast an hook, and take up the fish that first comes up; and when you have opened his mouth, you shall find a piece of money: that take, and give unto them for me and you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4915,51 +5706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் அவரைக்கொலை செய்வார்கள்; ஆகிலும் மூன்றாம் நாளிலே உயிர்த்தெழுந்திருப்பார் என்றார். அவர்கள் மிகுந்த துக்கமடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And, behold, there appeared unto them Moses and Elijah talking with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5024,51 +5815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் அவரைக்கொலை செய்வார்கள்; ஆகிலும் மூன்றாம் நாளிலே உயிர்த்தெழுந்திருப்பார் என்றார். அவர்கள் மிகுந்த துக்கமடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Then answered Peter, and said unto Jesus, Lord, it is good for us to be here: if you will, let us make here three tabernacles; one for you, and one for Moses, and one for Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5133,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் கப்பர்நகூமில் வந்தபோது, வரிப்பணம் வாங்குகிறவர்கள் பேதுருவினிடத்தில் வந்து, உங்கள் போதகர் வரிப்பணம் செலுத்துகிறதில்லையா என்று கேட்டார்கள்; செலுத்துகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. Then answered Peter, and said unto Jesus, Lord, it is good for us to be here: if you will, let us make here three tabernacles; one for you, and one for Moses, and one for Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5242,51 +6033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் கப்பர்நகூமில் வந்தபோது, வரிப்பணம் வாங்குகிறவர்கள் பேதுருவினிடத்தில் வந்து, உங்கள் போதகர் வரிப்பணம் செலுத்துகிறதில்லையா என்று கேட்டார்கள்; செலுத்துகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. Then answered Peter, and said unto Jesus, Lord, it is good for us to be here: if you will, let us make here three tabernacles; one for you, and one for Moses, and one for Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5321,51 +6112,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732360" r:id="rId1"/>
+    <p:sldLayoutId id="2481564181" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5685,54 +6476,110 @@
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5869,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. পিতর বললেন, ‘হ্যাঁ, দেন৷’আর তিনি ঘরে গিয়ে কিছু বলার আগেই যীশু প্রথমে তাঁকে বললেন, ‘শিমোন তোমার]]></a:t>
+              <a:t><![CDATA[5. அவன் பேசுகையில், இதோ, ஒளியுள்ள ஒரு மேகம் அவர்கள்மேல் நிழலிட்டது. இவர் என்னுடைய நேச குமாரன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কি মনে হয়? এই পৃথিবীর রাজারা কাদের কাছ থেকে নানারকম কর আদায় করে? তারা কি তাদের নিজের সন্তানদের কাছ]]></a:t>
+              <a:t><![CDATA[இவரில் பிரியமாயிருக்கிறேன், இவருக்குச் செவிகொடுங்கள் என்று அந்த மேகத்திலிருந்து ஒரு சத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে কর আদায় করে, না বাইরের লোকেদের কাছ থেকে কর আদায় করে?’]]></a:t>
+              <a:t><![CDATA[உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. পিতর বললেন, ‘তারা অন্য লোকদের কাছ থেকেই আদায় করে৷’তখন যীশু বললেন, ‘তাহলে তাদের সন্তানদের জন্য]]></a:t>
+              <a:t><![CDATA[6. சீஷர்கள் அதைக்கேட்டு, முகங்குப்புற விழுந்து, மிகவும் பயந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছাড় আছে৷]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது, இயேசு வந்து, அவர்களைத் தொட்டு: எழுந்திருங்கள் பயப்படாதேயுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. কিন্তু আমরা য়েন ঐ কর আদায়কারীদের কোনরকম অপমান বোধের কারণ না হই , সেই জন্য তুমি হ্রদে গিয়ে]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் தங்கள் கண்களை ஏறெடுத்துப்பார்க்கையில் இயேசுவைத்தவிர வேரொருவரையும் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বঁড়শী ফেল আর প্রথমে য়ে মাছটা উঠবে তা নিয়ে এসে সেই মাছটার মুখ খুললে তুমি একটি মুদ্রা পাবে, ওটা]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் மலையிலிருந்து இறங்குகிறபோது, இயேசு அவர்களை நோக்கி: மனுஷகுமாரன் மரித்தோரிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে আমার ও তোমার দেয় কর মিটিয়ে দিও৷’]]></a:t>
+              <a:t><![CDATA[எழுந்திருக்கும்வரைக்கும் இந்தத் தரிசனத்தை ஒருவருக்கும் சொல்லவேண்டாம் என்று கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ছ’দিন পর যীশু পিতর, যাকোব ও তার ভাই য়োহনকেসঙ্গে নিয়ে নির্জন এক পাহাড়ের চূড়ায় গিয়ে উঠলেন৷]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது, அவருடைய சீஷர்கள் அவரை நோக்கி: அப்படியானால் எலியா முந்திவரவேண்டும் என்று வேதபாரகர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. সেখানে তাদের সামনে যীশুর রূপান্তর হল৷ তাঁর মুখমণ্ডল সূর্যের মতো উজ্জ্বল ও তাঁর পোশাক আলোর মত সাদা]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்களே, அதெப்படி யென்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ছোট্ট সরষে দানার মতো এতটুকু বিশ্বাসও যদি তোমাদের থাকে, তবে তোমরা যদি এই পাহাড়কে বল, ‘এখান থেকে]]></a:t>
+              <a:t><![CDATA[1. ஆறுநாளைக்குப் பின்பு, இயேசு பேதுருவையும் யாக்கோபையும் அவனுடைய சகோதரனாகிய யோவானையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়ে গেল৷]]></a:t>
+              <a:t><![CDATA[11. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: எலியா முந்தி வந்து எல்லாவற்றையும் சீர்ப்படுத்துவது மெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তারপর হঠাত্ মোশি ও এলীয় তাদের কাছে উপস্থিত হয়ে যীশুর সঙ্গে কথা বলতে লাগলেন৷]]></a:t>
+              <a:t><![CDATA[12. ஆனாலும், எலியா வந்தாயிற்று என்று உங்களுக்குச் சொல்லுகிறேன்; அவனை அறியாமல் தங்கள் இஷ்டப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. এই দেখে পিতর যীশুকে বললেন, ‘প্রভু, ভালইহয়েছে য়ে আমরা এখানে আছি৷ যদি আপনার ইচ্ছে হয় তবে আমি]]></a:t>
+              <a:t><![CDATA[அவனுக்குச் செய்தார்கள்; இவ்விதமாய் மனுஷகுமாரனும் அவர்களால் பாடுபடுவார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এখানে তিনটে তাঁবু খাটাতে পারি, একটা হবে আপনার, একটা মোশির জন্য আর একটা এলীয়র জন্য৷’]]></a:t>
+              <a:t><![CDATA[13. அவர் யோவான் ஸ்நானனைக்குறித்துத் தங்களுக்குச் சொன்னார் என்று அப்பொழுது அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. পিতর যখন কথা বলছিলেন, সেইসময় একটা উজ্জ্বল মেঘ তাঁদের ঢেকে দিল৷ সেই মেঘ থেকে একটি রব শোনা গেল,]]></a:t>
+              <a:t><![CDATA[அறிந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘ইনিই আমার প্রিয় পুত্র, এর প্রতি আমি খুবই প্রীত৷ তোমরা এঁর কথা শোন৷’]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் ஜனங்களிடத்தில் வந்தபோது, ஒரு மனுஷன் அவரிடத்தில் வந்து, அவர் முன்பாக முழங்கால்படியிட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. যীশুর শিষ্যরা একথা শুনে খুব ভয় পেয়ে মাটিতে উপুড় হয়ে পড়ে গেলেন৷]]></a:t>
+              <a:t><![CDATA[15. ஆண்டவரே, என் மகனுக்கு இரங்கும், அவன் சந்திரரோகியாய்க் கொடிய வேதனைப்படுகிறான்; அடிக்கடி தீயிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তখন যীশু এসে তাদের স্পর্শ করে বললেন, ‘ওঠো, ভয় করো না৷’]]></a:t>
+              <a:t><![CDATA[அடிக்கடி ஜலத்திலும் விழுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তাঁরা মুখ তুলে তাকালে যীশু ছাড়া আর কাউকে সেখানে দেখতে পেলেন না৷]]></a:t>
+              <a:t><![CDATA[16. அவனை உம்முடைய சீஷர்களிடத்தில் கொண்டுவந்தேன்; அவனைச் சொஸ்தமாக்க அவர்களால் கூடாமற்போயிற்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তাঁরা যখন সেই পাহাড় থেকে নেমে আসছিলেন, সেই সময় যীশু তাদের বললেন, ‘তোমরা যা দেখলে তা মানবপুত্র]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সরে ওখানে যাও’ তবে তা সরে যাবে৷ তোমাদের পক্ষে কিছুই অসন্ভব হবে না৷’]]></a:t>
+              <a:t><![CDATA[கூட்டிக்கொண்டு தனித்திருக்கும்படி உயர்ந்த மலையின்மேல் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মৃতদের মধ্য থেকে জীবিত হয়ে না ওঠা পর্যন্ত কাউকে বলো না৷’]]></a:t>
+              <a:t><![CDATA[17. இயேசு பிரதியுத்தரமாக: விசுவாசமில்லாத மாறுபாடுள்ள சந்ததியே, எதுவரைக்கும் நான் உங்களோடு இருப்பேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তখন তাঁর শিষ্যরা তাঁকে জিজ্ঞেস করলেন, ‘তাহলে ব্যবস্থার শিক্ষকরা কেন বলে থাকেন য়ে, প্রথমে এলীয়র]]></a:t>
+              <a:t><![CDATA[எதுவரைக்கும் உங்களிடத்தில் பொறுமையாயிருப்பேன்? அவனை என்னிடத்தில் கொண்டுவாருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আসা আবশ্যক?’]]></a:t>
+              <a:t><![CDATA[18. இயேசு பிசாசை அதட்டினார்; உடனே அது அவனை விட்டுப் புறப்பட்டது; அந்நேரமே அந்த இளைஞன் சொஸ்தமானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এর উত্তরে যীশু তাঁদের বললেন, ‘এলীয় আসবেন, আর তিনি সব কিছু পুনঃস্থাপন করবেন৷]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது, சீஷர்கள் இயேசுவினிடத்தில் தனித்து வந்து: அதைத் துரத்திவிட எங்களால் ஏன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. কিন্তু আমি তোমাদের বলছি, এলীয় এসে গেছেন, আর লোকে তাকে চেনেনি৷ লোকেরা তাঁর প্রতি]]></a:t>
+              <a:t><![CDATA[கூடாமற்போயிற்று என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাচ্ছেতাইব্যবহার করেছে৷ মানবপুত্রকেও তাদের হাতে সেই একই রকম নির্য়াতন ভোগ করতে হবে৷’]]></a:t>
+              <a:t><![CDATA[20. அதற்கு இயேசு: உங்கள் அவிசுவாசத்தினாலேதான்; கடுகுவிதையளவு விசுவாசம் உங்களுக்கு இருந்தால் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তখন তাঁর শিষ্যরা বুঝতে পারলেন য়ে, তিনি তাঁদের বাপ্তিস্মদাতা য়োহনের কথা বলছেন৷]]></a:t>
+              <a:t><![CDATA[இந்த மலையைப்பார்த்து, இவ்விடம் விட்டு அப்புறம்போ என்று சொல்ல அது அப்புறம் போம்; உங்களால் கூடாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. যীশু যখন লোকদের মাঝে আবার ফিরে এলেন, তখন একজন লোক যীশুর কাছে এসে তাঁর সামনে হাঁটু গেড়ে বলল,]]></a:t>
+              <a:t><![CDATA[காரியம் ஒன்றுமிராது என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ‘প্রভু আমার ছেলেটিকে দয়া করুন৷ তার মৃগী রোগ হয়েছে, তাতে সে খুবই কষ্ট পাচ্ছে৷ সে প্রায়ই হয়]]></a:t>
+              <a:t><![CDATA[21. இந்த ஜாதிப்பிசாசு ஜெபத்தினாலும் உபவாசத்தினாலுமேயன்றி மற்றெவ்விதத்தினாலும் புறப்பட்டுப்போகாது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আগুনে, নয় তো জলে পড়ে যায়৷]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. যীশু ও তাঁর শিষ্যেরা একসঙ্গে যখন গালীলে ঘুরে বেড়াচ্ছিলেন, তখন যীশু তাঁদের বললেন, ‘মানবপুত্রকে]]></a:t>
+              <a:t><![CDATA[2. அவர்களுக்கு முன்பாக மறுரூபமானார்; அவர் முகம் சூரியனைப்போலப் பிரகாசித்தது, அவர் வஸ்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. আমি তাকে আপনার শিষ্যদের কাছে এনেছিলাম, কিন্তু তাঁরা তাকে সুস্থ করতে পারেন নি৷’]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் கலிலேயாவிலே சஞ்சரிக்கும்போது, இயேசு அவர்களை நோக்கி: மனுஷகுமாரன் மனுஷர் கைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. এর উত্তরে যীশু বললেন, ‘তোমরা অবিশ্বাসী ও দুষ্ট প্রকৃতির লোক৷ কতকাল আমি তোমাদের সঙ্গে থাকব? কতকাল]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுக்கப்படுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি তোমাদের বহন করব? ছেলেটিকে আমার কাছে নিয়ে এস৷’]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் அவரைக்கொலை செய்வார்கள்; ஆகிலும் மூன்றாம் நாளிலே உயிர்த்தெழுந்திருப்பார் என்றார். அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তখন যীশু সেইভূতকে তিরস্কার করলে ভূতটি ছেলেটির মধ্য থেকে বের হয়ে গেল, আর সেই মুহূর্ত্ত]]></a:t>
+              <a:t><![CDATA[மிகுந்த துக்கமடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকেইছেলেটি সম্পূর্ণ সুস্থ হয়ে গেল৷]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் கப்பர்நகூமில் வந்தபோது, வரிப்பணம் வாங்குகிறவர்கள் பேதுருவினிடத்தில் வந்து, உங்கள் போதகர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. পরে শিষ্যরা একান্তে যীশুর কাছে এসে তাঁকে জিজ্ঞেস করলেন, ‘আমরা সেইভুতকে তাড়াতে পারলাম না কেন?’]]></a:t>
+              <a:t><![CDATA[வரிப்பணம் செலுத்துகிறதில்லையா என்று கேட்டார்கள்; செலுத்துகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11864,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. যীশু তাদের বললেন, ‘তোমাদের অল্প বিশ্বাসের কারণেইতোমরা তা পারলে না৷ আমি তোমাদের সত্যি বলছি,]]></a:t>
+              <a:t><![CDATA[25. அவன் வீட்டிற்குள் வந்தபோது, அவன் பேசுகிறதற்கு முன்னமே இயேசு அவனை நோக்கி: சீமோனே, உனக்கு எப்படித்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தோன்றுகிறது? பூமியின் ராஜாக்கள் தீர்வையையும் வரியையும் தங்கள் பிள்ளைகளிடத்திலோ, அந்நியரிடத்திலோ,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாரிடத்தில் வாங்குகிறார்கள் என்று கேட்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அதற்குப் பேதுரு: அந்நியரிடத்தில் வாங்குகிறார்கள் என்றான். இயேசு அவனை நோக்கி: அப்படியானால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +12392,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মানুষের হাতে তুলে দেওয়া হবে৷]]></a:t>
+              <a:t><![CDATA[வெளிச்சத்தைப்போல வெண்மையாயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிள்ளைகள் அதைச் செலுத்தவேண்டுவதில்லையே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. ஆகிலும், நாம் அவர்களுக்கு இடறலாயிராதபடிக்கு, நீ கடலுக்குப்போய், தூண்டில் போட்டு, முதலாவது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அகப்படுகிற மீனைப்பிடித்து, அதன் வாயைத் திறந்துபார். ஒரு வெள்ளிப்பணத்தைக் காண்பாய்; அதை எடுத்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எனக்காகவும் உனக்காகவும் அவர்களிடத்தில் கொடு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. তারা তাঁকে হত্যা করবে; কিন্তু তিন দিনের দিন মানবপুত্র মৃত্যু থেকে জীবিত হয়ে উঠবেন৷’ এতে শিষ্যরা]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது மோசேயும், எலியாவும் அவரோடே பேசுகிறவர்களாக அவர்களுக்குக் காணப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খুবইদুঃখিত হলেন৷]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது பேதுரு இயேசுவை நோக்கி: ஆண்டவரே, நாம் இங்கே இருக்கிறது நல்லது; உமக்குச் சித்தமானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. যীশু ও তাঁর শিষ্যরা কফরনাহূমে গেলে, মন্দিরের জন্য যারা কর আদায় করত তারা পিতরের কাছে এসে বলল,]]></a:t>
+              <a:t><![CDATA[இங்கே உமக்கு ஒரு கூடாரமும், மோசேக்கு ஒரு கூடாரமும், எலியாவுக்கு ஒரு கூடாரமுமாக, மூன்று கூடாரங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘আপনাদের গুরু কি মন্দিরের কর দেন না?’]]></a:t>
+              <a:t><![CDATA[போடுவோம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11738,91 +13509,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +13619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12023,51 +13794,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>46</Slides>
+  <Slides>53</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>