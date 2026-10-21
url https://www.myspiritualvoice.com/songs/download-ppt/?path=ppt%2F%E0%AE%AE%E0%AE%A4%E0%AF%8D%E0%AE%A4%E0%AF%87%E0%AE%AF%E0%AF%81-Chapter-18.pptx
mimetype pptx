--- v0 (2026-06-21)
+++ v1 (2026-10-21)
@@ -119,50 +119,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -207,50 +219,56 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -412,53 +430,59 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என்னிடத்தில் விசுவாசமாயிருக்கிற இந்தச் சிறியரில் ஒருவனுக்கு இடறலுண்டாக்குகிறவன் எவனோ, அவனுடைய கழுத்தில் ஏந்திரக்கல்லைக் கட்டி, சமுத்திரத்தின் ஆழத்திலே அவனை அமிழ்த்துவது அவனுக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. But whoso shall offend one of these little ones which believe in me, it were better for him that a millstone were hanged about his neck, and that he were drowned in the depth of the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என்னிடத்தில் விசுவாசமாயிருக்கிற இந்தச் சிறியரில் ஒருவனுக்கு இடறலுண்டாக்குகிறவன் எவனோ, அவனுடைய கழுத்தில் ஏந்திரக்கல்லைக் கட்டி, சமுத்திரத்தின் ஆழத்திலே அவனை அமிழ்த்துவது அவனுக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. But whoso shall offend one of these little ones which believe in me, it were better for him that a millstone were hanged about his neck, and that he were drowned in the depth of the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இடறல்களினிமித்தம் உலகத்துக்கு ஐயோ, இடறல்கள் வருவது அவசியம். ஆனாலும் எந்த மனுஷனால் இடறல் வருகிறதோ, அவனுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[7. Woe unto the world because of offences! for it must essentially be that offences come; but woe to that man by whom the offence comes!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இடறல்களினிமித்தம் உலகத்துக்கு ஐயோ, இடறல்கள் வருவது அவசியம். ஆனாலும் எந்த மனுஷனால் இடறல் வருகிறதோ, அவனுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[7. Woe unto the world because of offences! for it must essentially be that offences come; but woe to that man by whom the offence comes!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் கையாவது உன் காலாவது உனக்கு இடறலுண்டாக்கினால், அதைத் தறித்து எறிந்துபோடு; நீ இரண்டு கையுடையவனாய், அல்லது இரண்டு காலுடையவனாய் நித்திய அக்கினியிலே தள்ளப்படுவதைப்பார்க்கிலும், சப்பாணியாய், அல்லது ஊனனாய், நித்திய ஜீவனுக்குள் பிரவேசிப்பது உனக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. Wherefore if your hand or your foot offend you, cut them off, and cast them from you: it is better for you to enter into life halt or physically disabled, rather than having two hands or two feet to be cast into everlasting fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் கையாவது உன் காலாவது உனக்கு இடறலுண்டாக்கினால், அதைத் தறித்து எறிந்துபோடு; நீ இரண்டு கையுடையவனாய், அல்லது இரண்டு காலுடையவனாய் நித்திய அக்கினியிலே தள்ளப்படுவதைப்பார்க்கிலும், சப்பாணியாய், அல்லது ஊனனாய், நித்திய ஜீவனுக்குள் பிரவேசிப்பது உனக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. Wherefore if your hand or your foot offend you, cut them off, and cast them from you: it is better for you to enter into life halt or physically disabled, rather than having two hands or two feet to be cast into everlasting fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் கையாவது உன் காலாவது உனக்கு இடறலுண்டாக்கினால், அதைத் தறித்து எறிந்துபோடு; நீ இரண்டு கையுடையவனாய், அல்லது இரண்டு காலுடையவனாய் நித்திய அக்கினியிலே தள்ளப்படுவதைப்பார்க்கிலும், சப்பாணியாய், அல்லது ஊனனாய், நித்திய ஜீவனுக்குள் பிரவேசிப்பது உனக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. Wherefore if your hand or your foot offend you, cut them off, and cast them from you: it is better for you to enter into life halt or physically disabled, rather than having two hands or two feet to be cast into everlasting fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் கண் உனக்கு இடறலுண்டாக்கினால், அதைப் பிடுங்கி எறிந்துபோடு; இரண்டு கண்ணுள்ளவனாய், எரிநரகத்தில் தள்ளப்படுவதைப்பார்க்கிலும், ஒற்றைக்கண்ணனாய் ஜீவனுக்குள் பிரவேசிப்பது உனக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. And if yours eye offend you, pluck it out, and cast it from you: it is better for you to enter into life with one eye, rather than having two eyes to be cast into hell fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் கண் உனக்கு இடறலுண்டாக்கினால், அதைப் பிடுங்கி எறிந்துபோடு; இரண்டு கண்ணுள்ளவனாய், எரிநரகத்தில் தள்ளப்படுவதைப்பார்க்கிலும், ஒற்றைக்கண்ணனாய் ஜீவனுக்குள் பிரவேசிப்பது உனக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. And if yours eye offend you, pluck it out, and cast it from you: it is better for you to enter into life with one eye, rather than having two eyes to be cast into hell fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இந்தச் சிறியரில் ஒருவனையும் அற்பமாய் எண்ணாதபடிக்கு எச்சரிக்கையாயிருங்கள்; அவர்களுக்குரிய தேவதூதர்கள் பரலோகத்திலே என் பரமபிதாவின் சமுகத்தை எப்பொழுதும் தரிசிக்கிறார்கள் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. Take heed that all of you despise not one of these little ones; for I say unto you, That in heaven their angels do always behold the face of my Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1608,51 +1632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவ்வேளையிலே சீஷர்கள் இயேசுவினிடத்தில் வந்து: பரலோகராஜ்யத்தில் எவன் பெரியவனாயிருப்பான் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. At the same time came the disciples unto Jesus, saying, Who is the greatest in the kingdom of heaven?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இந்தச் சிறியரில் ஒருவனையும் அற்பமாய் எண்ணாதபடிக்கு எச்சரிக்கையாயிருங்கள்; அவர்களுக்குரிய தேவதூதர்கள் பரலோகத்திலே என் பரமபிதாவின் சமுகத்தை எப்பொழுதும் தரிசிக்கிறார்கள் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. Take heed that all of you despise not one of these little ones; for I say unto you, That in heaven their angels do always behold the face of my Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மனுஷகுமாரன் கெட்டுப்போனதை இரட்சிக்க வந்தார்.]]></a:t>
+              <a:t><![CDATA[10. Take heed that all of you despise not one of these little ones; for I say unto you, That in heaven their angels do always behold the face of my Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்களுக்கு எப்படித் தோன்றுகிறது? ஒரு மனுஷனுக்கு நூறு ஆடுகளிருக்க, அவைகளில் ஒன்று சிதறிப்போனால், அவன் மற்றத் தொண்ணூற்றொன்பது ஆடுகளையும் மலைகளில் விட்டுப்போய்ச் சிதறிப்போனதைத் தேடாமலிருப்பானோ?]]></a:t>
+              <a:t><![CDATA[11. For the Son of man has come to save that which was lost.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +2068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்களுக்கு எப்படித் தோன்றுகிறது? ஒரு மனுஷனுக்கு நூறு ஆடுகளிருக்க, அவைகளில் ஒன்று சிதறிப்போனால், அவன் மற்றத் தொண்ணூற்றொன்பது ஆடுகளையும் மலைகளில் விட்டுப்போய்ச் சிதறிப்போனதைத் தேடாமலிருப்பானோ?]]></a:t>
+              <a:t><![CDATA[12. How think all of you? if a man have an hundred sheep, and one of them be gone astray, does he not leave the ninety and nine, and goes into the mountains, and seeks that which is gone astray?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் அதைக்கண்டுபிடித்தால், சிதறிப்போகாத தொண்ணூற்றொன்பது ஆடுகளைக்குறித்துச் சந்தோஷப்படுகிறதைப் பார்க்கிலும், அதைக்குறித்து அதிகமாய்ச் சந்தோஷப்படுவான் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[12. How think all of you? if a man have an hundred sheep, and one of them be gone astray, does he not leave the ninety and nine, and goes into the mountains, and seeks that which is gone astray?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் அதைக்கண்டுபிடித்தால், சிதறிப்போகாத தொண்ணூற்றொன்பது ஆடுகளைக்குறித்துச் சந்தோஷப்படுகிறதைப் பார்க்கிலும், அதைக்குறித்து அதிகமாய்ச் சந்தோஷப்படுவான் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[13. And if so be that he find it, verily I say unto you, he rejoices more of that sheep, than of the ninety and nine which went not astray.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இவ்விதமாக, இந்தச் சிறியரில் ஒருவனாகிலும் கெட்டுப்போவது பரலோகத்திலிருக்கிற உங்கள் பிதாவின் சித்தமல்ல.]]></a:t>
+              <a:t><![CDATA[13. And if so be that he find it, verily I say unto you, he rejoices more of that sheep, than of the ninety and nine which went not astray.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இவ்விதமாக, இந்தச் சிறியரில் ஒருவனாகிலும் கெட்டுப்போவது பரலோகத்திலிருக்கிற உங்கள் பிதாவின் சித்தமல்ல.]]></a:t>
+              <a:t><![CDATA[14. Even so it is not the will of your Father which is in heaven, that one of these little ones should perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் சகோதரன் உனக்கு விரோதமாகக் குற்றஞ்செய்தால், அவனிடத்தில் நீ போய், நீயும் அவனும் தனித்திருக்கையில், அவன் குற்றத்தை அவனுக்கு உணர்த்து அவன் உனக்குச் செவிகொடுத்தால், உன் சகோதரனை ஆதாயப்படுத்திக்கொண்டாய்.]]></a:t>
+              <a:t><![CDATA[14. Even so it is not the will of your Father which is in heaven, that one of these little ones should perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உன் சகோதரன் உனக்கு விரோதமாகக் குற்றஞ்செய்தால், அவனிடத்தில் நீ போய், நீயும் அவனும் தனித்திருக்கையில், அவன் குற்றத்தை அவனுக்கு உணர்த்து அவன் உனக்குச் செவிகொடுத்தால், உன் சகோதரனை ஆதாயப்படுத்திக்கொண்டாய்.]]></a:t>
+              <a:t><![CDATA[15. Moreover if your brother shall trespass against you, go and tell him his fault between you and him alone: if he shall hear you, you have gained your brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2807,51 +2831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவ்வேளையிலே சீஷர்கள் இயேசுவினிடத்தில் வந்து: பரலோகராஜ்யத்தில் எவன் பெரியவனாயிருப்பான் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. At the same time came the disciples unto Jesus, saying, Who is the greatest in the kingdom of heaven?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் செவிகொடாமற்போனால், இரண்டு மூன்று சாட்சிகளுடைய வாக்கினாலே சங்கதிகளெல்லாம் நிலைவரப்படும்படி, இரண்டொருவரை உன்னுடனே கூட்டிக்கொண்டு போ.]]></a:t>
+              <a:t><![CDATA[15. Moreover if your brother shall trespass against you, go and tell him his fault between you and him alone: if he shall hear you, you have gained your brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +3049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் செவிகொடாமற்போனால், இரண்டு மூன்று சாட்சிகளுடைய வாக்கினாலே சங்கதிகளெல்லாம் நிலைவரப்படும்படி, இரண்டொருவரை உன்னுடனே கூட்டிக்கொண்டு போ.]]></a:t>
+              <a:t><![CDATA[15. Moreover if your brother shall trespass against you, go and tell him his fault between you and him alone: if he shall hear you, you have gained your brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களுக்கும் அவன் செவிகொடாமற்போனால், அதைச் சபைக்குத் தெரியப்படுத்து; சபைக்கும் செவிகொடாதிருப்பானானால், அவன் உனக்கு அஞ்ஞானியைப்போலவும் ஆயக்காரனைப்போலவும் இருப்பானாக.]]></a:t>
+              <a:t><![CDATA[16. But if he will not hear you, then take with you one or two more, that in the mouth of two or three witnesses every word may be established.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களுக்கும் அவன் செவிகொடாமற்போனால், அதைச் சபைக்குத் தெரியப்படுத்து; சபைக்கும் செவிகொடாதிருப்பானானால், அவன் உனக்கு அஞ்ஞானியைப்போலவும் ஆயக்காரனைப்போலவும் இருப்பானாக.]]></a:t>
+              <a:t><![CDATA[16. But if he will not hear you, then take with you one or two more, that in the mouth of two or three witnesses every word may be established.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பூலோகத்திலே நீங்கள் எவைகளைக் கட்டுவீர்களோ அவைகள் பரலோகத்திலும் கட்டப்பட்டிருக்கும்; பூலோகத்திலே நீங்கள் எவைகளைக் கட்டவிழ்ப்பீர்களோ அவைகள் பரலோகத்திலும் கட்டவிழ்க்கப்படும் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. And if he shall neglect to hear them, tell it unto the church: but if he neglect to hear the church, let him be unto you as an heathen man and a publican.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பூலோகத்திலே நீங்கள் எவைகளைக் கட்டுவீர்களோ அவைகள் பரலோகத்திலும் கட்டப்பட்டிருக்கும்; பூலோகத்திலே நீங்கள் எவைகளைக் கட்டவிழ்ப்பீர்களோ அவைகள் பரலோகத்திலும் கட்டவிழ்க்கப்படும் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. And if he shall neglect to hear them, tell it unto the church: but if he neglect to hear the church, let him be unto you as an heathen man and a publican.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அல்லாமலும், உங்களில் இரண்டுபேர் தாங்கள் வேண்டிக்கொள்ளப்போகிற எந்தக் காரியத்தைக்குறித்தாகிலும் பூமியிலே ஒருமனப்பட்டிருந்தால், பரலோகத்திலிருக்கிற என் பிதாவினால் அது அவர்களுக்கு உண்டாகும் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[18. Verily I say unto you, Whatsoever all of you shall bind on earth shall be bound in heaven: and whatsoever all of you shall loose on earth shall be loosed in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அல்லாமலும், உங்களில் இரண்டுபேர் தாங்கள் வேண்டிக்கொள்ளப்போகிற எந்தக் காரியத்தைக்குறித்தாகிலும் பூமியிலே ஒருமனப்பட்டிருந்தால், பரலோகத்திலிருக்கிற என் பிதாவினால் அது அவர்களுக்கு உண்டாகும் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[18. Verily I say unto you, Whatsoever all of you shall bind on earth shall be bound in heaven: and whatsoever all of you shall loose on earth shall be loosed in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஏனெனில், இரண்டு பேராவது மூன்று பேராவது என் நாமத்தினாலே எங்கே கூடியிருக்கிறார்களோ, அங்கே அவர்கள் நடுவிலே இருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. Verily I say unto you, Whatsoever all of you shall bind on earth shall be bound in heaven: and whatsoever all of you shall loose on earth shall be loosed in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது, பேதுரு அவரிடத்தில் வந்து, ஆண்டவரே என் சகோதரன் எனக்கு விரோதமாய்க் குற்றஞ்செய்து வந்தால், நான் எத்தனைதரம் மன்னிக்கவேண்டும்? ஏழுதரமட்டுமோ என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[19. Again I say unto you, That if two of you shall agree on earth as concerning any thing that they shall ask, it shall be done for them of my Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4006,51 +4030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இயேசு ஒரு சிறு பிள்ளையைத் தம்மிடத்தில் அழைத்து: அதை அவர்கள் நடுவே நிறுத்தி:]]></a:t>
+              <a:t><![CDATA[2. And Jesus called a little child unto him, and set him in the midst of them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது, பேதுரு அவரிடத்தில் வந்து, ஆண்டவரே என் சகோதரன் எனக்கு விரோதமாய்க் குற்றஞ்செய்து வந்தால், நான் எத்தனைதரம் மன்னிக்கவேண்டும்? ஏழுதரமட்டுமோ என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[19. Again I say unto you, That if two of you shall agree on earth as concerning any thing that they shall ask, it shall be done for them of my Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு இயேசு: ஏழுதரமாத்திரம் அல்ல ஏழெழுபதுதரமட்டும் என்று உனக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[19. Again I say unto you, That if two of you shall agree on earth as concerning any thing that they shall ask, it shall be done for them of my Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எப்படியெனில், பரலோகராஜ்யம் தன் ஊழியக்காரரிடத்தில் கணக்குப்பார்க்க வேண்டுமென்றிருந்த ஒரு ராஜாவுக்கு ஒப்பாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. For where two or three are gathered together in my name, there am I in the midst of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எப்படியெனில், பரலோகராஜ்யம் தன் ஊழியக்காரரிடத்தில் கணக்குப்பார்க்க வேண்டுமென்றிருந்த ஒரு ராஜாவுக்கு ஒப்பாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. For where two or three are gathered together in my name, there am I in the midst of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் கணக்குப்பார்க்கத் தொடங்கினபோது, பதினாயிரம் தாலந்து கடன் பட்டவன் ஒருவனை அவனுக்கு முன்பாக கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Then came Peter to him, and said, Lord, how often shall my brother sin against me, and I forgive him? till seven times?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கடனைத்தீர்க்க அவனுக்கு நிர்வாகம் இல்லாதபடியால், அவனுடைய ஆண்டவன் அவனையும் அவன் பெண்ஜாதி பிள்ளைகளையும், அவனுக்கு உண்டான எல்லாவற்றையும் விட்டு, கடனைத் தீர்க்கும்படிக் கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[21. Then came Peter to him, and said, Lord, how often shall my brother sin against me, and I forgive him? till seven times?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கடனைத்தீர்க்க அவனுக்கு நிர்வாகம் இல்லாதபடியால், அவனுடைய ஆண்டவன் அவனையும் அவன் பெண்ஜாதி பிள்ளைகளையும், அவனுக்கு உண்டான எல்லாவற்றையும் விட்டு, கடனைத் தீர்க்கும்படிக் கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[22. Jesus says unto him, I say not unto you, Until seven times: but, Until seventy times seven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அந்த ஊழியக்காரன் தாழ விழுந்து, வணங்கி: ஆண்டவனே! என்னிடத்தில் பொறுமையாயிரும், எல்லாவற்றையும் உமக்குக் கொடுத்துத் தீர்க்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. Therefore is the kingdom of heaven likened unto a certain king, which would take account of his servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அந்த ஊழியக்காரன் தாழ விழுந்து, வணங்கி: ஆண்டவனே! என்னிடத்தில் பொறுமையாயிரும், எல்லாவற்றையும் உமக்குக் கொடுத்துத் தீர்க்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. Therefore is the kingdom of heaven likened unto a certain king, which would take account of his servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த ஊழியக்காரனுடைய ஆண்டவன் மனதிரங்கி, அவனை விடுதலைப்பண்ணி, கடனையும் அவனுக்கு மன்னித்துவிட்டான்.]]></a:t>
+              <a:t><![CDATA[24. And when he had begun to reckon, one was brought unto him, which owed him ten thousand talents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் மனந்திரும்பிப் பிள்ளைகளைப்போல் ஆகாவிட்டால், பரலோகராஜ்யத்தில் பிரவேசிக்கமாட்டீர்கள் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[3. And said, Verily I say unto you, Except all of you be converted, and become as little children, all of you shall not enter into the kingdom of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த ஊழியக்காரனுடைய ஆண்டவன் மனதிரங்கி, அவனை விடுதலைப்பண்ணி, கடனையும் அவனுக்கு மன்னித்துவிட்டான்.]]></a:t>
+              <a:t><![CDATA[24. And when he had begun to reckon, one was brought unto him, which owed him ten thousand talents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியிருக்க, அந்த ஊழியக்காரன் புறப்பட்டுப்போகையில், தன்னிடத்தில் நூறு வெள்ளிப்பணம் கடன்பட்டிருந்தவனாகிய தன் உடன் வேலைக்காரரில் ஒருவனைக்கண்டு, அவனைப்பிடித்து, தொண்டையை நெரித்து: நீ பட்ட கடனை எனக்கு கொடுத்துத் தீர்க்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. But forasmuch as he had not to pay, his lord commanded him to be sold, and his wife, and children, and all that he had, and payment to be made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,51 +5556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியிருக்க, அந்த ஊழியக்காரன் புறப்பட்டுப்போகையில், தன்னிடத்தில் நூறு வெள்ளிப்பணம் கடன்பட்டிருந்தவனாகிய தன் உடன் வேலைக்காரரில் ஒருவனைக்கண்டு, அவனைப்பிடித்து, தொண்டையை நெரித்து: நீ பட்ட கடனை எனக்கு கொடுத்துத் தீர்க்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. But forasmuch as he had not to pay, his lord commanded him to be sold, and his wife, and children, and all that he had, and payment to be made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5641,51 +5665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது அவனுடைய உடன் வேலைக்காரன் காலிலே விழுந்து: என்னிடத்தில் பொறுமையாயிரும், எல்லாவற்றையும் உமக்குக் கொடுத்துத் தீர்க்கிறேன் என்று, அவனை வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[26. The servant therefore fell down, and worshipped him, saying, Lord, have patience with me, and I will pay you all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5750,51 +5774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது அவனுடைய உடன் வேலைக்காரன் காலிலே விழுந்து: என்னிடத்தில் பொறுமையாயிரும், எல்லாவற்றையும் உமக்குக் கொடுத்துத் தீர்க்கிறேன் என்று, அவனை வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[26. The servant therefore fell down, and worshipped him, saying, Lord, have patience with me, and I will pay you all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5859,51 +5883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவனோ சம்மதியாமல், போய், அவன் பட்ட கடனைக் கொடுத்துத் தீர்க்குமளவும் அவனைக் காவலில் போடுவித்தான்.]]></a:t>
+              <a:t><![CDATA[27. Then the lord of that servant was moved with compassion, and loosed him, and forgave him the debt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5968,51 +5992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நடந்ததை அவன் உடன்வேலைக்காரர் கண்டு, மிகவும் துக்கப்பட்டு, ஆண்டவனிடத்தில் வந்து, நடந்ததையெல்லாம் அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. But the same servant went out, and found one of his fellow servants, which owed him an hundred pence: and he laid hands on him, and took him by the throat, saying, Pay me that you owe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6077,51 +6101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நடந்ததை அவன் உடன்வேலைக்காரர் கண்டு, மிகவும் துக்கப்பட்டு, ஆண்டவனிடத்தில் வந்து, நடந்ததையெல்லாம் அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. But the same servant went out, and found one of his fellow servants, which owed him an hundred pence: and he laid hands on him, and took him by the throat, saying, Pay me that you owe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6186,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது, அவனுடைய ஆண்டவன் அவனை அழைப்பித்து: பொல்லாத ஊழியக்காரனே, நீ என்னை வேண்டிக்கொண்டபடியினால், அந்தக் கடன் முழுவதையும் உனக்கு மன்னித்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[28. But the same servant went out, and found one of his fellow servants, which owed him an hundred pence: and he laid hands on him, and took him by the throat, saying, Pay me that you owe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6295,51 +6319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது, அவனுடைய ஆண்டவன் அவனை அழைப்பித்து: பொல்லாத ஊழியக்காரனே, நீ என்னை வேண்டிக்கொண்டபடியினால், அந்தக் கடன் முழுவதையும் உனக்கு மன்னித்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[29. And his fellow servant fell down at his feet, and besought him, saying, Have patience with me, and I will pay you all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,51 +6428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் மனந்திரும்பிப் பிள்ளைகளைப்போல் ஆகாவிட்டால், பரலோகராஜ்யத்தில் பிரவேசிக்கமாட்டீர்கள் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[3. And said, Verily I say unto you, Except all of you be converted, and become as little children, all of you shall not enter into the kingdom of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6513,51 +6537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நான் உனக்கு இரங்கினதுபோல, நீயும் உன் உடன் வேலைக்காரனுக்கு இரங்கவேண்டாமோ என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[29. And his fellow servant fell down at his feet, and besought him, saying, Have patience with me, and I will pay you all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6622,51 +6646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவனுடைய ஆண்டவன் கோபமடைந்து, அவன் பட்ட கடனையெல்லாம் தனக்குக் கொடுத்துத் தீர்க்குமளவும் உபாதிக்கிறவர்களிடத்தில் அவனை ஒப்புக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[30. And he would not: but went and cast him into prison, till he should pay the debt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6731,51 +6755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவனுடைய ஆண்டவன் கோபமடைந்து, அவன் பட்ட கடனையெல்லாம் தனக்குக் கொடுத்துத் தீர்க்குமளவும் உபாதிக்கிறவர்களிடத்தில் அவனை ஒப்புக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[31. So when his fellow servants saw what was done, they were very sorry, and came and told unto their lord all that was done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6840,51 +6864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நீங்களும் அவனவன் தன் சகோதரன் செய்த தப்பிதங்களை மனப்பூர்வமாய் மன்னியாமற்போனால், என் பரமபிதாவும் உங்களுக்கு இப்படியே செய்வார் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. So when his fellow servants saw what was done, they were very sorry, and came and told unto their lord all that was done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6949,51 +6973,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நீங்களும் அவனவன் தன் சகோதரன் செய்த தப்பிதங்களை மனப்பூர்வமாய் மன்னியாமற்போனால், என் பரமபிதாவும் உங்களுக்கு இப்படியே செய்வார் என்றார்.]]></a:t>
+              <a:t><![CDATA[32. Then his lord, after that he had called him, said unto him, O you wicked servant, I forgave you all that debt, because you desired me:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Then his lord, after that he had called him, said unto him, O you wicked servant, I forgave you all that debt, because you desired me:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Should not you also have had compassion on your fellow servant, even as I had pity on you?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And his lord was angry, and delivered him to the tormentors, till he should pay all that was due unto him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And his lord was angry, and delivered him to the tormentors, till he should pay all that was due unto him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. So likewise shall my heavenly Father do also unto you, if all of you from your hearts forgive not every one his brother their trespasses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7058,51 +7627,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகையால் இந்தப்பிள்ளையைப்போலத் தன்னைத் தாழ்த்துகிறவன் எவனோ, அவனே பரலோகராஜ்யத்தில் பெரியவனாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[4. Whosoever therefore shall humble himself as this little child, the same is greatest in the kingdom of heaven.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. So likewise shall my heavenly Father do also unto you, if all of you from your hearts forgive not every one his brother their trespasses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +7845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகையால் இந்தப்பிள்ளையைப்போலத் தன்னைத் தாழ்த்துகிறவன் எவனோ, அவனே பரலோகராஜ்யத்தில் பெரியவனாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[4. Whosoever therefore shall humble himself as this little child, the same is greatest in the kingdom of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +7954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்படிப்பட்ட ஒரு பிள்ளையை என் நாமத்தினிமித்தம் ஏற்றுக்கொள்ளுகிறவன் என்னை ஏற்றுக்கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[5. And whoso shall receive one such little child in my name receives me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +8033,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470949136" r:id="rId1"/>
+    <p:sldLayoutId id="2481564164" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7879,54 +8557,102 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8047,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. But whoso shall offend one of these little ones which believe in me, it were better for him that]]></a:t>
+              <a:t><![CDATA[6. என்னிடத்தில் விசுவாசமாயிருக்கிற இந்தச் சிறியரில் ஒருவனுக்கு இடறலுண்டாக்குகிறவன் எவனோ, அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a millstone were hanged about his neck, and that he were drowned in the depth of the sea.]]></a:t>
+              <a:t><![CDATA[கழுத்தில் ஏந்திரக்கல்லைக் கட்டி, சமுத்திரத்தின் ஆழத்திலே அவனை அமிழ்த்துவது அவனுக்கு நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Woe unto the world because of offences! for it must essentially be that offences come; but woe to]]></a:t>
+              <a:t><![CDATA[7. இடறல்களினிமித்தம் உலகத்துக்கு ஐயோ, இடறல்கள் வருவது அவசியம். ஆனாலும் எந்த மனுஷனால் இடறல் வருகிறதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that man by whom the offence comes!]]></a:t>
+              <a:t><![CDATA[அவனுக்கு ஐயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Wherefore if your hand or your foot offend you, cut them off, and cast them from you: it is]]></a:t>
+              <a:t><![CDATA[8. உன் கையாவது உன் காலாவது உனக்கு இடறலுண்டாக்கினால், அதைத் தறித்து எறிந்துபோடு; நீ இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[better for you to enter into life halt or physically disabled, rather than having two hands or two]]></a:t>
+              <a:t><![CDATA[கையுடையவனாய், அல்லது இரண்டு காலுடையவனாய் நித்திய அக்கினியிலே தள்ளப்படுவதைப்பார்க்கிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[feet to be cast into everlasting fire.]]></a:t>
+              <a:t><![CDATA[சப்பாணியாய், அல்லது ஊனனாய், நித்திய ஜீவனுக்குள் பிரவேசிப்பது உனக்கு நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And if yours eye offend you, pluck it out, and cast it from you: it is better for you to enter]]></a:t>
+              <a:t><![CDATA[9. உன் கண் உனக்கு இடறலுண்டாக்கினால், அதைப் பிடுங்கி எறிந்துபோடு; இரண்டு கண்ணுள்ளவனாய், எரிநரகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into life with one eye, rather than having two eyes to be cast into hell fire.]]></a:t>
+              <a:t><![CDATA[தள்ளப்படுவதைப்பார்க்கிலும், ஒற்றைக்கண்ணனாய் ஜீவனுக்குள் பிரவேசிப்பது உனக்கு நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Take heed that all of you despise not one of these little ones; for I say unto you, That in]]></a:t>
+              <a:t><![CDATA[10. இந்தச் சிறியரில் ஒருவனையும் அற்பமாய் எண்ணாதபடிக்கு எச்சரிக்கையாயிருங்கள்; அவர்களுக்குரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. At the same time came the disciples unto Jesus, saying, Who is the greatest in the kingdom of]]></a:t>
+              <a:t><![CDATA[1. அவ்வேளையிலே சீஷர்கள் இயேசுவினிடத்தில் வந்து: பரலோகராஜ்யத்தில் எவன் பெரியவனாயிருப்பான் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heaven their angels do always behold the face of my Father which is in heaven.]]></a:t>
+              <a:t><![CDATA[தேவதூதர்கள் பரலோகத்திலே என் பரமபிதாவின் சமுகத்தை எப்பொழுதும் தரிசிக்கிறார்கள் என்று உங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For the Son of man has come to save that which was lost.]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. How think all of you? if a man have an hundred sheep, and one of them be gone astray, does he]]></a:t>
+              <a:t><![CDATA[11. மனுஷகுமாரன் கெட்டுப்போனதை இரட்சிக்க வந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not leave the ninety and nine, and goes into the mountains, and seeks that which is gone astray?]]></a:t>
+              <a:t><![CDATA[12. உங்களுக்கு எப்படித் தோன்றுகிறது? ஒரு மனுஷனுக்கு நூறு ஆடுகளிருக்க, அவைகளில் ஒன்று சிதறிப்போனால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And if so be that he find it, verily I say unto you, he rejoices more of that sheep, than of the]]></a:t>
+              <a:t><![CDATA[அவன் மற்றத் தொண்ணூற்றொன்பது ஆடுகளையும் மலைகளில் விட்டுப்போய்ச் சிதறிப்போனதைத் தேடாமலிருப்பானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ninety and nine which went not astray.]]></a:t>
+              <a:t><![CDATA[13. அவன் அதைக்கண்டுபிடித்தால், சிதறிப்போகாத தொண்ணூற்றொன்பது ஆடுகளைக்குறித்துச் சந்தோஷப்படுகிறதைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Even so it is not the will of your Father which is in heaven, that one of these little ones]]></a:t>
+              <a:t><![CDATA[பார்க்கிலும், அதைக்குறித்து அதிகமாய்ச் சந்தோஷப்படுவான் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[should perish.]]></a:t>
+              <a:t><![CDATA[14. இவ்விதமாக, இந்தச் சிறியரில் ஒருவனாகிலும் கெட்டுப்போவது பரலோகத்திலிருக்கிற உங்கள் பிதாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Moreover if your brother shall trespass against you, go and tell him his fault between you and]]></a:t>
+              <a:t><![CDATA[சித்தமல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him alone: if he shall hear you, you have gained your brother.]]></a:t>
+              <a:t><![CDATA[15. உன் சகோதரன் உனக்கு விரோதமாகக் குற்றஞ்செய்தால், அவனிடத்தில் நீ போய், நீயும் அவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heaven?]]></a:t>
+              <a:t><![CDATA[கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. But if he will not hear you, then take with you one or two more, that in the mouth of two or]]></a:t>
+              <a:t><![CDATA[தனித்திருக்கையில், அவன் குற்றத்தை அவனுக்கு உணர்த்து அவன் உனக்குச் செவிகொடுத்தால், உன் சகோதரனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[three witnesses every word may be established.]]></a:t>
+              <a:t><![CDATA[ஆதாயப்படுத்திக்கொண்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And if he shall neglect to hear them, tell it unto the church: but if he neglect to hear the]]></a:t>
+              <a:t><![CDATA[16. அவன் செவிகொடாமற்போனால், இரண்டு மூன்று சாட்சிகளுடைய வாக்கினாலே சங்கதிகளெல்லாம் நிலைவரப்படும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[church, let him be unto you as an heathen man and a publican.]]></a:t>
+              <a:t><![CDATA[இரண்டொருவரை உன்னுடனே கூட்டிக்கொண்டு போ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Verily I say unto you, Whatsoever all of you shall bind on earth shall be bound in heaven: and]]></a:t>
+              <a:t><![CDATA[17. அவர்களுக்கும் அவன் செவிகொடாமற்போனால், அதைச் சபைக்குத் தெரியப்படுத்து; சபைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whatsoever all of you shall loose on earth shall be loosed in heaven.]]></a:t>
+              <a:t><![CDATA[செவிகொடாதிருப்பானானால், அவன் உனக்கு அஞ்ஞானியைப்போலவும் ஆயக்காரனைப்போலவும் இருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Again I say unto you, That if two of you shall agree on earth as concerning any thing that they]]></a:t>
+              <a:t><![CDATA[18. பூலோகத்திலே நீங்கள் எவைகளைக் கட்டுவீர்களோ அவைகள் பரலோகத்திலும் கட்டப்பட்டிருக்கும்; பூலோகத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall ask, it shall be done for them of my Father which is in heaven.]]></a:t>
+              <a:t><![CDATA[நீங்கள் எவைகளைக் கட்டவிழ்ப்பீர்களோ அவைகள் பரலோகத்திலும் கட்டவிழ்க்கப்படும் என்று மெய்யாகவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. For where two or three are gathered together in my name, there am I in the midst of them.]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Then came Peter to him, and said, Lord, how often shall my brother sin against me, and I forgive]]></a:t>
+              <a:t><![CDATA[19. அல்லாமலும், உங்களில் இரண்டுபேர் தாங்கள் வேண்டிக்கொள்ளப்போகிற எந்தக் காரியத்தைக்குறித்தாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Jesus called a little child unto him, and set him in the midst of them,]]></a:t>
+              <a:t><![CDATA[2. இயேசு ஒரு சிறு பிள்ளையைத் தம்மிடத்தில் அழைத்து: அதை அவர்கள் நடுவே நிறுத்தி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him? till seven times?]]></a:t>
+              <a:t><![CDATA[பூமியிலே ஒருமனப்பட்டிருந்தால், பரலோகத்திலிருக்கிற என் பிதாவினால் அது அவர்களுக்கு உண்டாகும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Jesus says unto him, I say not unto you, Until seven times: but, Until seventy times seven.]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Therefore is the kingdom of heaven likened unto a certain king, which would take account of his]]></a:t>
+              <a:t><![CDATA[20. ஏனெனில், இரண்டு பேராவது மூன்று பேராவது என் நாமத்தினாலே எங்கே கூடியிருக்கிறார்களோ, அங்கே அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servants.]]></a:t>
+              <a:t><![CDATA[நடுவிலே இருக்கிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And when he had begun to reckon, one was brought unto him, which owed him ten thousand talents.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது, பேதுரு அவரிடத்தில் வந்து, ஆண்டவரே என் சகோதரன் எனக்கு விரோதமாய்க் குற்றஞ்செய்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But forasmuch as he had not to pay, his lord commanded him to be sold, and his wife, and]]></a:t>
+              <a:t><![CDATA[வந்தால், நான் எத்தனைதரம் மன்னிக்கவேண்டும்? ஏழுதரமட்டுமோ என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children, and all that he had, and payment to be made.]]></a:t>
+              <a:t><![CDATA[22. அதற்கு இயேசு: ஏழுதரமாத்திரம் அல்ல ஏழெழுபதுதரமட்டும் என்று உனக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. The servant therefore fell down, and worshipped him, saying, Lord, have patience with me, and I]]></a:t>
+              <a:t><![CDATA[23. எப்படியெனில், பரலோகராஜ்யம் தன் ஊழியக்காரரிடத்தில் கணக்குப்பார்க்க வேண்டுமென்றிருந்த ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will pay you all.]]></a:t>
+              <a:t><![CDATA[ராஜாவுக்கு ஒப்பாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Then the lord of that servant was moved with compassion, and loosed him, and forgave him the]]></a:t>
+              <a:t><![CDATA[24. அவன் கணக்குப்பார்க்கத் தொடங்கினபோது, பதினாயிரம் தாலந்து கடன் பட்டவன் ஒருவனை அவனுக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And said, Verily I say unto you, Except all of you be converted, and become as little children,]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் மனந்திரும்பிப் பிள்ளைகளைப்போல் ஆகாவிட்டால், பரலோகராஜ்யத்தில் பிரவேசிக்கமாட்டீர்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[debt.]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. But the same servant went out, and found one of his fellow servants, which owed him an hundred]]></a:t>
+              <a:t><![CDATA[25. கடனைத்தீர்க்க அவனுக்கு நிர்வாகம் இல்லாதபடியால், அவனுடைய ஆண்டவன் அவனையும் அவன் பெண்ஜாதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pence: and he laid hands on him, and took him by the throat, saying, Pay me that you owe.]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளையும், அவனுக்கு உண்டான எல்லாவற்றையும் விட்டு, கடனைத் தீர்க்கும்படிக் கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And his fellow servant fell down at his feet, and besought him, saying, Have patience with me,]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது அந்த ஊழியக்காரன் தாழ விழுந்து, வணங்கி: ஆண்டவனே! என்னிடத்தில் பொறுமையாயிரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and I will pay you all.]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றையும் உமக்குக் கொடுத்துத் தீர்க்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And he would not: but went and cast him into prison, till he should pay the debt.]]></a:t>
+              <a:t><![CDATA[27. அந்த ஊழியக்காரனுடைய ஆண்டவன் மனதிரங்கி, அவனை விடுதலைப்பண்ணி, கடனையும் அவனுக்கு மன்னித்துவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. So when his fellow servants saw what was done, they were very sorry, and came and told unto]]></a:t>
+              <a:t><![CDATA[28. அப்படியிருக்க, அந்த ஊழியக்காரன் புறப்பட்டுப்போகையில், தன்னிடத்தில் நூறு வெள்ளிப்பணம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their lord all that was done.]]></a:t>
+              <a:t><![CDATA[கடன்பட்டிருந்தவனாகிய தன் உடன் வேலைக்காரரில் ஒருவனைக்கண்டு, அவனைப்பிடித்து, தொண்டையை நெரித்து: நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Then his lord, after that he had called him, said unto him, O you wicked servant, I forgave you]]></a:t>
+              <a:t><![CDATA[பட்ட கடனை எனக்கு கொடுத்துத் தீர்க்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all that debt, because you desired me:]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது அவனுடைய உடன் வேலைக்காரன் காலிலே விழுந்து: என்னிடத்தில் பொறுமையாயிரும், எல்லாவற்றையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you shall not enter into the kingdom of heaven.]]></a:t>
+              <a:t><![CDATA[மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Should not you also have had compassion on your fellow servant, even as I had pity on you?]]></a:t>
+              <a:t><![CDATA[உமக்குக் கொடுத்துத் தீர்க்கிறேன் என்று, அவனை வேண்டிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And his lord was angry, and delivered him to the tormentors, till he should pay all that was due]]></a:t>
+              <a:t><![CDATA[30. அவனோ சம்மதியாமல், போய், அவன் பட்ட கடனைக் கொடுத்துத் தீர்க்குமளவும் அவனைக் காவலில் போடுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto him.]]></a:t>
+              <a:t><![CDATA[31. நடந்ததை அவன் உடன்வேலைக்காரர் கண்டு, மிகவும் துக்கப்பட்டு, ஆண்டவனிடத்தில் வந்து, நடந்ததையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. So likewise shall my heavenly Father do also unto you, if all of you from your hearts forgive]]></a:t>
+              <a:t><![CDATA[அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +16561,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not every one his brother their trespasses.]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது, அவனுடைய ஆண்டவன் அவனை அழைப்பித்து: பொல்லாத ஊழியக்காரனே, நீ என்னை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேண்டிக்கொண்டபடியினால், அந்தக் கடன் முழுவதையும் உனக்கு மன்னித்துவிட்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. நான் உனக்கு இரங்கினதுபோல, நீயும் உன் உடன் வேலைக்காரனுக்கு இரங்கவேண்டாமோ என்று சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. அவனுடைய ஆண்டவன் கோபமடைந்து, அவன் பட்ட கடனையெல்லாம் தனக்குக் கொடுத்துத் தீர்க்குமளவும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபாதிக்கிறவர்களிடத்தில் அவனை ஒப்புக்கொடுத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. நீங்களும் அவனவன் தன் சகோதரன் செய்த தப்பிதங்களை மனப்பூர்வமாய் மன்னியாமற்போனால், என் பரமபிதாவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +17353,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Whosoever therefore shall humble himself as this little child, the same is greatest in the]]></a:t>
+              <a:t><![CDATA[4. ஆகையால் இந்தப்பிள்ளையைப்போலத் தன்னைத் தாழ்த்துகிறவன் எவனோ, அவனே பரலோகராஜ்யத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களுக்கு இப்படியே செய்வார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kingdom of heaven.]]></a:t>
+              <a:t><![CDATA[பெரியவனாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And whoso shall receive one such little child in my name receives me.]]></a:t>
+              <a:t><![CDATA[5. இப்படிப்பட்ட ஒரு பிள்ளையை என் நாமத்தினிமித்தம் ஏற்றுக்கொள்ளுகிறவன் என்னை ஏற்றுக்கொள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +17810,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
   <a:themeElements>
-    <a:clrScheme name="Theme4">
+    <a:clrScheme name="Theme97">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme4">
+    <a:fontScheme name="Theme97">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +17920,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme4">
+    <a:fmtScheme name="Theme97">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +18095,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>70</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>