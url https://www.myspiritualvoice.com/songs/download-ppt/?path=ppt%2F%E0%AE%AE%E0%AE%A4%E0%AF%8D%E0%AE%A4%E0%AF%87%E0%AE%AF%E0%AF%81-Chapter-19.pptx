--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -93,50 +93,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +188,60 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +390,63 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு அவர்கள் அப்படியானால், தள்ளுதற்சீட்டைக்கொடுத்து, அவளைத் தள்ளிவிடலாமென்று மோசே ஏன் கட்டளையிட்டார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And said, For this cause shall a man leave father and mother, and shall cleave to his wife: and they two shall be one flesh?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு அவர்கள் அப்படியானால், தள்ளுதற்சீட்டைக்கொடுத்து, அவளைத் தள்ளிவிடலாமென்று மோசே ஏன் கட்டளையிட்டார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Wherefore they are no more two, but one flesh. What therefore God has joined together, let not man put asunder.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு அவர்: உங்கள் மனைவிகளைத் தள்ளிவிடலாமென்று உங்கள் இருதயக்கடினத்தினிமித்தம் மோசே உங்களுக்கு இடம் கொடுத்தார்; ஆதிமுதலாய் அப்படி இருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[6. Wherefore they are no more two, but one flesh. What therefore God has joined together, let not man put asunder.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு அவர்: உங்கள் மனைவிகளைத் தள்ளிவிடலாமென்று உங்கள் இருதயக்கடினத்தினிமித்தம் மோசே உங்களுக்கு இடம் கொடுத்தார்; ஆதிமுதலாய் அப்படி இருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[7. They say unto him, Why did Moses then command to give a writing of divorcement, and to put her away?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆதலால், எவனாகிலும் தன் மனைவி வேசித்தனஞ்செய்ததினிமித்தமேயன்றி, அவளைத் தள்ளிவிட்டு வேறொருத்தியை விவாகம் பண்ணினால், அவன் விபசாரம் பண்ணுகிறவனாயிருப்பான்; தள்ளிவிடப்பட்டவளை விவாகம் பண்ணுகிறவனும் விபசாரஞ்செய்கிறவனாயிருப்பான் என்று உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. They say unto him, Why did Moses then command to give a writing of divorcement, and to put her away?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆதலால், எவனாகிலும் தன் மனைவி வேசித்தனஞ்செய்ததினிமித்தமேயன்றி, அவளைத் தள்ளிவிட்டு வேறொருத்தியை விவாகம் பண்ணினால், அவன் விபசாரம் பண்ணுகிறவனாயிருப்பான்; தள்ளிவிடப்பட்டவளை விவாகம் பண்ணுகிறவனும் விபசாரஞ்செய்கிறவனாயிருப்பான் என்று உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. He says unto them, Moses because of the hardness of your hearts suffered you to put away your wives: but from the beginning it was not so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவருடைய சீஷர்கள் அவரை நோக்கி: மனைவியைப்பற்றிப் புருஷனுடைய காரியம் இப்படியிருந்தால், விவாகம் பண்ணுகிறது நல்லதல்ல என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. He says unto them, Moses because of the hardness of your hearts suffered you to put away your wives: but from the beginning it was not so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவருடைய சீஷர்கள் அவரை நோக்கி: மனைவியைப்பற்றிப் புருஷனுடைய காரியம் இப்படியிருந்தால், விவாகம் பண்ணுகிறது நல்லதல்ல என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And I say unto you, Whosoever shall put away his wife, except it be for fornication, and shall marry another, commits adultery: and whoso marries her which is put away does commit adultery.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அவர்: வரம் பெற்றவர்களே தவிர மற்றவர்கள் இந்த வசனத்தை ஏற்றுக்கொள்ளமாட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And I say unto you, Whosoever shall put away his wife, except it be for fornication, and shall marry another, commits adultery: and whoso marries her which is put away does commit adultery.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அவர்: வரம் பெற்றவர்களே தவிர மற்றவர்கள் இந்த வசனத்தை ஏற்றுக்கொள்ளமாட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And I say unto you, Whosoever shall put away his wife, except it be for fornication, and shall marry another, commits adultery: and whoso marries her which is put away does commit adultery.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு இந்த வசனங்களைச் சொல்லிமுடித்த பின்பு, அவர் கலிலேயாவை விட்டு யோர்தானுக்கு அக்கரையான யூதேயாவின் எல்லைகளில் வந்தார்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, that when Jesus had finished these sayings, he departed from Galilee, and came into the coasts of Judaea beyond Jordan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாயின் வயிற்றிலிருந்து அண்ணகர்களாய்ப் பிறந்தவர்களும் உண்டு; மனுஷர்களால் அண்ணகர்களாக்கப்பட்டவர்களும் உண்டு; பரலோகராஜ்யத்தினிமித்தம் தங்களை அண்ணகர்களாக்கிக்கொண்டவர்களும் உண்டு; இதை ஏற்றுக்கொள்ள வல்லவன் ஏற்றுக்கொள்ளக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. His disciples say unto him, If the case of the man be so with his wife, it is not good to marry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாயின் வயிற்றிலிருந்து அண்ணகர்களாய்ப் பிறந்தவர்களும் உண்டு; மனுஷர்களால் அண்ணகர்களாக்கப்பட்டவர்களும் உண்டு; பரலோகராஜ்யத்தினிமித்தம் தங்களை அண்ணகர்களாக்கிக்கொண்டவர்களும் உண்டு; இதை ஏற்றுக்கொள்ள வல்லவன் ஏற்றுக்கொள்ளக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. His disciples say unto him, If the case of the man be so with his wife, it is not good to marry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாயின் வயிற்றிலிருந்து அண்ணகர்களாய்ப் பிறந்தவர்களும் உண்டு; மனுஷர்களால் அண்ணகர்களாக்கப்பட்டவர்களும் உண்டு; பரலோகராஜ்யத்தினிமித்தம் தங்களை அண்ணகர்களாக்கிக்கொண்டவர்களும் உண்டு; இதை ஏற்றுக்கொள்ள வல்லவன் ஏற்றுக்கொள்ளக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. But he said unto them, All men cannot receive this saying, save they to whom it is given.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது, சிறு பிள்ளைகளின்மேல் கைகளை வைத்து ஜெபம்பண்ணுபடிக்கு அவர்களை அவரிடத்தில் கொண்டுவந்தார்கள்; கொண்டுவந்தவர்களைச் சீஷர்கள் அதட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. For there are some eunuchs, which were so born from their mother's womb: and there are some eunuchs, which were made eunuchs of men: and there be eunuchs, which have made themselves eunuchs for the kingdom of heaven's sake. He that is able to receive it, let him receive it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது, சிறு பிள்ளைகளின்மேல் கைகளை வைத்து ஜெபம்பண்ணுபடிக்கு அவர்களை அவரிடத்தில் கொண்டுவந்தார்கள்; கொண்டுவந்தவர்களைச் சீஷர்கள் அதட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. For there are some eunuchs, which were so born from their mother's womb: and there are some eunuchs, which were made eunuchs of men: and there be eunuchs, which have made themselves eunuchs for the kingdom of heaven's sake. He that is able to receive it, let him receive it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இயேசுவோ: சிறு பிள்ளைகள் என்னிடத்தில் வருகிறதற்கு இடங்கொடுங்கள்; அவர்களைத் தடைபண்ணாதிருங்கள்; பரலோகராஜ்யம் அப்படிப்பட்டவர்களுடையது என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[12. For there are some eunuchs, which were so born from their mother's womb: and there are some eunuchs, which were made eunuchs of men: and there be eunuchs, which have made themselves eunuchs for the kingdom of heaven's sake. He that is able to receive it, let him receive it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இயேசுவோ: சிறு பிள்ளைகள் என்னிடத்தில் வருகிறதற்கு இடங்கொடுங்கள்; அவர்களைத் தடைபண்ணாதிருங்கள்; பரலோகராஜ்யம் அப்படிப்பட்டவர்களுடையது என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. Then were there brought unto him little children, that he should put his hands on them, and pray: and the disciples rebuked them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் மேல் கைகளை வைத்து, பின்பு அவ்விடம் விட்டுப் புறப்பட்டுப்போனார்.]]></a:t>
+              <a:t><![CDATA[13. Then were there brought unto him little children, that he should put his hands on them, and pray: and the disciples rebuked them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது ஒருவன் வந்து, அவரை நோக்கி: நல்ல போதகரே நித்திய ஜீவனை அடையும்படி நான் எந்த நன்மையைச் செய்யவேண்டும் என்று கேட்டான்;]]></a:t>
+              <a:t><![CDATA[14. But Jesus said, Suffer little children, and forbid them not, to come unto me: for of such is the kingdom of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது ஒருவன் வந்து, அவரை நோக்கி: நல்ல போதகரே நித்திய ஜீவனை அடையும்படி நான் எந்த நன்மையைச் செய்யவேண்டும் என்று கேட்டான்;]]></a:t>
+              <a:t><![CDATA[14. But Jesus said, Suffer little children, and forbid them not, to come unto me: for of such is the kingdom of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. திரளான ஜனங்கள் அவருக்குப் பின் சென்றார்கள்; அவ்விடத்தில் அவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, that when Jesus had finished these sayings, he departed from Galilee, and came into the coasts of Judaea beyond Jordan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவர்: நீ என்னை நல்லவன் என்று சொல்வானேன்? தேவன் ஒருவரைத்தவிர நல்லவன் ஒருவனும் இல்லையே; நீ ஜீவனில் பிரவேசிக்க விரும்பினால் கற்பனைகளைக் கைக்கொள் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And he laid his hands on them, and departed thence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவர்: நீ என்னை நல்லவன் என்று சொல்வானேன்? தேவன் ஒருவரைத்தவிர நல்லவன் ஒருவனும் இல்லையே; நீ ஜீவனில் பிரவேசிக்க விரும்பினால் கற்பனைகளைக் கைக்கொள் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And, behold, one came and said unto him, Good Master, what good thing shall I do, that I may have eternal life?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் அவரை நோக்கி: எவைகளை என்று கேட்டான். அதற்கு இயேசு: கொலை செய்யாதிருப்பாயாக, விபசாரம் செய்யாதிருப்பாயாக, களவு செய்யாதிருப்பாயாக, பொய்ச் சாட்சி சொல்லாதிருப்பாயாக;]]></a:t>
+              <a:t><![CDATA[16. And, behold, one came and said unto him, Good Master, what good thing shall I do, that I may have eternal life?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் அவரை நோக்கி: எவைகளை என்று கேட்டான். அதற்கு இயேசு: கொலை செய்யாதிருப்பாயாக, விபசாரம் செய்யாதிருப்பாயாக, களவு செய்யாதிருப்பாயாக, பொய்ச் சாட்சி சொல்லாதிருப்பாயாக;]]></a:t>
+              <a:t><![CDATA[17. And he said unto him, Why call you me good? there is none good but one, that is, God: but if you will enter into life, keep the commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக; உன்னிடத்தில் நீ அன்புகூருவதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக என்பவைகளையே என்றார்.]]></a:t>
+              <a:t><![CDATA[17. And he said unto him, Why call you me good? there is none good but one, that is, God: but if you will enter into life, keep the commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்த வாலிபன் அவரை நோக்கி: இவைகளையெல்லாம் என் சிறு வயது முதல் கைக்கொண்டிருக்கிறேன்; இன்னும் என்னிடத்தில் குறைவு என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[18. He says unto him, Which? Jesus said, You shall do no murder, You shall not commit adultery, You shall not steal, You shall not bear false witness,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு இயேசு: நீ பூரண சற்குணனாயிருக்க விரும்பினால், போய், உனக்கு உண்டானவைகளை விற்று, தரித்திரருக்குக் கொடு, அப்பொழுது பரலோகத்தில் உனக்குப் பொக்கிஷம் உண்டாயிருக்கும். பின்பு என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
+              <a:t><![CDATA[18. He says unto him, Which? Jesus said, You shall do no murder, You shall not commit adultery, You shall not steal, You shall not bear false witness,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு இயேசு: நீ பூரண சற்குணனாயிருக்க விரும்பினால், போய், உனக்கு உண்டானவைகளை விற்று, தரித்திரருக்குக் கொடு, அப்பொழுது பரலோகத்தில் உனக்குப் பொக்கிஷம் உண்டாயிருக்கும். பின்பு என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
+              <a:t><![CDATA[19. Honour your father and your mother: and, You shall love your neighbour as yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்த வாலிபன் மிகுந்த ஆஸ்தியுள்ளவனாயிருந்தபடியால், இந்த வார்த்தையைக் கேட்டபொழுது, துக்கமடைந்தவனாய்ப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[19. Honour your father and your mother: and, You shall love your neighbour as yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது இயேசு தம்முடைய சீஷர்களை நோக்கி: ஐசுவரியவான் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பது அரிதென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[20. The young man says unto him, All these things have I kept from my youth up: what lack I yet?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது, பரிசேயர் அவரைச் சோதிக்கவேண்டுமென்று அவரிடத்தில் வந்து: புருஷனானவன் தன் மனைவியை எந்த முகாந்தரதினாலாகிலும் தள்ளிவிடுவது நியாயமா என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And great multitudes followed him; and he healed them there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது இயேசு தம்முடைய சீஷர்களை நோக்கி: ஐசுவரியவான் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பது அரிதென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[20. The young man says unto him, All these things have I kept from my youth up: what lack I yet?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மேலும் ஐசுவரியவான் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பதைப்பார்க்கிலும், ஒட்டகமானது ஊசியின் காதிலே நுழைவது எளிதாயிருக்கும் என்று உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. Jesus said unto him, If you will be perfect, go and sell that you have, and give to the poor, and you shall have treasure in heaven: and come and follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மேலும் ஐசுவரியவான் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பதைப்பார்க்கிலும், ஒட்டகமானது ஊசியின் காதிலே நுழைவது எளிதாயிருக்கும் என்று உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. Jesus said unto him, If you will be perfect, go and sell that you have, and give to the poor, and you shall have treasure in heaven: and come and follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவருடைய சீஷர்கள் அதைக்கேட்டபொழுது மிகவும் ஆச்சரியப்பட்டு: அப்படியானால் யார் ரட்சிக்கப்படக்கூடும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Jesus said unto him, If you will be perfect, go and sell that you have, and give to the poor, and you shall have treasure in heaven: and come and follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இயேசு, அவர்களைப் பார்த்து: மனுஷரால் இது கூடாததுதான்; தேவனாலே எல்லாம் கூடும் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. But when the young man heard that saying, he went away sorrowful: for he had great possessions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது பேதுரு அவரை நோக்கி: இதோ, நாங்கள் எல்லாவற்றையும் விட்டு, உம்மைப்பின்பற்றினோமே; எங்களுக்கு என்னகிடைக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. But when the young man heard that saying, he went away sorrowful: for he had great possessions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதற்கு இயேசு: மறுஜென்மகாலத்திலே மனுஷகுமாரன் தம்முடைய மகிமையுள்ள சிங்காசனத்தின்மேல் வீற்றிருக்கும்போது, நீங்களும், இஸ்ரவேலின் பன்னிரண்டு கோத்திரங்களையும் நியாயம் தீர்க்கிறவர்களாகப் பன்னிரண்டு சிங்காசனங்களில் வீற்றிருப்பீர்கள் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[23. Then said Jesus unto his disciples, Verily I say unto you, That a rich man shall hardly enter into the kingdom of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதற்கு இயேசு: மறுஜென்மகாலத்திலே மனுஷகுமாரன் தம்முடைய மகிமையுள்ள சிங்காசனத்தின்மேல் வீற்றிருக்கும்போது, நீங்களும், இஸ்ரவேலின் பன்னிரண்டு கோத்திரங்களையும் நியாயம் தீர்க்கிறவர்களாகப் பன்னிரண்டு சிங்காசனங்களில் வீற்றிருப்பீர்கள் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[23. Then said Jesus unto his disciples, Verily I say unto you, That a rich man shall hardly enter into the kingdom of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதற்கு இயேசு: மறுஜென்மகாலத்திலே மனுஷகுமாரன் தம்முடைய மகிமையுள்ள சிங்காசனத்தின்மேல் வீற்றிருக்கும்போது, நீங்களும், இஸ்ரவேலின் பன்னிரண்டு கோத்திரங்களையும் நியாயம் தீர்க்கிறவர்களாகப் பன்னிரண்டு சிங்காசனங்களில் வீற்றிருப்பீர்கள் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[24. And again I say unto you, It is easier for a camel to go through the eye of a needle, than for a rich man to enter into the kingdom of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என் நாமத்தினிமித்தம் வீட்டையாவது, சகோதரரையாவது, சகோதரிகளையாவது, தகப்பனையாவது, தாயையாவது, மனைவியையாவது, பிள்ளைகளையாவது, நிலங்களையாவது விட்டவன் எவனோ, அவன் நூறத்தனையாய் அடைந்து, நித்திய ஜீவனையும் சுதந்தரித்துக்கொள்ளுவான்;]]></a:t>
+              <a:t><![CDATA[24. And again I say unto you, It is easier for a camel to go through the eye of a needle, than for a rich man to enter into the kingdom of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது, பரிசேயர் அவரைச் சோதிக்கவேண்டுமென்று அவரிடத்தில் வந்து: புருஷனானவன் தன் மனைவியை எந்த முகாந்தரதினாலாகிலும் தள்ளிவிடுவது நியாயமா என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. The Pharisees also came unto him, tempting him, and saying unto him, Is it lawful for a man to put away his wife for every cause?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என் நாமத்தினிமித்தம் வீட்டையாவது, சகோதரரையாவது, சகோதரிகளையாவது, தகப்பனையாவது, தாயையாவது, மனைவியையாவது, பிள்ளைகளையாவது, நிலங்களையாவது விட்டவன் எவனோ, அவன் நூறத்தனையாய் அடைந்து, நித்திய ஜீவனையும் சுதந்தரித்துக்கொள்ளுவான்;]]></a:t>
+              <a:t><![CDATA[25. When his disciples heard it, they were exceedingly amazed, saying, Who then can be saved?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5411,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகிலும் முந்தினோர் அநேகர் பிந்தினோராயும், பிந்தினோர் அநேகர் முந்தினோராயும் இருப்பார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. When his disciples heard it, they were exceedingly amazed, saying, Who then can be saved?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. But Jesus beheld them, and said unto them, With men this is impossible; but with God all things are possible.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Then answered Peter and said unto him, Behold, we have forsaken all, and followed you; what shall we have therefore?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Then answered Peter and said unto him, Behold, we have forsaken all, and followed you; what shall we have therefore?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And Jesus said unto them, Verily I say unto you, That all of you which have followed me, in the regeneration when the Son of man shall sit in the throne of his glory, all of you also shall sit upon twelve thrones, judging the twelve tribes of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And Jesus said unto them, Verily I say unto you, That all of you which have followed me, in the regeneration when the Son of man shall sit in the throne of his glory, all of you also shall sit upon twelve thrones, judging the twelve tribes of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And Jesus said unto them, Verily I say unto you, That all of you which have followed me, in the regeneration when the Son of man shall sit in the throne of his glory, all of you also shall sit upon twelve thrones, judging the twelve tribes of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And every one that has forsaken houses, or brethren, or sisters, or father, or mother, or wife, or children, or lands, for my name's sake, shall receive an hundredfold, and shall inherit everlasting life.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And every one that has forsaken houses, or brethren, or sisters, or father, or mother, or wife, or children, or lands, for my name's sake, shall receive an hundredfold, and shall inherit everlasting life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களுக்கு அவர் பிரதியுத்தரமாக: ஆதியிலே மனுஷரை உண்டாக்கினவர் அவர்களை ஆணும் பெண்ணுமாக உண்டாக்கினார் என்பதையும்,]]></a:t>
+              <a:t><![CDATA[3. The Pharisees also came unto him, tempting him, and saying unto him, Is it lawful for a man to put away his wife for every cause?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And every one that has forsaken houses, or brethren, or sisters, or father, or mother, or wife, or children, or lands, for my name's sake, shall receive an hundredfold, and shall inherit everlasting life.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. But many that are first shall be last; and the last shall be first.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதினிமித்தம் புருஷனானவன் தன் தகப்பனையும் தாயையும் விட்டுத் தன் மனைவியோடே இசைந்திருப்பான்; அவர்கள் இருவரும் ஒரே மாம்சமாயிருப்பார்கள் என்று அவர் சொன்னதையும், நீங்கள் வாசிக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[4. And he answered and said unto them, Have all of you not read, that he which made them at the beginning made them male and female,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதினிமித்தம் புருஷனானவன் தன் தகப்பனையும் தாயையும் விட்டுத் தன் மனைவியோடே இசைந்திருப்பான்; அவர்கள் இருவரும் ஒரே மாம்சமாயிருப்பார்கள் என்று அவர் சொன்னதையும், நீங்கள் வாசிக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[4. And he answered and said unto them, Have all of you not read, that he which made them at the beginning made them male and female,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்படி இருக்கிறபடியால், அவர்கள் இருவராயிராமல், ஒரே மாம்சமாயிருக்கிறார்கள்; ஆகையால் தேவன் இணைத்ததை மனுஷன் பிரிக்காதிருக்கக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And said, For this cause shall a man leave father and mother, and shall cleave to his wife: and they two shall be one flesh?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732183" r:id="rId1"/>
+    <p:sldLayoutId id="2481564163" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,54 +7428,134 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6474,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তখন ফরীশীরা তাঁকে বললেন, ‘তবে মোশির বিধানে শুধুমাত্র বিবাহ বিচ্ছেদ পত্র দিয়ে স্ত্রীকে ত্যাগ করার]]></a:t>
+              <a:t><![CDATA[இருவரும் ஒரே மாம்சமாயிருப்பார்கள் என்று அவர் சொன்னதையும், நீங்கள் வாசிக்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিষয়ে লেখা আছে কেন?’]]></a:t>
+              <a:t><![CDATA[6. இப்படி இருக்கிறபடியால், அவர்கள் இருவராயிராமல், ஒரே மாம்சமாயிருக்கிறார்கள்; ஆகையால் தேவன் இணைத்ததை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তখন যীশু তাদের বললেন, ‘তোমাদের অন্তরের কঠোরতার জন্যই মোশি সেই বিধান দিয়েছিলেন, শুরুতে কিন্তু]]></a:t>
+              <a:t><![CDATA[மனுஷன் பிரிக்காதிருக்கக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এরকম ছিল না৷]]></a:t>
+              <a:t><![CDATA[7. அதற்கு அவர்கள் அப்படியானால், தள்ளுதற்சீட்டைக்கொடுத்து, அவளைத் தள்ளிவிடலாமென்று மோசே ஏன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তাইআমি তোমাদের বলছি, যদি কোন মানুষ ব্যভিচার দোষ ছাড়া অন্য কোন কারণে স্ত্রীকে ছেড়ে দিয়ে অন্য]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোন স্ত্রীলোককে বিয়ে করে তবে সে ব্যভিচার করে৷’]]></a:t>
+              <a:t><![CDATA[8. அதற்கு அவர்: உங்கள் மனைவிகளைத் தள்ளிவிடலாமென்று உங்கள் இருதயக்கடினத்தினிமித்தம் மோசே உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তখন তাঁর শিষ্যরা তাঁকে বললেন, ‘স্বামী-স্ত্রীর মধ্যে পরিস্থিতি যখন এমনইহয়, তখন বিয়ে না]]></a:t>
+              <a:t><![CDATA[இடம் கொடுத்தார்; ஆதிமுதலாய் அப்படி இருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করাইভাল৷’]]></a:t>
+              <a:t><![CDATA[9. ஆதலால், எவனாகிலும் தன் மனைவி வேசித்தனஞ்செய்ததினிமித்தமேயன்றி, அவளைத் தள்ளிவிட்டு வேறொருத்தியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. যীশু তাঁদের বললেন, ‘সবাইএইশিক্ষা গ্রহণ করতে পারে না, কেবল যাদের সেই ক্ষমতা দেওযা হয়েছে, তারাইতা]]></a:t>
+              <a:t><![CDATA[விவாகம் பண்ணினால், அவன் விபசாரம் பண்ணுகிறவனாயிருப்பான்; தள்ளிவிடப்பட்டவளை விவாகம் பண்ணுகிறவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মেনে নিতে পারে৷]]></a:t>
+              <a:t><![CDATA[விபசாரஞ்செய்கிறவனாயிருப்பான் என்று உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. এসব কথা বলা শেষ করে যীশু গালীল ছেড়ে যর্দননদীরঅন্য পারেযিহূদিয়া প্রদেশে এলেন৷]]></a:t>
+              <a:t><![CDATA[1. இயேசு இந்த வசனங்களைச் சொல்லிமுடித்த பின்பு, அவர் கலிலேயாவை விட்டு யோர்தானுக்கு அக்கரையான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. কিছু লোক নপুংসক হয়েই মাতৃগর্ভ থেকে ভূমিষ্ঠ হয়,যারা বিয়ে করেই না৷ আর কিছু লোককে মানুষে খোজা]]></a:t>
+              <a:t><![CDATA[10. அவருடைய சீஷர்கள் அவரை நோக்கி: மனைவியைப்பற்றிப் புருஷனுடைய காரியம் இப்படியிருந்தால், விவாகம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে দেয়, সেজন্য তারা বিয়ে করে না৷ আবার এমন কিছু লোক আছে, যাঁরা স্বর্গরাজ্যের জন্য বিয়ে করতে চায়]]></a:t>
+              <a:t><![CDATA[பண்ணுகிறது நல்லதல்ல என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না৷ য়ে কেউ এ শিক্ষা গ্রহণ করতে পারে, সে গ্রহণ করুক৷’]]></a:t>
+              <a:t><![CDATA[11. அதற்கு அவர்: வரம் பெற்றவர்களே தவிர மற்றவர்கள் இந்த வசனத்தை ஏற்றுக்கொள்ளமாட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. এরপর লোকেরা ছোট ছোট ছেলেমেয়েদের যীশুর কাছে নিয়ে এল, য়েন তিনি তাদের মাথায় হাত রেখে প্রার্থনা]]></a:t>
+              <a:t><![CDATA[12. தாயின் வயிற்றிலிருந்து அண்ணகர்களாய்ப் பிறந்தவர்களும் உண்டு; மனுஷர்களால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেন৷ কিন্তু যীশুর শিষ্যরা তাদের ধমক দিলেন৷]]></a:t>
+              <a:t><![CDATA[அண்ணகர்களாக்கப்பட்டவர்களும் உண்டு; பரலோகராஜ்யத்தினிமித்தம் தங்களை அண்ணகர்களாக்கிக்கொண்டவர்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তখন যীশু তাদের বললেন, ‘ছোট ছোট ছেলেমেয়েদের বাধা দিও না, ওদের আমার কাছে আসতে নিষেধ করো না; এদের]]></a:t>
+              <a:t><![CDATA[உண்டு; இதை ஏற்றுக்கொள்ள வல்லவன் ஏற்றுக்கொள்ளக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মতো লোকদের জন্যইতো স্বর্গরাজ্য৷’]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது, சிறு பிள்ளைகளின்மேல் கைகளை வைத்து ஜெபம்பண்ணுபடிக்கு அவர்களை அவரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. এরপর যীশু সব ছেলেমেয়েদের মাথায় হাত রাখলেন, তারপর তিনি সেখান থেকে চলে গেলেন৷]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தார்கள்; கொண்டுவந்தவர்களைச் சீஷர்கள் அதட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. একজন লোক একদিন যীশুর কাছে এসে জিজ্ঞেস করল, ‘গুরু অনন্ত জীবন পাবার জন্য আমাকে কোন্ ভাল কাজ করতে]]></a:t>
+              <a:t><![CDATA[14. இயேசுவோ: சிறு பிள்ளைகள் என்னிடத்தில் வருகிறதற்கு இடங்கொடுங்கள்; அவர்களைத் தடைபண்ணாதிருங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে?’]]></a:t>
+              <a:t><![CDATA[பரலோகராஜ்யம் அப்படிப்பட்டவர்களுடையது என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. বহুলোক তাঁর পিছু পিছু চলতে লাগল আর তিনি সেখানে তাদের সুস্থ করলেন৷]]></a:t>
+              <a:t><![CDATA[யூதேயாவின் எல்லைகளில் வந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. যীশু তাকে বললেন, ‘কোনটি ভাল একথা তুমি আমায় জিজ্ঞেস করছ কেন? ভাল তো কেবল একজনই আর তিনি ঈশ্বর৷]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் மேல் கைகளை வைத்து, பின்பு அவ்விடம் விட்டுப் புறப்பட்டுப்போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাই হোক তুমি যদি অনন্ত জীবন পেতে চাও, তবে তাঁর সব আজ্ঞা পালন কর৷’]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது ஒருவன் வந்து, அவரை நோக்கி: நல்ல போதகரே நித்திய ஜீவனை அடையும்படி நான் எந்த நன்மையைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. সে বলল, ‘কোন্ কোন্ আজ্ঞা পালন করব?’যীশু তাকে বললেন, ‘তুমি অবশ্যইনরহত্যা করবে না, ব্যভিচার করবে]]></a:t>
+              <a:t><![CDATA[செய்யவேண்டும் என்று கேட்டான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না, চুরি করবে না, মিথ্যা সাক্ষ্য দেবে না,]]></a:t>
+              <a:t><![CDATA[17. அதற்கு அவர்: நீ என்னை நல்லவன் என்று சொல்வானேன்? தேவன் ஒருவரைத்தவிர நல்லவன் ஒருவனும் இல்லையே; நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তোমার বাবা-মাকে সম্মান করোও প্রতিবেশীকে নিজের মতো ভালবেসো৷'"]]></a:t>
+              <a:t><![CDATA[ஜீவனில் பிரவேசிக்க விரும்பினால் கற்பனைகளைக் கைக்கொள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. সেই যুবক তখন যীশুকে বলল, ‘আমি তো এর সবইপালন করে আসছি, তাহলে আমার আর কি করা বাকি আছে?’]]></a:t>
+              <a:t><![CDATA[18. அவன் அவரை நோக்கி: எவைகளை என்று கேட்டான். அதற்கு இயேசு: கொலை செய்யாதிருப்பாயாக, விபசாரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. যীশু তাঁকে বললেন, ‘যদি তুমি সম্পূর্ণ নিখুঁত হতে চাও, তবে যাও, তোমার সমস্ত সম্পত্তি বিক্রি করে]]></a:t>
+              <a:t><![CDATA[செய்யாதிருப்பாயாக, களவு செய்யாதிருப்பாயாக, பொய்ச் சாட்சி சொல்லாதிருப்பாயாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গরীবদের মধ্যে বিলিয়ে দাও৷ তাতে তুমি স্বর্গে প্রচুর সম্পদ পাবে৷ তারপর এস, আমার অনুসারী হও৷’]]></a:t>
+              <a:t><![CDATA[19. உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக; உன்னிடத்தில் நீ அன்புகூருவதுபோலப் பிறனிடத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. কিন্তু সেই যুবক এই কথা শুনে বিষন্ন হয়ে চলে গেল, কারণ তার প্রচুর সম্পত্তি ছিল৷]]></a:t>
+              <a:t><![CDATA[அன்புகூருவாயாக என்பவைகளையே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. যীশু তাঁর শিষ্যদের বললেন, ‘আমি তোমাদের সত্যি বলছি, ধনী ব্যক্তির পক্ষে স্বর্গরাজ্যে প্রবেশ করা]]></a:t>
+              <a:t><![CDATA[20. அந்த வாலிபன் அவரை நோக்கி: இவைகளையெல்லாம் என் சிறு வயது முதல் கைக்கொண்டிருக்கிறேன்; இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. সেই সময় কয়েকজন ফরীশী এসে পরীক্ষা করবার জন্য তাঁকে জিজ্ঞেস করল, কোন লোকের পক্ষে তার খুশী মতো য়ে]]></a:t>
+              <a:t><![CDATA[2. திரளான ஜனங்கள் அவருக்குப் பின் சென்றார்கள்; அவ்விடத்தில் அவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কঠিন হবে৷]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் குறைவு என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. হ্যাঁ, আমি তোমাদের বলছি, ধনীর পক্ষে স্বর্গরাজ্যে প্রবেশ করার চেয়ে বরং ছুঁচের ফুটো দিয়ে উটের]]></a:t>
+              <a:t><![CDATA[21. அதற்கு இயேசு: நீ பூரண சற்குணனாயிருக்க விரும்பினால், போய், உனக்கு உண்டானவைகளை விற்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গলে যাওয়া সহজ৷’]]></a:t>
+              <a:t><![CDATA[தரித்திரருக்குக் கொடு, அப்பொழுது பரலோகத்தில் உனக்குப் பொக்கிஷம் உண்டாயிருக்கும். பின்பு என்னைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. একথা শুনে শিষ্যরা আশ্চর্য হয়ে গেলেন৷ তাঁরা তখন বললেন, ‘তাহলে উদ্ধার পাওয়া কার পক্ষে সন্ভব?’]]></a:t>
+              <a:t><![CDATA[பின்பற்றிவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. যীশু তাঁদের দিকে তাকিয়ে বললেন, ‘মানুষের পক্ষে তা অসন্ভব বটে, কিন্তু ঈশ্বরের পক্ষে সবই সন্ভব৷’]]></a:t>
+              <a:t><![CDATA[22. அந்த வாலிபன் மிகுந்த ஆஸ்தியுள்ளவனாயிருந்தபடியால், இந்த வார்த்தையைக் கேட்டபொழுது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তখন পিতর বললেন, ‘দেখুন, আমরা সব কিছু ছেড়ে দিয়ে আপনার অনুসারী হয়েছি, তাহলে আমরা কি পাব?’]]></a:t>
+              <a:t><![CDATA[துக்கமடைந்தவனாய்ப் போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. যীশু তাঁদের বললেন., ‘আমি তোমাদের সত্যি বলছি, সেইনতুন জগতে যখন মানবপুত্র তাঁর মহিমামণ্ডিত]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது இயேசு தம்முடைய சீஷர்களை நோக்கி: ஐசுவரியவான் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সিংহাসনে বসবেন, তখন তোমরা যাঁরা আমার অনুসারী হয়েছ, তোমরাও বারোটি সিংহাসনে বসবে আর ইস্রায়েলের বারো]]></a:t>
+              <a:t><![CDATA[அரிதென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গোষ্ঠীর বিচার করবে৷]]></a:t>
+              <a:t><![CDATA[24. மேலும் ஐசுவரியவான் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பதைப்பார்க்கிலும், ஒட்டகமானது ஊசியின் காதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. আর য়ে কেউ আমার জন্য বাড়ি ঘর, ভাই বোন, বাবা-মা, ছেলেমেয়ে অথবা জায়গা জমি ছেড়েছে, সে তার শতগুন]]></a:t>
+              <a:t><![CDATA[நுழைவது எளிதாயிருக்கும் என்று உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোন কারণে স্ত্রীকে ত্যাগ করা কি বিধি-সম্মত?’]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது, பரிசேயர் அவரைச் சோதிக்கவேண்டுமென்று அவரிடத்தில் வந்து: புருஷனானவன் தன் மனைவியை எந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেশী পাবে এবং অনন্ত জীবনেরও অধিকারী হবে৷]]></a:t>
+              <a:t><![CDATA[25. அவருடைய சீஷர்கள் அதைக்கேட்டபொழுது மிகவும் ஆச்சரியப்பட்டு: அப்படியானால் யார் ரட்சிக்கப்படக்கூடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13624,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. কিন্তু এমন অনেকে যাঁরা এখন প্রথমে আছে তারা শেষে যাবে, আর যাঁরা এখন শেষে আছে তারা প্রথম হবে৷]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. இயேசு, அவர்களைப் பார்த்து: மனுஷரால் இது கூடாததுதான்; தேவனாலே எல்லாம் கூடும் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அப்பொழுது பேதுரு அவரை நோக்கி: இதோ, நாங்கள் எல்லாவற்றையும் விட்டு, உம்மைப்பின்பற்றினோமே;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எங்களுக்கு என்னகிடைக்கும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அதற்கு இயேசு: மறுஜென்மகாலத்திலே மனுஷகுமாரன் தம்முடைய மகிமையுள்ள சிங்காசனத்தின்மேல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வீற்றிருக்கும்போது, நீங்களும், இஸ்ரவேலின் பன்னிரண்டு கோத்திரங்களையும் நியாயம் தீர்க்கிறவர்களாகப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பன்னிரண்டு சிங்காசனங்களில் வீற்றிருப்பீர்கள் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. என் நாமத்தினிமித்தம் வீட்டையாவது, சகோதரரையாவது, சகோதரிகளையாவது, தகப்பனையாவது, தாயையாவது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனைவியையாவது, பிள்ளைகளையாவது, நிலங்களையாவது விட்டவன் எவனோ, அவன் நூறத்தனையாய் அடைந்து, நித்திய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. যীশু বললেন, ‘তোমরা কি শাস্ত্রে পড়নি, য়ে শুরুতেই ঈশ্বর তাদের পুরুষ ও নারী করে সৃষ্টি করেছিলেন?’]]></a:t>
+              <a:t><![CDATA[முகாந்தரதினாலாகிலும் தள்ளிவிடுவது நியாயமா என்று கேட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜீவனையும் சுதந்தரித்துக்கொள்ளுவான்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. ஆகிலும் முந்தினோர் அநேகர் பிந்தினோராயும், பிந்தினோர் அநேகர் முந்தினோராயும் இருப்பார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. এরপর ঈশ্বর বলেছিলেন, ‘এজন্য মানুষ বাবা-মাকে ছেড়ে স্ত্রীর সঙ্গে যুক্ত হবে, আর সেইদুজন এক দেহ]]></a:t>
+              <a:t><![CDATA[4. அவர்களுக்கு அவர் பிரதியுத்தரமாக: ஆதியிலே மனுஷரை உண்டாக்கினவர் அவர்களை ஆணும் பெண்ணுமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে৷’]]></a:t>
+              <a:t><![CDATA[உண்டாக்கினார் என்பதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তাইতারা আর দুজন নয় কিন্তু একজন৷ তাইঈশ্বর যাদের যুক্ত করেছেন, মানুষ তাদের পৃথক না করুক৷’]]></a:t>
+              <a:t><![CDATA[5. இதினிமித்தம் புருஷனானவன் தன் தகப்பனையும் தாயையும் விட்டுத் தன் மனைவியோடே இசைந்திருப்பான்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme72">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme72">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme72">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>