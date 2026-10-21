--- v0 (2026-08-02)
+++ v1 (2026-10-21)
@@ -77,50 +77,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +150,53 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +337,56 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் பிரதான ஆசாரியர் ஜனத்தின் வேதபாரகர் எல்லாரையும் கூடி வரச்செய்து: கிறிஸ்துவானவர் எங்கே பிறப்பார் என்று அவர்களிடத்தில் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[6. And you Bethlehem, in the land of Juda, are not the least among the princes of Juda: for out of you shall come a Governor, that shall rule my people Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு அவர்கள்: யூதேயாவிலுள்ள பெத்லகேமிலே பிறப்பார்; அதேனென்றால்:]]></a:t>
+              <a:t><![CDATA[6. And you Bethlehem, in the land of Juda, are not the least among the princes of Juda: for out of you shall come a Governor, that shall rule my people Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யூதேயா தேசத்திலுள்ள பெத்லகேமே, யூதாவின் பிரபுக்களில் நீ சிறியதல்ல; என் ஜனமாகிய இஸ்ரவேலை ஆளும் பிரபு உன்னிடத்தில் இருந்து புறப்படுவார் என்று, தீர்க்கதரிசியினால் எழுதப்பட்டிருக்கிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Then Herod, when he had privately called the wise men, enquired of them diligently what time the star appeared.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யூதேயா தேசத்திலுள்ள பெத்லகேமே, யூதாவின் பிரபுக்களில் நீ சிறியதல்ல; என் ஜனமாகிய இஸ்ரவேலை ஆளும் பிரபு உன்னிடத்தில் இருந்து புறப்படுவார் என்று, தீர்க்கதரிசியினால் எழுதப்பட்டிருக்கிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Then Herod, when he had privately called the wise men, enquired of them diligently what time the star appeared.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது ஏரோது, சாஸ்திரிகளை ரகசியமாய் அழைத்து, நட்சத்திரம் காணப்பட்ட காலத்தைக் குறித்து அவர்களிடத்தில் திட்டமாய் விசாரித்து:]]></a:t>
+              <a:t><![CDATA[8. And he sent them to Bethlehem, and said, Go and search diligently for the young child; and when all of you have found him, bring me word again, that I may come and worship him also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது ஏரோது, சாஸ்திரிகளை ரகசியமாய் அழைத்து, நட்சத்திரம் காணப்பட்ட காலத்தைக் குறித்து அவர்களிடத்தில் திட்டமாய் விசாரித்து:]]></a:t>
+              <a:t><![CDATA[8. And he sent them to Bethlehem, and said, Go and search diligently for the young child; and when all of you have found him, bring me word again, that I may come and worship him also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் போய், பிள்ளையைக்குறித்துத் திட்டமாய் விசாரியுங்கள்; நீங்கள் அதைக் கண்டபின்பு, நானும் வந்து அதைப் பணிந்து கொள்ளும்படி எனக்கு அறிவியுங்கள் என்று சொல்லி, அவர்களைப் பெத்லகேமுக்கு அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[8. And he sent them to Bethlehem, and said, Go and search diligently for the young child; and when all of you have found him, bring me word again, that I may come and worship him also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் போய், பிள்ளையைக்குறித்துத் திட்டமாய் விசாரியுங்கள்; நீங்கள் அதைக் கண்டபின்பு, நானும் வந்து அதைப் பணிந்து கொள்ளும்படி எனக்கு அறிவியுங்கள் என்று சொல்லி, அவர்களைப் பெத்லகேமுக்கு அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[9. When they had heard the king, they departed; and, lo, the star, which they saw in the east, went before them, till it came and stood over where the young child was.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ராஜா சொன்னதை அவர்கள் கேட்டுப் போகையில், இதோ, அவர்கள் கிழக்கிலே கண்ட நட்சத்திரம் பிள்ளை இருந்த ஸ்தலத்திற்குமேல் வந்து நிற்கும்வரைக்கும் அவர்களுக்குமுன் சென்றது.]]></a:t>
+              <a:t><![CDATA[9. When they had heard the king, they departed; and, lo, the star, which they saw in the east, went before them, till it came and stood over where the young child was.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ராஜா சொன்னதை அவர்கள் கேட்டுப் போகையில், இதோ, அவர்கள் கிழக்கிலே கண்ட நட்சத்திரம் பிள்ளை இருந்த ஸ்தலத்திற்குமேல் வந்து நிற்கும்வரைக்கும் அவர்களுக்குமுன் சென்றது.]]></a:t>
+              <a:t><![CDATA[10. When they saw the star, they rejoiced with exceeding great joy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஏரோது ராஜாவின் நாட்களில் யூதேயாவிலுள்ள பெத்லகேமிலே இயேசு பிறந்தபொழுது, கிழக்கிலிருந்து சாஸ்திரிகள் எருசலேமுக்கு வந்து,]]></a:t>
+              <a:t><![CDATA[1. Now when Jesus was born in Bethlehem of Judaea in the days of Herod the king, behold, there came wise men from the east to Jerusalem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் அந்த நட்சத்திரத்தை கண்ட போது, மிகுந்த ஆனந்த சந்தோஷமடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And when they were come into the house, they saw the young child with Mary his mother, and fell down, and worshipped him: and when they had opened their treasures, they presented unto him gifts; gold, and frankincense and myrrh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் அந்த வீட்டுக்குள் பிரவேசித்து, பிள்ளையையும் அதின் தாயாகிய மரியாளையும் கண்டு, சாஷ்டாங்கமாய் விழுந்து அதைப் பணிந்துகொண்டு, தங்கள் பொக்கிஷங்களைத் திறந்து, பொன்னையும் தூபவர்க்கத்தையும் வெள்ளைப்போளத்தையும் அதற்குக் காணிக்கையாக வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And when they were come into the house, they saw the young child with Mary his mother, and fell down, and worshipped him: and when they had opened their treasures, they presented unto him gifts; gold, and frankincense and myrrh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் அந்த வீட்டுக்குள் பிரவேசித்து, பிள்ளையையும் அதின் தாயாகிய மரியாளையும் கண்டு, சாஷ்டாங்கமாய் விழுந்து அதைப் பணிந்துகொண்டு, தங்கள் பொக்கிஷங்களைத் திறந்து, பொன்னையும் தூபவர்க்கத்தையும் வெள்ளைப்போளத்தையும் அதற்குக் காணிக்கையாக வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And when they were come into the house, they saw the young child with Mary his mother, and fell down, and worshipped him: and when they had opened their treasures, they presented unto him gifts; gold, and frankincense and myrrh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் அந்த வீட்டுக்குள் பிரவேசித்து, பிள்ளையையும் அதின் தாயாகிய மரியாளையும் கண்டு, சாஷ்டாங்கமாய் விழுந்து அதைப் பணிந்துகொண்டு, தங்கள் பொக்கிஷங்களைத் திறந்து, பொன்னையும் தூபவர்க்கத்தையும் வெள்ளைப்போளத்தையும் அதற்குக் காணிக்கையாக வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And being warned of God in a dream that they should not return to Herod, they departed into their own country another way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு, அவர்கள் ஏரோதினிடத்திற்குத் திரும்பிப் போகவேண்டாம் என்று சொப்பனத்தில் தேவனால் எச்சரிக்கப்பட்டு, வேறு வழியாய்த் தங்கள் தேசத்திற்குத் திரும்பிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And being warned of God in a dream that they should not return to Herod, they departed into their own country another way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு, அவர்கள் ஏரோதினிடத்திற்குத் திரும்பிப் போகவேண்டாம் என்று சொப்பனத்தில் தேவனால் எச்சரிக்கப்பட்டு, வேறு வழியாய்த் தங்கள் தேசத்திற்குத் திரும்பிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And when they were departed, behold, the angel of the Lord appears to Joseph in a dream, saying, Arise, and take the young child and his mother, and flee into Egypt, and be you there until I bring you word: for Herod will seek the young child to destroy him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் போனபின்பு, கர்த்தருடைய தூதன் சொப்பனத்தில் யோசேப்புக்குக் காணப்பட்டு: ஏரோது பிள்ளையைக் கொலைசெய்யத் தேடுவான்; ஆதலால் நீ எழுந்து, பிள்ளையையும் அதின் தாயையும் கூட்டிக்கொண்டு எகிப்துக்கு ஓடிப்போய், நான் உனக்குச் சொல்லும் வரைக்கும் அங்கேயே இரு என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And when they were departed, behold, the angel of the Lord appears to Joseph in a dream, saying, Arise, and take the young child and his mother, and flee into Egypt, and be you there until I bring you word: for Herod will seek the young child to destroy him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் போனபின்பு, கர்த்தருடைய தூதன் சொப்பனத்தில் யோசேப்புக்குக் காணப்பட்டு: ஏரோது பிள்ளையைக் கொலைசெய்யத் தேடுவான்; ஆதலால் நீ எழுந்து, பிள்ளையையும் அதின் தாயையும் கூட்டிக்கொண்டு எகிப்துக்கு ஓடிப்போய், நான் உனக்குச் சொல்லும் வரைக்கும் அங்கேயே இரு என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And when they were departed, behold, the angel of the Lord appears to Joseph in a dream, saying, Arise, and take the young child and his mother, and flee into Egypt, and be you there until I bring you word: for Herod will seek the young child to destroy him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் போனபின்பு, கர்த்தருடைய தூதன் சொப்பனத்தில் யோசேப்புக்குக் காணப்பட்டு: ஏரோது பிள்ளையைக் கொலைசெய்யத் தேடுவான்; ஆதலால் நீ எழுந்து, பிள்ளையையும் அதின் தாயையும் கூட்டிக்கொண்டு எகிப்துக்கு ஓடிப்போய், நான் உனக்குச் சொல்லும் வரைக்கும் அங்கேயே இரு என்றான்.]]></a:t>
+              <a:t><![CDATA[14. When he arose, he took the young child and his mother by night, and departed into Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் எழுந்து, இரவிலே பிள்ளையையும் அதின் தாயையும் கூட்டிக்கொண்டு, எகிப்துக்குப் புறப்பட்டுப் போய்,]]></a:t>
+              <a:t><![CDATA[14. When he arose, he took the young child and his mother by night, and departed into Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஏரோது ராஜாவின் நாட்களில் யூதேயாவிலுள்ள பெத்லகேமிலே இயேசு பிறந்தபொழுது, கிழக்கிலிருந்து சாஸ்திரிகள் எருசலேமுக்கு வந்து,]]></a:t>
+              <a:t><![CDATA[1. Now when Jesus was born in Bethlehem of Judaea in the days of Herod the king, behold, there came wise men from the east to Jerusalem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏரோதின் மரணபரியந்தம் அங்கே இருந்தான். எகிப்திலிருந்து என்னுடைய குமாரனை வரவழைத்தேன் என்று, தீர்க்கதரிசியின் மூலமாய்க் கர்த்தரால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[15. And was there until the death of Herod: that it might be fulfilled which was spoken of the Lord by the prophet, saying, Out of Egypt have I called my son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏரோதின் மரணபரியந்தம் அங்கே இருந்தான். எகிப்திலிருந்து என்னுடைய குமாரனை வரவழைத்தேன் என்று, தீர்க்கதரிசியின் மூலமாய்க் கர்த்தரால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[15. And was there until the death of Herod: that it might be fulfilled which was spoken of the Lord by the prophet, saying, Out of Egypt have I called my son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது ஏரோது தான் சாஸ்திரிகளால் வஞ்சிக்கப்பட்டதைக் கண்டு, மிகுந்த கோபமடைந்து, ஆட்களை அனுப்பி, தான் சாஸ்திரிகளிடத்தில் திட்டமாய் விசாரித்த காலத்தின்படியே, பெத்லகேமிலும் அதின் சகல எல்லைகளிலுமிருந்த இரண்டு வயதுக்குட்பட்ட எல்லா ஆண்பிள்ளைகளையும் கொலைசெய்தான்.]]></a:t>
+              <a:t><![CDATA[16. Then Herod, when he saw that he was mocked of the wise men, was exceeding angry, and sent forth, and slew all the children that were in Bethlehem, and in all the coasts thereof, from two years old and under, according to the time which he had diligently enquired of the wise men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது ஏரோது தான் சாஸ்திரிகளால் வஞ்சிக்கப்பட்டதைக் கண்டு, மிகுந்த கோபமடைந்து, ஆட்களை அனுப்பி, தான் சாஸ்திரிகளிடத்தில் திட்டமாய் விசாரித்த காலத்தின்படியே, பெத்லகேமிலும் அதின் சகல எல்லைகளிலுமிருந்த இரண்டு வயதுக்குட்பட்ட எல்லா ஆண்பிள்ளைகளையும் கொலைசெய்தான்.]]></a:t>
+              <a:t><![CDATA[16. Then Herod, when he saw that he was mocked of the wise men, was exceeding angry, and sent forth, and slew all the children that were in Bethlehem, and in all the coasts thereof, from two years old and under, according to the time which he had diligently enquired of the wise men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது ஏரோது தான் சாஸ்திரிகளால் வஞ்சிக்கப்பட்டதைக் கண்டு, மிகுந்த கோபமடைந்து, ஆட்களை அனுப்பி, தான் சாஸ்திரிகளிடத்தில் திட்டமாய் விசாரித்த காலத்தின்படியே, பெத்லகேமிலும் அதின் சகல எல்லைகளிலுமிருந்த இரண்டு வயதுக்குட்பட்ட எல்லா ஆண்பிள்ளைகளையும் கொலைசெய்தான்.]]></a:t>
+              <a:t><![CDATA[16. Then Herod, when he saw that he was mocked of the wise men, was exceeding angry, and sent forth, and slew all the children that were in Bethlehem, and in all the coasts thereof, from two years old and under, according to the time which he had diligently enquired of the wise men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. புலம்பலும் அழுகையும் மிகுந்த துக்கங்கொண்டாடலுமாகிய கூக்குரல் ராமாவிலே கேட்கப்பட்டது; ராகேல் தன் பிள்ளைகளுக்காக அழுது, அவைகள் இல்லாதபடியால் ஆறுதலடையாதிருக்கிறாள் என்று,]]></a:t>
+              <a:t><![CDATA[17. Then was fulfilled that which was spoken by Jeremy the prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எரேமியா தீர்க்கதரிசியினால் உரைக்கப்பட்டது அப்பொழுது நிறைவேறிற்று.]]></a:t>
+              <a:t><![CDATA[17. Then was fulfilled that which was spoken by Jeremy the prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எரேமியா தீர்க்கதரிசியினால் உரைக்கப்பட்டது அப்பொழுது நிறைவேறிற்று.]]></a:t>
+              <a:t><![CDATA[18. In Rama was there a voice heard, lamentation, and weeping, and great mourning, Rachel weeping for her children, and would not be comforted, because they are not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஏரோது இறந்தபின்பு, கர்த்தருடைய தூதன் எகிப்திலே யோசேப்புக்கு சொப்பனத்தில் காணப்பட்டு:]]></a:t>
+              <a:t><![CDATA[19. But when Herod was dead, behold, an angel of the Lord appears in a dream to Joseph in Egypt,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ எழுந்து, பிள்ளையையும் அதின் தாயையும் கூட்டிக்கொண்டு இஸ்ரவேல் தேசத்துக்குப் போ; பிள்ளையின் பிராணனை வாங்கத்தேடினவர்கள் இறந்து போனார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. Saying, Arise, and take the young child and his mother, and go into the land of Israel: for they are dead which sought the young child's life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யூதருக்கு ராஜாவாகப் பிறந்திருக்கிறவர் எங்கே? கிழக்கிலே அவருடைய நட்சத்திரத்தைக் கண்டு, அவரைப் பணிந்து கொள்ள வந்தோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Saying, Where is he that is born King of the Jews? for we have seen his star in the east, and are come to worship him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ எழுந்து, பிள்ளையையும் அதின் தாயையும் கூட்டிக்கொண்டு இஸ்ரவேல் தேசத்துக்குப் போ; பிள்ளையின் பிராணனை வாங்கத்தேடினவர்கள் இறந்து போனார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. Saying, Arise, and take the young child and his mother, and go into the land of Israel: for they are dead which sought the young child's life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் எழுந்து, பிள்ளையையும் அதின் தாயையும் கூட்டிக்கொண்டு இஸ்ரவேல் தேசத்துக்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[21. And he arose, and took the young child and his mother, and came into the land of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகிலும், அர்கெலாயு தன் தகப்பனாகிய ஏரோதின் பட்டத்துக்கு வந்து, யூதேயாவில் அரசாளுகிறான் என்று கேள்விப்பட்டு, அங்கே போகப் பயந்தான். அப்பொழுது அவன் சொப்பனத்தில் தேவனால் எச்சரிக்கப்பட்டு, கலிலேயா நாட்டின் புறங்களிலே விலகிப்போய்,]]></a:t>
+              <a:t><![CDATA[22. But when he heard that Archelaus did reign in Judaea in the room of his father Herod, he was afraid to go thither: notwithstanding, being warned of God in a dream, he turned aside into the parts of Galilee:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4370,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகிலும், அர்கெலாயு தன் தகப்பனாகிய ஏரோதின் பட்டத்துக்கு வந்து, யூதேயாவில் அரசாளுகிறான் என்று கேள்விப்பட்டு, அங்கே போகப் பயந்தான். அப்பொழுது அவன் சொப்பனத்தில் தேவனால் எச்சரிக்கப்பட்டு, கலிலேயா நாட்டின் புறங்களிலே விலகிப்போய்,]]></a:t>
+              <a:t><![CDATA[22. But when he heard that Archelaus did reign in Judaea in the room of his father Herod, he was afraid to go thither: notwithstanding, being warned of God in a dream, he turned aside into the parts of Galilee:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. But when he heard that Archelaus did reign in Judaea in the room of his father Herod, he was afraid to go thither: notwithstanding, being warned of God in a dream, he turned aside into the parts of Galilee:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And he came and dwelt in a city called Nazareth: that it might be fulfilled which was spoken by the prophets, He shall be called a Nazarene.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And he came and dwelt in a city called Nazareth: that it might be fulfilled which was spoken by the prophets, He shall be called a Nazarene.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +4806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யூதருக்கு ராஜாவாகப் பிறந்திருக்கிறவர் எங்கே? கிழக்கிலே அவருடைய நட்சத்திரத்தைக் கண்டு, அவரைப் பணிந்து கொள்ள வந்தோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Saying, Where is he that is born King of the Jews? for we have seen his star in the east, and are come to worship him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +4915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏரோதுராஜா அதைக் கேட்டபொழுது, அவனும் அவனோடுகூட எருசலேம் நகரத்தார் அனைவரும் கலங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. When Herod the king had heard these things, he was troubled, and all Jerusalem with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +5024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நாசரேத்து என்னும் ஊரிலே வந்து வாசம் பண்ணினான். நசரேயன் என்னப்படுவார் என்று, தீர்க்கதரிசிகளால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[4. And when he had gathered all the chief priests and scribes of the people together, he demanded of them where Christ should be born.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +5133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நாசரேத்து என்னும் ஊரிலே வந்து வாசம் பண்ணினான். நசரேயன் என்னப்படுவார் என்று, தீர்க்கதரிசிகளால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[4. And when he had gathered all the chief priests and scribes of the people together, he demanded of them where Christ should be born.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் பிரதான ஆசாரியர் ஜனத்தின் வேதபாரகர் எல்லாரையும் கூடி வரச்செய்து: கிறிஸ்துவானவர் எங்கே பிறப்பார் என்று அவர்களிடத்தில் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[5. And they said unto him, In Bethlehem of Judaea: for thus it is written by the prophet,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5321,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474718504" r:id="rId1"/>
+    <p:sldLayoutId id="2481564053" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,50 +5661,74 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5506,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মশীহ (খ্রীষ্ট) কোথায় জন্মগ্রহণ করবেন?]]></a:t>
+              <a:t><![CDATA[6. யூதேயா தேசத்திலுள்ள பெத்லகேமே, யூதாவின் பிரபுக்களில் நீ சிறியதல்ல; என் ஜனமாகிய இஸ்ரவேலை ஆளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তাঁরা হেরোদকে বললেন, ‘যিহূদিয়া প্রদেশের বৈত্‌লেহমে, কারণ ভাববাদী সেরকমই লিখে গেছেন:]]></a:t>
+              <a:t><![CDATA[பிரபு உன்னிடத்தில் இருந்து புறப்படுவார் என்று, தீர்க்கதரிசியினால் எழுதப்பட்டிருக்கிறது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ‘আর তুমি যিহূদা প্রদেশের বৈত্‌লেহম, তুমি যিহূদার শাসনকর্তাদের চোখে কোন অংশে নগন্য নও, কারণ তোমার]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது ஏரோது, சாஸ்திரிகளை ரகசியமாய் அழைத்து, நட்சத்திரம் காணப்பட்ட காலத்தைக் குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মধ্য থেকে একজন শাসনকর্তা উঠবেন যিনি আমার প্রজা ইস্রায়েলকে চরাবেন৷'" মীখা 5:2]]></a:t>
+              <a:t><![CDATA[அவர்களிடத்தில் திட்டமாய் விசாரித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তখন হেরোদ সেই পণ্ডিতদের সঙ্গে একান্তে দেখা করার জন্য তাঁদের ডেকে পাঠালেন৷ তিনি তাঁদের কাছ থেকে]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் போய், பிள்ளையைக்குறித்துத் திட்டமாய் விசாரியுங்கள்; நீங்கள் அதைக் கண்டபின்பு, நானும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জেনে নিলেন ঠিক কোন সময় তারাটা দেখা গিয়েছিল৷]]></a:t>
+              <a:t><![CDATA[வந்து அதைப் பணிந்து கொள்ளும்படி எனக்கு அறிவியுங்கள் என்று சொல்லி, அவர்களைப் பெத்லகேமுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. এরপর হেরোদ তাদের বৈত্‌লেহমে পাঠিয়ে দিলেন আর বললেন, ‘দেখ, তোমরা সেখানে গিয়ে ভাল করে সেই শিশুর]]></a:t>
+              <a:t><![CDATA[அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খোঁজ কর; আর খোঁজ পেলে, আমাকে জানিয়ে য়েও,. য়েন আমিও সেখানে গিয়ে তাঁকে প্রণাম করতে পারি৷’]]></a:t>
+              <a:t><![CDATA[9. ராஜா சொன்னதை அவர்கள் கேட்டுப் போகையில், இதோ, அவர்கள் கிழக்கிலே கண்ட நட்சத்திரம் பிள்ளை இருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তাঁরা রাজার কথা শুনে রওনা দিলেন৷ তাঁরা পূর্ব দিকে আকাশে য়ে তারাটা উঠতে দেখেছিলেন, সেটা তাঁদের]]></a:t>
+              <a:t><![CDATA[ஸ்தலத்திற்குமேல் வந்து நிற்கும்வரைக்கும் அவர்களுக்குமுன் சென்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আগে আগে চলল এবং শিশুটি য়েখানে ছিলেন তার ওপরে থামল৷]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் அந்த நட்சத்திரத்தை கண்ட போது, மிகுந்த ஆனந்த சந்தோஷமடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. হেরোদ যখন রাজা ছিলেন, সেই সময় যিহূদিয়ার বৈত্‌লেহমে যীশুর জন্ম হয়৷ সেই সময় প্রাচ্য থেকে]]></a:t>
+              <a:t><![CDATA[1. ஏரோது ராஜாவின் நாட்களில் யூதேயாவிலுள்ள பெத்லகேமிலே இயேசு பிறந்தபொழுது, கிழக்கிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তাঁরা সেই তারাটি দেখে আনন্দে আত্মহারা হলেন৷]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் அந்த வீட்டுக்குள் பிரவேசித்து, பிள்ளையையும் அதின் தாயாகிய மரியாளையும் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. পরে সেই ঘরের মধ্যে ঢুকে শিশুটি ও তাঁর মা মরিয়মকে দেখতে পেয়ে তাঁরা মাথা নত করে তাঁকে প্রণাম]]></a:t>
+              <a:t><![CDATA[சாஷ்டாங்கமாய் விழுந்து அதைப் பணிந்துகொண்டு, தங்கள் பொக்கிஷங்களைத் திறந்து, பொன்னையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করলেন ও তাঁর উপাসনা করলেন৷ তারপর তাঁদের উপহার সামগ্রী খুলে বের করে তাঁকে সোনা, সুগন্ধি গুগ্গুল ও]]></a:t>
+              <a:t><![CDATA[தூபவர்க்கத்தையும் வெள்ளைப்போளத்தையும் அதற்குக் காணிக்கையாக வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সুগন্ধি নির্যাস উপহার দিলেন৷]]></a:t>
+              <a:t><![CDATA[12. பின்பு, அவர்கள் ஏரோதினிடத்திற்குத் திரும்பிப் போகவேண்டாம் என்று சொப்பனத்தில் தேவனால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এরপর ঈশ্বর স্বপ্নে তাঁদের সাবধান করে দিলেন য়েন তাঁরা হেরোদের কাছে ফিরে না যান, তাই তাঁরা অন্য]]></a:t>
+              <a:t><![CDATA[எச்சரிக்கப்பட்டு, வேறு வழியாய்த் தங்கள் தேசத்திற்குத் திரும்பிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পথে নিজেদের দেশে ফিরে গেলেন৷]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் போனபின்பு, கர்த்தருடைய தூதன் சொப்பனத்தில் யோசேப்புக்குக் காணப்பட்டு: ஏரோது பிள்ளையைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তাঁরা চলে যাবার পর প্রভুর এক দূত স্বপ্নে য়োষেফকে দেখা দিয়ে বললেন, ‘ওঠো!’ শিশুটি ও তাঁর মাকে]]></a:t>
+              <a:t><![CDATA[கொலைசெய்யத் தேடுவான்; ஆதலால் நீ எழுந்து, பிள்ளையையும் அதின் தாயையும் கூட்டிக்கொண்டு எகிப்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে মিশরে পালিয়ে যাও৷ যতদিন না আমি তোমাদের বলি, তোমরা সেখানেই থেকো, কারণ এই শিশুটিকে মেরে ফেলার]]></a:t>
+              <a:t><![CDATA[ஓடிப்போய், நான் உனக்குச் சொல்லும் வரைக்கும் அங்கேயே இரு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য হেরোদ এর খোঁজ করবে৷’]]></a:t>
+              <a:t><![CDATA[14. அவன் எழுந்து, இரவிலே பிள்ளையையும் அதின் தாயையும் கூட்டிக்கொண்டு, எகிப்துக்குப் புறப்பட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তখন য়োষেফ উঠে সেই শিশু ও তাঁর মাকে নিয়ে রাতে মিশরে রওনা হলেন৷]]></a:t>
+              <a:t><![CDATA[போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কয়েকজন পণ্ডিত জেরুশালেমে এসে যীশুর খোঁজ করতে লাগলেন৷]]></a:t>
+              <a:t><![CDATA[சாஸ்திரிகள் எருசலேமுக்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আর হেরোদের মৃত্যু না হওয়া পর্যন্ত সেখানে থাকলেন৷ এরূপ ঘটল যাতে ভাববাদীর মাধ্যমে প্রভুর কথা সফল]]></a:t>
+              <a:t><![CDATA[15. ஏரோதின் மரணபரியந்தம் அங்கே இருந்தான். எகிப்திலிருந்து என்னுடைய குமாரனை வரவழைத்தேன் என்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়; প্রভু বললেন, ‘আমি মিশর থেকে আমার পুত্রকে ডেকে আনলাম৷’]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசியின் மூலமாய்க் கர்த்தரால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. হেরোদ যখন দেখলেন য়ে সেই পণ্ডিতরা তাঁকে বোকা বানিয়েছে, তখন তিনি প্রচণ্ড ক্রুদ্ধ হলেন৷ তিনি সেই]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது ஏரோது தான் சாஸ்திரிகளால் வஞ்சிக்கப்பட்டதைக் கண்டு, மிகுந்த கோபமடைந்து, ஆட்களை அனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পণ্ডিতদের কাছ থেকে য়ে সময়ের কথা জেনেছিলেন, সেই হিসাব মতো দু’বছর ও তার কম বয়সের যত ছেলে বৈত্‌লেহম]]></a:t>
+              <a:t><![CDATA[தான் சாஸ்திரிகளிடத்தில் திட்டமாய் விசாரித்த காலத்தின்படியே, பெத்லகேமிலும் அதின் சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ও তার আশেপাশের অঞ্চলে ছিল, সকলকে হত্যা করার হুকুম দিলেন৷]]></a:t>
+              <a:t><![CDATA[எல்லைகளிலுமிருந்த இரண்டு வயதுக்குட்பட்ட எல்லா ஆண்பிள்ளைகளையும் கொலைசெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. এর ফলে ভাববাদী যিরমিয়র মাধ্যমে ঈশ্বর য়ে কথা বলেছিলেন তা পূর্ণ হল:]]></a:t>
+              <a:t><![CDATA[17. புலம்பலும் அழுகையும் மிகுந்த துக்கங்கொண்டாடலுமாகிய கூக்குரல் ராமாவிலே கேட்கப்பட்டது; ராகேல் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. 1 ‘রামায় একটা শব্দ শোনা গেল, কান্নার রোল ও তীব্র হাহাকার, রাহেল তাঁর সন্তানদের জন্য কাঁদছেন৷]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளுக்காக அழுது, அவைகள் இல்லாதபடியால் ஆறுதலடையாதிருக்கிறாள் என்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি কিছুতেই শান্ত হতে চাইছেন না, কারণ তারা কেউ আর বেঁচে নেই৷’ যিরমিয় 31 : 15]]></a:t>
+              <a:t><![CDATA[18. எரேமியா தீர்க்கதரிசியினால் உரைக்கப்பட்டது அப்பொழுது நிறைவேறிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. হেরোদ মারা যাবার পর প্রভুর এক দূত মিশরে য়োষেফকে স্বপ্নে দেখা দিয়ে বললেন,]]></a:t>
+              <a:t><![CDATA[19. ஏரோது இறந்தபின்பு, கர்த்தருடைய தூதன் எகிப்திலே யோசேப்புக்கு சொப்பனத்தில் காணப்பட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ‘ওঠো! এই শিশু ও তাঁর মাকে সঙ্গে নিয়ে ইস্রায়েল দেশে ফিরে যাও, কারণ যাঁরা এই ছেলের প্রাণ নাশের]]></a:t>
+              <a:t><![CDATA[20. நீ எழுந்து, பிள்ளையையும் அதின் தாயையும் கூட்டிக்கொண்டு இஸ்ரவேல் தேசத்துக்குப் போ; பிள்ளையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তাঁরা এসে জিজ্ঞেস করলেন, ‘ইহুদীদের য়ে নতুন রাজা জন্মেছেন তিনি কোথায়? কারণ পূর্ব দিকে আকাশে আমরা]]></a:t>
+              <a:t><![CDATA[2. யூதருக்கு ராஜாவாகப் பிறந்திருக்கிறவர் எங்கே? கிழக்கிலே அவருடைய நட்சத்திரத்தைக் கண்டு, அவரைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চেষ্টা করেছিল তারা সকলে মারা গেছে৷’]]></a:t>
+              <a:t><![CDATA[பிராணனை வாங்கத்தேடினவர்கள் இறந்து போனார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তখন য়োষেফ উঠে সেই শিশু ও তাঁর মাকে নিয়ে ইস্রায়েল দেশে গেলেন৷]]></a:t>
+              <a:t><![CDATA[21. அவன் எழுந்து, பிள்ளையையும் அதின் தாயையும் கூட்டிக்கொண்டு இஸ்ரவேல் தேசத்துக்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. কিন্তু য়োষেফ যখন শুনলেন য়ে হেরোদের জায়গায় তাঁর পুত্র আর্খিলায় যিহূদিয়ার রাজা হয়েছে, তখন]]></a:t>
+              <a:t><![CDATA[22. ஆகிலும், அர்கெலாயு தன் தகப்பனாகிய ஏரோதின் பட்டத்துக்கு வந்து, யூதேயாவில் அரசாளுகிறான் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10621,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি সেখানে ফিরে যেতে ভয় পেলেন৷ পরে আর এক স্বপ্নে তাঁকে সাবধান করে দেওয়া হল,]]></a:t>
+              <a:t><![CDATA[கேள்விப்பட்டு, அங்கே போகப் பயந்தான். அப்பொழுது அவன் சொப்பனத்தில் தேவனால் எச்சரிக்கப்பட்டு, கலிலேயா]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாட்டின் புறங்களிலே விலகிப்போய்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. நாசரேத்து என்னும் ஊரிலே வந்து வாசம் பண்ணினான். நசரேயன் என்னப்படுவார் என்று, தீர்க்கதரிசிகளால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁর তারা দেখে তাঁকে প্রণাম জানাতে এসেছি৷’]]></a:t>
+              <a:t><![CDATA[பணிந்து கொள்ள வந்தோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. রাজা হেরোদ একথা শুনে খুব বিচলিত হলেন এবং তাঁর সঙ্গে জেরুশালেমের সব লোক বিচলিত হল৷]]></a:t>
+              <a:t><![CDATA[3. ஏரோதுராஜா அதைக் கேட்டபொழுது, அவனும் அவனோடுகூட எருசலேம் நகரத்தார் அனைவரும் கலங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. তখন তিনি গালীলে ফিরে নাসরত্ নগরে বসবাস করতে লাগলেন৷ এই রকম ঘটল য়েন ভাববাদীর মাধ্যমে ঈশ্বর যা]]></a:t>
+              <a:t><![CDATA[4. அவன் பிரதான ஆசாரியர் ஜனத்தின் வேதபாரகர் எல்லாரையும் கூடி வரச்செய்து: கிறிஸ்துவானவர் எங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলেছিলেন তা পূর্ণ হয়: তিনি নাসরতীয়বলে আখ্যাত হলেন৷]]></a:t>
+              <a:t><![CDATA[பிறப்பார் என்று அவர்களிடத்தில் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তখন তিনি ইহুদীদের মধ্যে যাঁরা প্রধান যাজক ও ব্যবস্থার শিক্ষক ছিলেন, তাঁদের ডেকে জিজ্ঞেস করলেন,]]></a:t>
+              <a:t><![CDATA[5. அதற்கு அவர்கள்: யூதேயாவிலுள்ள பெத்லகேமிலே பிறப்பார்; அதேனென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +11738,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme81">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme81">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +11848,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme81">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +12023,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>46</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>