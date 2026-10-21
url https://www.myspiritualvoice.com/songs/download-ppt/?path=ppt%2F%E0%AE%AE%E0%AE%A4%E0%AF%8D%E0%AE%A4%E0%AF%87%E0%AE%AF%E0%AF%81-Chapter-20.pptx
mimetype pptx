--- v0 (2026-07-15)
+++ v1 (2026-10-21)
@@ -105,50 +105,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +202,58 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +408,61 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பதினோராம் மணிவேளையிலும் அவன்போய், சும்மா நிற்கிற வேறு சிலரைக்கண்டு: நீங்கள் பகல் முழுவதும் இங்கே சும்மா நிற்கிறதென்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[6. And about the eleventh hour he went out, and found others standing idle, and says unto them, Why stand all of you here all the day idle?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு அவர்கள்: ஒருவனும் எங்களுக்கு வேலையிடவில்லை என்றார்கள். அவன் அவர்களை நோக்கி: நீங்களும் திராட்சத்தோட்டத்துக்குப் போங்கள். நியாயமானபடி கூலி பெற்றுக்கொள்வீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. They say unto him, Because no man has hired us. He says unto them, Go all of you also into the vineyard; and whatsoever is right, that shall all of you receive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு அவர்கள்: ஒருவனும் எங்களுக்கு வேலையிடவில்லை என்றார்கள். அவன் அவர்களை நோக்கி: நீங்களும் திராட்சத்தோட்டத்துக்குப் போங்கள். நியாயமானபடி கூலி பெற்றுக்கொள்வீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. They say unto him, Because no man has hired us. He says unto them, Go all of you also into the vineyard; and whatsoever is right, that shall all of you receive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சாயங்காலத்தில், திராட்சத்தோட்டத்துக்கு எஜமான் தன் காரியக்காரனை நோக்கி: நீ வேலையாட்களை அழைத்து, பிந்திவந்தவர்கள் தொடங்கி முந்திவந்தவர்கள்வரைக்கும் அவர்களுக்குக் கூலி கொடு என்றான்.]]></a:t>
+              <a:t><![CDATA[8. So when even was come, the lord of the vineyard says unto his steward, Call the labourers, and give them their hire, beginning from the last unto the first.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சாயங்காலத்தில், திராட்சத்தோட்டத்துக்கு எஜமான் தன் காரியக்காரனை நோக்கி: நீ வேலையாட்களை அழைத்து, பிந்திவந்தவர்கள் தொடங்கி முந்திவந்தவர்கள்வரைக்கும் அவர்களுக்குக் கூலி கொடு என்றான்.]]></a:t>
+              <a:t><![CDATA[8. So when even was come, the lord of the vineyard says unto his steward, Call the labourers, and give them their hire, beginning from the last unto the first.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது பதினோராம் மணிவேளையில் வேலையமர்த்தப்பட்டவர்கள் வந்து ஆளுக்கு ஒவ்வொரு பணம் வாங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And when they came that were hired about the eleventh hour, they received every man a penny.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. முந்தி அமர்த்தப்பட்டவர்கள் வந்து, தங்களுக்கு அதிக கூலி கிடைக்கும் என்று எண்ணினார்கள், அவர்களும் ஆளுக்கு ஒவ்வொரு பணம் வாங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. But when the first came, they supposed that they should have received more; and they likewise received every man a penny.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. முந்தி அமர்த்தப்பட்டவர்கள் வந்து, தங்களுக்கு அதிக கூலி கிடைக்கும் என்று எண்ணினார்கள், அவர்களும் ஆளுக்கு ஒவ்வொரு பணம் வாங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. But when the first came, they supposed that they should have received more; and they likewise received every man a penny.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வாங்கிக்கொண்டு வீட்டெஜமானை நோக்கி:]]></a:t>
+              <a:t><![CDATA[11. And when they had received it, they murmured against the goodman of the house,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பிந்திவந்தவர்களாகிய இவர்கள் ஒரு மணி நேரமாத்திரம் வேலை செய்தார்கள்; பகலின் கஷ்டத்தையும் வெயிலின் உஷ்ணத்தையும் சகித்த எங்களுக்கு இவர்களைச் சமமாக்கினீரே என்று முறுமுறுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Saying, These last have wrought but one hour, and you have made them equal unto us, which have borne the burden and heat of the day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பரலோகராஜ்யம் வீட்டெஜமானாகிய ஒரு மனுஷனுக்கு ஒப்பாயிருக்கிறது; அவன் தன் திராட்சத்தோட்டத்துக்கு வேலையாட்களை அமர்த்த அதிகாலையிலே புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[1. For the kingdom of heaven is like unto a man that is an householder, which went out early in the morning to hire labourers into his vineyard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பிந்திவந்தவர்களாகிய இவர்கள் ஒரு மணி நேரமாத்திரம் வேலை செய்தார்கள்; பகலின் கஷ்டத்தையும் வெயிலின் உஷ்ணத்தையும் சகித்த எங்களுக்கு இவர்களைச் சமமாக்கினீரே என்று முறுமுறுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Saying, These last have wrought but one hour, and you have made them equal unto us, which have borne the burden and heat of the day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களில் ஒருவனுக்கு அவன் பிரதியுத்தரமாக: சிநேகிதனே, நான் உனக்கு அநியாயஞ்செய்யவில்லை; நீ என்னிடத்தில் ஒரு பணத்துக்கு சம்மதிக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[13. But he answered one of them, and said, Friend, I do you no wrong: did not you agree with me for a penny?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களில் ஒருவனுக்கு அவன் பிரதியுத்தரமாக: சிநேகிதனே, நான் உனக்கு அநியாயஞ்செய்யவில்லை; நீ என்னிடத்தில் ஒரு பணத்துக்கு சம்மதிக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[13. But he answered one of them, and said, Friend, I do you no wrong: did not you agree with me for a penny?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன்னுடையதை நீ வாங்கிக்கொண்டு போ, உனக்குக் கொடுத்தது போலப் பிந்தி வந்தவனாகிய இவனுக்கும் கொடுப்பது என்னுடைய இஷ்டம்.]]></a:t>
+              <a:t><![CDATA[14. Take that yours is, and go your way: I will give unto this last, even as unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என்னுடையதை என் இஷ்டப்படிச் செய்ய எனக்கு அதிகாரமில்லையா? நான் தயாளனாயிருக்கிறபடியால், நீ வன்கண்ணனாயிருக்கலாமா என்றான்.]]></a:t>
+              <a:t><![CDATA[14. Take that yours is, and go your way: I will give unto this last, even as unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவ்விதமாக முந்தினோர் பிந்தினோராயும், பிந்தினோர் முந்தினோராயும் இருப்பார்கள்; அழைக்கப்பட்டவர்கள் அநேகர், தெரிந்துகொள்ளப்பட்டவர்களோ சிலர் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. Is it not lawful for me to do what I will with mine own? Is yours eye evil, because I am good?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இயேசு எருசலேமுக்குப்போகும்போது, வழியிலே பன்னிரண்டு சீஷரையும் தனியே அழைத்து:]]></a:t>
+              <a:t><![CDATA[15. Is it not lawful for me to do what I will with mine own? Is yours eye evil, because I am good?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இதோ, எருசலேமுக்குப்போகிறோம்; மனுஷகுமாரன் பிரதான ஆசாரியரிடத்திலும் வேதபாரகரிடத்திலும் ஒப்புக்கொடுக்கப்படுவார்; அவர்கள் அவரை மரண ஆக்கினைக்குள்ளாகத் தீர்த்து,]]></a:t>
+              <a:t><![CDATA[16. So the last shall be first, and the first last: for many be called, but few chosen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இதோ, எருசலேமுக்குப்போகிறோம்; மனுஷகுமாரன் பிரதான ஆசாரியரிடத்திலும் வேதபாரகரிடத்திலும் ஒப்புக்கொடுக்கப்படுவார்; அவர்கள் அவரை மரண ஆக்கினைக்குள்ளாகத் தீர்த்து,]]></a:t>
+              <a:t><![CDATA[16. So the last shall be first, and the first last: for many be called, but few chosen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவரைப் பரியாசம்பண்ணவும், வாரினால் அடிக்கவும், சிலுவையில் அறையவும் புறஜாதியாரிடத்தில் ஒப்புக்கொடுப்பார்கள்; ஆகிலும் மூன்றாம் நாளிலே உயிரோடே எழுந்திருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. And Jesus going up to Jerusalem took the twelve disciples apart in the way, and said unto them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பரலோகராஜ்யம் வீட்டெஜமானாகிய ஒரு மனுஷனுக்கு ஒப்பாயிருக்கிறது; அவன் தன் திராட்சத்தோட்டத்துக்கு வேலையாட்களை அமர்த்த அதிகாலையிலே புறப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[1. For the kingdom of heaven is like unto a man that is an householder, which went out early in the morning to hire labourers into his vineyard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவரைப் பரியாசம்பண்ணவும், வாரினால் அடிக்கவும், சிலுவையில் அறையவும் புறஜாதியாரிடத்தில் ஒப்புக்கொடுப்பார்கள்; ஆகிலும் மூன்றாம் நாளிலே உயிரோடே எழுந்திருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. Behold, we go up to Jerusalem; and the Son of man shall be betrayed unto the chief priests and unto the scribes, and they shall condemn him to death,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது செபதெயுவின் குமாரருடைய தாய் அவரிடத்தில் வந்து அவரைப்பணிந்து கொண்டு: உம்மிடத்தில் ஒரு விண்ணப்பம் பண்ணவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[18. Behold, we go up to Jerusalem; and the Son of man shall be betrayed unto the chief priests and unto the scribes, and they shall condemn him to death,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது செபதெயுவின் குமாரருடைய தாய் அவரிடத்தில் வந்து அவரைப்பணிந்து கொண்டு: உம்மிடத்தில் ஒரு விண்ணப்பம் பண்ணவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[19. And shall deliver him to the Gentiles to mock, and to scourge, and to crucify him: and the third day he shall rise again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர் அவளை நோக்கி: உனக்கு என்ன வேண்டும் என்று கேட்டார். அதற்கு அவள்: உம்முடைய ராஜ்யத்திலே என் குமாரராகிய இவ்விரண்டுபேரில் ஒருவன் உமது வலது பாரிசத்திலும், ஒருவன் உமது இடதுபாரிசத்திலும் உட்கார்ந்திருக்கும்படி அருள் செய்யவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[19. And shall deliver him to the Gentiles to mock, and to scourge, and to crucify him: and the third day he shall rise again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர் அவளை நோக்கி: உனக்கு என்ன வேண்டும் என்று கேட்டார். அதற்கு அவள்: உம்முடைய ராஜ்யத்திலே என் குமாரராகிய இவ்விரண்டுபேரில் ஒருவன் உமது வலது பாரிசத்திலும், ஒருவன் உமது இடதுபாரிசத்திலும் உட்கார்ந்திருக்கும்படி அருள் செய்யவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[20. Then came to him the mother of Zebedees children with her sons, worshipping him, and desiring a certain thing of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இயேசு பிரதியுத்தரமாக: நீங்கள் கேட்டுக்கொள்ளுகிறது இன்னது என்று உங்களுக்குத் தெரியவில்லை. நான் குடிக்கும் பாத்திரத்தில் நீங்கள் குடிக்கவும், நான் பெறும் ஸ்நானத்தை நீங்கள் பெறவும் கூடுமா என்றார். அதற்கு அவர்கள் கூடும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Then came to him the mother of Zebedees children with her sons, worshipping him, and desiring a certain thing of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இயேசு பிரதியுத்தரமாக: நீங்கள் கேட்டுக்கொள்ளுகிறது இன்னது என்று உங்களுக்குத் தெரியவில்லை. நான் குடிக்கும் பாத்திரத்தில் நீங்கள் குடிக்கவும், நான் பெறும் ஸ்நானத்தை நீங்கள் பெறவும் கூடுமா என்றார். அதற்கு அவர்கள் கூடும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And he said unto her, What will you? She says unto him, Grant that these my two sons may sit, the one on your right hand, and the other on the left, in your kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இயேசு பிரதியுத்தரமாக: நீங்கள் கேட்டுக்கொள்ளுகிறது இன்னது என்று உங்களுக்குத் தெரியவில்லை. நான் குடிக்கும் பாத்திரத்தில் நீங்கள் குடிக்கவும், நான் பெறும் ஸ்நானத்தை நீங்கள் பெறவும் கூடுமா என்றார். அதற்கு அவர்கள் கூடும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And he said unto her, What will you? She says unto him, Grant that these my two sons may sit, the one on your right hand, and the other on the left, in your kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் அவர்களை நோக்கி: என் பாத்திரத்தில் நீங்கள் குடிப்பீர்கள், நான் பெறும் ஸ்நானத்தையும் நீங்கள் பெறுவீர்கள்; ஆனாலும் என் வலது பாரிசத்திலும் இடது பாரிசத்திலும் உட்கார்ந்திருக்கும்படி என் பிதாவினால் எவர்களுக்கு ஆயத்தம்பண்ணப்பட்டிருக்கிறதோ அவர்களுக்கேயல்லாமல், மற்றொருவருக்கும் அதை அருளுவது என் காரியமல்ல என்றார்.]]></a:t>
+              <a:t><![CDATA[21. And he said unto her, What will you? She says unto him, Grant that these my two sons may sit, the one on your right hand, and the other on the left, in your kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் அவர்களை நோக்கி: என் பாத்திரத்தில் நீங்கள் குடிப்பீர்கள், நான் பெறும் ஸ்நானத்தையும் நீங்கள் பெறுவீர்கள்; ஆனாலும் என் வலது பாரிசத்திலும் இடது பாரிசத்திலும் உட்கார்ந்திருக்கும்படி என் பிதாவினால் எவர்களுக்கு ஆயத்தம்பண்ணப்பட்டிருக்கிறதோ அவர்களுக்கேயல்லாமல், மற்றொருவருக்கும் அதை அருளுவது என் காரியமல்ல என்றார்.]]></a:t>
+              <a:t><![CDATA[22. But Jesus answered and said, All of you know not what all of you ask. Are all of you able to drink of the cup that I shall drink of, and to be baptized with the baptism that I am baptized with? They say unto him, We are able.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +4010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வேலையாட்களுடன் நாளொன்றுக்கு ஒரு பணம் கூலிபேசி, அவர்களைத் தன் திராட்சத்தோட்டத்துக்கு அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[2. And when he had agreed with the labourers for a penny a day, he sent them into his vineyard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் அவர்களை நோக்கி: என் பாத்திரத்தில் நீங்கள் குடிப்பீர்கள், நான் பெறும் ஸ்நானத்தையும் நீங்கள் பெறுவீர்கள்; ஆனாலும் என் வலது பாரிசத்திலும் இடது பாரிசத்திலும் உட்கார்ந்திருக்கும்படி என் பிதாவினால் எவர்களுக்கு ஆயத்தம்பண்ணப்பட்டிருக்கிறதோ அவர்களுக்கேயல்லாமல், மற்றொருவருக்கும் அதை அருளுவது என் காரியமல்ல என்றார்.]]></a:t>
+              <a:t><![CDATA[22. But Jesus answered and said, All of you know not what all of you ask. Are all of you able to drink of the cup that I shall drink of, and to be baptized with the baptism that I am baptized with? They say unto him, We are able.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மற்ற பத்துப்பேரும் அதைக்கேட்டு, அந்த இரண்டு சகோதரர் பேரிலும் எரிச்சலானார்கள்.]]></a:t>
+              <a:t><![CDATA[22. But Jesus answered and said, All of you know not what all of you ask. Are all of you able to drink of the cup that I shall drink of, and to be baptized with the baptism that I am baptized with? They say unto him, We are able.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது, இயேசு அவர்களை கிட்டவரச்செய்து: புறஜாதியாருடைய அதிகாரிகள் அவர்களை இறுமாப்பாய் ஆளுகிறார்கள் என்றும், பெரியவர்கள் அவர்கள் மேல் கடினமாய் அதிகாரஞ்செலுத்துகிறார்கள் என்றும், நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. And he says unto them, All of you shall drink indeed of my cup, and be baptized with the baptism that I am baptized with: but to sit on my right hand, and on my left, is not mine to give, but it shall be given to them for whom it is prepared of my Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது, இயேசு அவர்களை கிட்டவரச்செய்து: புறஜாதியாருடைய அதிகாரிகள் அவர்களை இறுமாப்பாய் ஆளுகிறார்கள் என்றும், பெரியவர்கள் அவர்கள் மேல் கடினமாய் அதிகாரஞ்செலுத்துகிறார்கள் என்றும், நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. And he says unto them, All of you shall drink indeed of my cup, and be baptized with the baptism that I am baptized with: but to sit on my right hand, and on my left, is not mine to give, but it shall be given to them for whom it is prepared of my Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்களுக்குள்ளே அப்படி இருக்கலாகாது; உங்களில் எவனாகிலும் பெரியவனாயிருக்க விரும்பினால், அவன் உங்களுக்குப் பணிவிடைக்காரனாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[23. And he says unto them, All of you shall drink indeed of my cup, and be baptized with the baptism that I am baptized with: but to sit on my right hand, and on my left, is not mine to give, but it shall be given to them for whom it is prepared of my Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்களுக்குள்ளே அப்படி இருக்கலாகாது; உங்களில் எவனாகிலும் பெரியவனாயிருக்க விரும்பினால், அவன் உங்களுக்குப் பணிவிடைக்காரனாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[23. And he says unto them, All of you shall drink indeed of my cup, and be baptized with the baptism that I am baptized with: but to sit on my right hand, and on my left, is not mine to give, but it shall be given to them for whom it is prepared of my Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உங்களில் எவனாகிலும் முதன்மையானவனாயிருக்க விரும்பினால், அவன் உங்களுக்கு ஊழியக்காரனாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[24. And when the ten heard it, they were moved with indignation against the two brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே, மனுஷகுமாரனும் ஊழியங்கொள்ளும்படி வராமல், ஊழியஞ்செய்யவும், அநேகரை மீட்கும் பொருளாகத் தம்முடைய ஜீவனைக்கொடுக்கவும் வந்தார் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. But Jesus called them unto him, and said, All of you know that the princes of the Gentiles exercise dominion over them, and they that are great exercise authority upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே, மனுஷகுமாரனும் ஊழியங்கொள்ளும்படி வராமல், ஊழியஞ்செய்யவும், அநேகரை மீட்கும் பொருளாகத் தம்முடைய ஜீவனைக்கொடுக்கவும் வந்தார் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. But Jesus called them unto him, and said, All of you know that the princes of the Gentiles exercise dominion over them, and they that are great exercise authority upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் எரிகோவிலிருந்து புறப்பட்டுப் போகையில், திரளான ஜனங்கள் அவருக்குப் பின் சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. But Jesus called them unto him, and said, All of you know that the princes of the Gentiles exercise dominion over them, and they that are great exercise authority upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மூன்றாம் மணி வேளையிலும் அவன் புறப்பட்டுப்போய், கடைத்தெருவிலே சும்மா நிற்கிற வேறு சிலரைக்கண்டு:]]></a:t>
+              <a:t><![CDATA[3. And he went out about the third hour, and saw others standing idle in the marketplace,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது வழியருகே உட்கார்ந்திருந்த இரண்டு குருடர், இயேசு அவ்வழியே வருகிறார் என்று கேள்விப்பட்டு: ஆண்டவரே, தாவீதின் குமாரனே, எங்களுக்கு இரங்கும் என்று கூப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[26. But it shall not be so among you: but whosoever will be great among you, let him be your minister;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது வழியருகே உட்கார்ந்திருந்த இரண்டு குருடர், இயேசு அவ்வழியே வருகிறார் என்று கேள்விப்பட்டு: ஆண்டவரே, தாவீதின் குமாரனே, எங்களுக்கு இரங்கும் என்று கூப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[26. But it shall not be so among you: but whosoever will be great among you, let him be your minister;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்கள் பேசாதிருக்கும்படி அவர்களை ஜனங்கள் அதட்டினார்கள். அவர்களோ: தாவீதின் குமாரனே, எங்களுக்கு இரங்கும் என்று அதிகமாய்க் கூப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And whosoever will be chief among you, let him be your servant:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்கள் பேசாதிருக்கும்படி அவர்களை ஜனங்கள் அதட்டினார்கள். அவர்களோ: தாவீதின் குமாரனே, எங்களுக்கு இரங்கும் என்று அதிகமாய்க் கூப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And whosoever will be chief among you, let him be your servant:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இயேசு நின்று, அவர்களைத் தம்மிடத்தில் அழைத்து: நான் உங்களுக்கு என்ன செய்யவேண்டும் என்றிருக்கிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. Even as the Son of man came not to be ministered unto, but to minister, and to give his life a ransom for many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அதற்கு அவர்கள்: ஆண்டவரே, எங்கள் கண்களைத் திறக்கவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Even as the Son of man came not to be ministered unto, but to minister, and to give his life a ransom for many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இயேசு மனதுருகி, அவர்கள் கண்களைத் தொட்டார்; உடனே அவர்கள் பார்வையடைந்து, அவருக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And as they departed from Jericho, a great multitude followed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6081,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இயேசு மனதுருகி, அவர்கள் கண்களைத் தொட்டார்; உடனே அவர்கள் பார்வையடைந்து, அவருக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And, behold, two blind men sitting by the way side, when they heard that Jesus passed by, cried out, saying, Have mercy on us, O Lord, you son of David.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And, behold, two blind men sitting by the way side, when they heard that Jesus passed by, cried out, saying, Have mercy on us, O Lord, you son of David.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And the multitude rebuked them, because they should hold their peace: but they cried the more, saying, Have mercy on us, O Lord, you son of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6408,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்களும் திராட்சத்தோட்டத்துக்குப் போங்கள்; நியாயமானபடி உங்களுக்கு கூலி கொடுப்பேன் என்றான்; அவர்களும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And said unto them; Go all of you also into the vineyard, and whatsoever is right I will give you. And they went their way.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And the multitude rebuked them, because they should hold their peace: but they cried the more, saying, Have mercy on us, O Lord, you son of David.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And Jesus stood still, and called them, and said, What will all of you that I shall do unto you?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And Jesus stood still, and called them, and said, What will all of you that I shall do unto you?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. They say unto him, Lord, that our eyes may be opened.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. So Jesus had compassion on them, and touched their eyes: and immediately their eyes received sight, and they followed him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. So Jesus had compassion on them, and touched their eyes: and immediately their eyes received sight, and they followed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +7171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்களும் திராட்சத்தோட்டத்துக்குப் போங்கள்; நியாயமானபடி உங்களுக்கு கூலி கொடுப்பேன் என்றான்; அவர்களும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And said unto them; Go all of you also into the vineyard, and whatsoever is right I will give you. And they went their way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +7280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மறுபடியும், ஆறாம் ஒன்பதாம் மணிவேளையிலும் அவன் போய் அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[5. Again he went out about the sixth and ninth hour, and did likewise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +7389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பதினோராம் மணிவேளையிலும் அவன்போய், சும்மா நிற்கிற வேறு சிலரைக்கண்டு: நீங்கள் பகல் முழுவதும் இங்கே சும்மா நிற்கிறதென்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[6. And about the eleventh hour he went out, and found others standing idle, and says unto them, Why stand all of you here all the day idle?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +7468,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089699" r:id="rId1"/>
+    <p:sldLayoutId id="2481564164" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +7928,118 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stand all of you here all the day idle?]]></a:t>
+              <a:t><![CDATA[சும்மா நிற்கிறதென்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. They say unto him, Because no man has hired us. He says unto them, Go all of you also into the]]></a:t>
+              <a:t><![CDATA[7. அதற்கு அவர்கள்: ஒருவனும் எங்களுக்கு வேலையிடவில்லை என்றார்கள். அவன் அவர்களை நோக்கி: நீங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vineyard; and whatsoever is right, that shall all of you receive.]]></a:t>
+              <a:t><![CDATA[திராட்சத்தோட்டத்துக்குப் போங்கள். நியாயமானபடி கூலி பெற்றுக்கொள்வீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. So when even was come, the lord of the vineyard says unto his steward, Call the labourers, and]]></a:t>
+              <a:t><![CDATA[8. சாயங்காலத்தில், திராட்சத்தோட்டத்துக்கு எஜமான் தன் காரியக்காரனை நோக்கி: நீ வேலையாட்களை அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[give them their hire, beginning from the last unto the first.]]></a:t>
+              <a:t><![CDATA[பிந்திவந்தவர்கள் தொடங்கி முந்திவந்தவர்கள்வரைக்கும் அவர்களுக்குக் கூலி கொடு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And when they came that were hired about the eleventh hour, they received every man a penny.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது பதினோராம் மணிவேளையில் வேலையமர்த்தப்பட்டவர்கள் வந்து ஆளுக்கு ஒவ்வொரு பணம் வாங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. But when the first came, they supposed that they should have received more; and they likewise]]></a:t>
+              <a:t><![CDATA[10. முந்தி அமர்த்தப்பட்டவர்கள் வந்து, தங்களுக்கு அதிக கூலி கிடைக்கும் என்று எண்ணினார்கள், அவர்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[received every man a penny.]]></a:t>
+              <a:t><![CDATA[ஆளுக்கு ஒவ்வொரு பணம் வாங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And when they had received it, they murmured against the goodman of the house,]]></a:t>
+              <a:t><![CDATA[11. வாங்கிக்கொண்டு வீட்டெஜமானை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Saying, These last have wrought but one hour, and you have made them equal unto us, which have]]></a:t>
+              <a:t><![CDATA[12. பிந்திவந்தவர்களாகிய இவர்கள் ஒரு மணி நேரமாத்திரம் வேலை செய்தார்கள்; பகலின் கஷ்டத்தையும் வெயிலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. For the kingdom of heaven is like unto a man that is an householder, which went out early in the]]></a:t>
+              <a:t><![CDATA[1. பரலோகராஜ்யம் வீட்டெஜமானாகிய ஒரு மனுஷனுக்கு ஒப்பாயிருக்கிறது; அவன் தன் திராட்சத்தோட்டத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[borne the burden and heat of the day.]]></a:t>
+              <a:t><![CDATA[உஷ்ணத்தையும் சகித்த எங்களுக்கு இவர்களைச் சமமாக்கினீரே என்று முறுமுறுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But he answered one of them, and said, Friend, I do you no wrong: did not you agree with me for]]></a:t>
+              <a:t><![CDATA[13. அவர்களில் ஒருவனுக்கு அவன் பிரதியுத்தரமாக: சிநேகிதனே, நான் உனக்கு அநியாயஞ்செய்யவில்லை; நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a penny?]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் ஒரு பணத்துக்கு சம்மதிக்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Take that yours is, and go your way: I will give unto this last, even as unto you.]]></a:t>
+              <a:t><![CDATA[14. உன்னுடையதை நீ வாங்கிக்கொண்டு போ, உனக்குக் கொடுத்தது போலப் பிந்தி வந்தவனாகிய இவனுக்கும் கொடுப்பது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Is it not lawful for me to do what I will with mine own? Is yours eye evil, because I am good?]]></a:t>
+              <a:t><![CDATA[என்னுடைய இஷ்டம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. So the last shall be first, and the first last: for many be called, but few chosen.]]></a:t>
+              <a:t><![CDATA[15. என்னுடையதை என் இஷ்டப்படிச் செய்ய எனக்கு அதிகாரமில்லையா? நான் தயாளனாயிருக்கிறபடியால், நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Jesus going up to Jerusalem took the twelve disciples apart in the way, and said unto them,]]></a:t>
+              <a:t><![CDATA[வன்கண்ணனாயிருக்கலாமா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Behold, we go up to Jerusalem; and the Son of man shall be betrayed unto the chief priests and]]></a:t>
+              <a:t><![CDATA[16. இவ்விதமாக முந்தினோர் பிந்தினோராயும், பிந்தினோர் முந்தினோராயும் இருப்பார்கள்; அழைக்கப்பட்டவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the scribes, and they shall condemn him to death,]]></a:t>
+              <a:t><![CDATA[அநேகர், தெரிந்துகொள்ளப்பட்டவர்களோ சிலர் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And shall deliver him to the Gentiles to mock, and to scourge, and to crucify him: and the third]]></a:t>
+              <a:t><![CDATA[17. இயேசு எருசலேமுக்குப்போகும்போது, வழியிலே பன்னிரண்டு சீஷரையும் தனியே அழைத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[morning to hire labourers into his vineyard.]]></a:t>
+              <a:t><![CDATA[வேலையாட்களை அமர்த்த அதிகாலையிலே புறப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day he shall rise again.]]></a:t>
+              <a:t><![CDATA[18. இதோ, எருசலேமுக்குப்போகிறோம்; மனுஷகுமாரன் பிரதான ஆசாரியரிடத்திலும் வேதபாரகரிடத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Then came to him the mother of Zebedees children with her sons, worshipping him, and desiring a]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுக்கப்படுவார்; அவர்கள் அவரை மரண ஆக்கினைக்குள்ளாகத் தீர்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[certain thing of him.]]></a:t>
+              <a:t><![CDATA[19. அவரைப் பரியாசம்பண்ணவும், வாரினால் அடிக்கவும், சிலுவையில் அறையவும் புறஜாதியாரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And he said unto her, What will you? She says unto him, Grant that these my two sons may sit,]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுப்பார்கள்; ஆகிலும் மூன்றாம் நாளிலே உயிரோடே எழுந்திருப்பார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the one on your right hand, and the other on the left, in your kingdom.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது செபதெயுவின் குமாரருடைய தாய் அவரிடத்தில் வந்து அவரைப்பணிந்து கொண்டு: உம்மிடத்தில் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. But Jesus answered and said, All of you know not what all of you ask. Are all of you able to]]></a:t>
+              <a:t><![CDATA[விண்ணப்பம் பண்ணவேண்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[drink of the cup that I shall drink of, and to be baptized with the baptism that I am baptized with?]]></a:t>
+              <a:t><![CDATA[21. அவர் அவளை நோக்கி: உனக்கு என்ன வேண்டும் என்று கேட்டார். அதற்கு அவள்: உம்முடைய ராஜ்யத்திலே என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[They say unto him, We are able.]]></a:t>
+              <a:t><![CDATA[குமாரராகிய இவ்விரண்டுபேரில் ஒருவன் உமது வலது பாரிசத்திலும், ஒருவன் உமது இடதுபாரிசத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And he says unto them, All of you shall drink indeed of my cup, and be baptized with the baptism]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்திருக்கும்படி அருள் செய்யவேண்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that I am baptized with: but to sit on my right hand, and on my left, is not mine to give, but it]]></a:t>
+              <a:t><![CDATA[22. இயேசு பிரதியுத்தரமாக: நீங்கள் கேட்டுக்கொள்ளுகிறது இன்னது என்று உங்களுக்குத் தெரியவில்லை. நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And when he had agreed with the labourers for a penny a day, he sent them into his vineyard.]]></a:t>
+              <a:t><![CDATA[2. வேலையாட்களுடன் நாளொன்றுக்கு ஒரு பணம் கூலிபேசி, அவர்களைத் தன் திராட்சத்தோட்டத்துக்கு அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be given to them for whom it is prepared of my Father.]]></a:t>
+              <a:t><![CDATA[குடிக்கும் பாத்திரத்தில் நீங்கள் குடிக்கவும், நான் பெறும் ஸ்நானத்தை நீங்கள் பெறவும் கூடுமா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And when the ten heard it, they were moved with indignation against the two brethren.]]></a:t>
+              <a:t><![CDATA[அதற்கு அவர்கள் கூடும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But Jesus called them unto him, and said, All of you know that the princes of the Gentiles]]></a:t>
+              <a:t><![CDATA[23. அவர் அவர்களை நோக்கி: என் பாத்திரத்தில் நீங்கள் குடிப்பீர்கள், நான் பெறும் ஸ்நானத்தையும் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[exercise dominion over them, and they that are great exercise authority upon them.]]></a:t>
+              <a:t><![CDATA[பெறுவீர்கள்; ஆனாலும் என் வலது பாரிசத்திலும் இடது பாரிசத்திலும் உட்கார்ந்திருக்கும்படி என் பிதாவினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. But it shall not be so among you: but whosoever will be great among you, let him be your]]></a:t>
+              <a:t><![CDATA[எவர்களுக்கு ஆயத்தம்பண்ணப்பட்டிருக்கிறதோ அவர்களுக்கேயல்லாமல், மற்றொருவருக்கும் அதை அருளுவது என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[minister;]]></a:t>
+              <a:t><![CDATA[காரியமல்ல என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And whosoever will be chief among you, let him be your servant:]]></a:t>
+              <a:t><![CDATA[24. மற்ற பத்துப்பேரும் அதைக்கேட்டு, அந்த இரண்டு சகோதரர் பேரிலும் எரிச்சலானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Even as the Son of man came not to be ministered unto, but to minister, and to give his life a]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது, இயேசு அவர்களை கிட்டவரச்செய்து: புறஜாதியாருடைய அதிகாரிகள் அவர்களை இறுமாப்பாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ransom for many.]]></a:t>
+              <a:t><![CDATA[ஆளுகிறார்கள் என்றும், பெரியவர்கள் அவர்கள் மேல் கடினமாய் அதிகாரஞ்செலுத்துகிறார்கள் என்றும், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And as they departed from Jericho, a great multitude followed him.]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And he went out about the third hour, and saw others standing idle in the marketplace,]]></a:t>
+              <a:t><![CDATA[3. மூன்றாம் மணி வேளையிலும் அவன் புறப்பட்டுப்போய், கடைத்தெருவிலே சும்மா நிற்கிற வேறு சிலரைக்கண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And, behold, two blind men sitting by the way side, when they heard that Jesus passed by, cried]]></a:t>
+              <a:t><![CDATA[26. உங்களுக்குள்ளே அப்படி இருக்கலாகாது; உங்களில் எவனாகிலும் பெரியவனாயிருக்க விரும்பினால், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out, saying, Have mercy on us, O Lord, you son of David.]]></a:t>
+              <a:t><![CDATA[உங்களுக்குப் பணிவிடைக்காரனாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And the multitude rebuked them, because they should hold their peace: but they cried the more,]]></a:t>
+              <a:t><![CDATA[27. உங்களில் எவனாகிலும் முதன்மையானவனாயிருக்க விரும்பினால், அவன் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying, Have mercy on us, O Lord, you son of David.]]></a:t>
+              <a:t><![CDATA[ஊழியக்காரனாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And Jesus stood still, and called them, and said, What will all of you that I shall do unto you?]]></a:t>
+              <a:t><![CDATA[28. அப்படியே, மனுஷகுமாரனும் ஊழியங்கொள்ளும்படி வராமல், ஊழியஞ்செய்யவும், அநேகரை மீட்கும் பொருளாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. They say unto him, Lord, that our eyes may be opened.]]></a:t>
+              <a:t><![CDATA[தம்முடைய ஜீவனைக்கொடுக்கவும் வந்தார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. So Jesus had compassion on them, and touched their eyes: and immediately their eyes received]]></a:t>
+              <a:t><![CDATA[29. அவர்கள் எரிகோவிலிருந்து புறப்பட்டுப் போகையில், திரளான ஜனங்கள் அவருக்குப் பின் சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14900,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sight, and they followed him.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது வழியருகே உட்கார்ந்திருந்த இரண்டு குருடர், இயேசு அவ்வழியே வருகிறார் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கேள்விப்பட்டு: ஆண்டவரே, தாவீதின் குமாரனே, எங்களுக்கு இரங்கும் என்று கூப்பிட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அவர்கள் பேசாதிருக்கும்படி அவர்களை ஜனங்கள் அதட்டினார்கள். அவர்களோ: தாவீதின் குமாரனே, எங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +15296,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And said unto them; Go all of you also into the vineyard, and whatsoever is right I will give]]></a:t>
+              <a:t><![CDATA[4. நீங்களும் திராட்சத்தோட்டத்துக்குப் போங்கள்; நியாயமானபடி உங்களுக்கு கூலி கொடுப்பேன் என்றான்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இரங்கும் என்று அதிகமாய்க் கூப்பிட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. இயேசு நின்று, அவர்களைத் தம்மிடத்தில் அழைத்து: நான் உங்களுக்கு என்ன செய்யவேண்டும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றிருக்கிறீர்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அதற்கு அவர்கள்: ஆண்டவரே, எங்கள் கண்களைத் திறக்கவேண்டும் என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. இயேசு மனதுருகி, அவர்கள் கண்களைத் தொட்டார்; உடனே அவர்கள் பார்வையடைந்து, அவருக்குப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you. And they went their way.]]></a:t>
+              <a:t><![CDATA[அவர்களும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Again he went out about the sixth and ninth hour, and did likewise.]]></a:t>
+              <a:t><![CDATA[5. மறுபடியும், ஆறாம் ஒன்பதாம் மணிவேளையிலும் அவன் போய் அப்படியே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And about the eleventh hour he went out, and found others standing idle, and says unto them, Why]]></a:t>
+              <a:t><![CDATA[6. பதினோராம் மணிவேளையிலும் அவன்போய், சும்மா நிற்கிற வேறு சிலரைக்கண்டு: நீங்கள் பகல் முழுவதும் இங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +16545,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme18">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme18">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +16655,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme18">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +16830,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>65</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>