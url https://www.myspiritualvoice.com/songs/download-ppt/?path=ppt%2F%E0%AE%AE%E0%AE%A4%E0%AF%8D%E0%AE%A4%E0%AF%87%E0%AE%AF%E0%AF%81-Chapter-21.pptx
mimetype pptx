--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -155,50 +155,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -261,50 +271,55 @@
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -484,53 +499,58 @@
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
-  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -590,51 +610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தீர்க்கதரிசியினால் உரைக்கப்பட்டது நிறைவேறும்படி இதெல்லாம் நடந்தது.]]></a:t>
+              <a:t><![CDATA[25. யோவான் கொடுத்த ஸ்நானம் தேவனால் உண்டாயிற்றோ? மனுஷரால் உண்டாயிற்றோ? யாரால் உண்டாயிற்று? என்று கேட்டார். அதற்கு அவர்கள்: தேவனால் உண்டாயிற்று என்று சொல்வோமானால், பின்னை ஏன் அவனை விசுவாசிக்கவில்லை என்று நம்மைக் கேட்பார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -699,51 +719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சீஷர்கள் போய், இயேசு தங்களுக்குக் கட்டளையிட்டபடியே செய்து,]]></a:t>
+              <a:t><![CDATA[25. யோவான் கொடுத்த ஸ்நானம் தேவனால் உண்டாயிற்றோ? மனுஷரால் உண்டாயிற்றோ? யாரால் உண்டாயிற்று? என்று கேட்டார். அதற்கு அவர்கள்: தேவனால் உண்டாயிற்று என்று சொல்வோமானால், பின்னை ஏன் அவனை விசுவாசிக்கவில்லை என்று நம்மைக் கேட்பார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -808,51 +828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கழுதையையும் குட்டியையும் கொண்டுவந்து, அவைகள் மேல் தங்கள் வஸ்திரங்களைப் போட்டு, அவரை ஏற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. யோவான் கொடுத்த ஸ்நானம் தேவனால் உண்டாயிற்றோ? மனுஷரால் உண்டாயிற்றோ? யாரால் உண்டாயிற்று? என்று கேட்டார். அதற்கு அவர்கள்: தேவனால் உண்டாயிற்று என்று சொல்வோமானால், பின்னை ஏன் அவனை விசுவாசிக்கவில்லை என்று நம்மைக் கேட்பார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -917,51 +937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. திரளான ஜனங்கள் தங்கள் வஸ்திரங்களை வழியிலே விரித்தார்கள்; வேறு சிலர் மரக்கிளைகளைத் தறித்து வழியிலே பரப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. மனுஷரால் உண்டாயிற்றென்று சொல்வோமானால், ஜனங்களுக்குப் பயப்படுகிறோம், எல்லாரும் யோவானைத் தீர்க்கத்தரிசி என்று எண்ணுகிறார்களே என்று, தங்களுக்குள்ளே ஆலோசனைபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1026,51 +1046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. திரளான ஜனங்கள் தங்கள் வஸ்திரங்களை வழியிலே விரித்தார்கள்; வேறு சிலர் மரக்கிளைகளைத் தறித்து வழியிலே பரப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. மனுஷரால் உண்டாயிற்றென்று சொல்வோமானால், ஜனங்களுக்குப் பயப்படுகிறோம், எல்லாரும் யோவானைத் தீர்க்கத்தரிசி என்று எண்ணுகிறார்களே என்று, தங்களுக்குள்ளே ஆலோசனைபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1135,51 +1155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முன்நடப்பாரும், பின்நடப்பாருமாகிய திரளான ஜனங்கள்: தாவீதின் குமாரனுக்கு ஓசன்னா! கர்த்தரின் நாமத்தினாலே வருகிறவர் ஸ்தோத்திரிக்கப்பட்டவர், உன்னதத்திலே ஓசன்னா என்று சொல்லி ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. இயேசுவுக்குப் பிரதியுத்தரமாக: எங்களுக்குத் தெரியாது என்றார்கள். அப்பொழுது, அவர்: நானும் இன்ன அதிகாரத்தினாலே இவைகளைச் செய்கிறேனென்று உங்களுக்குச் சொல்லேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1244,51 +1264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முன்நடப்பாரும், பின்நடப்பாருமாகிய திரளான ஜனங்கள்: தாவீதின் குமாரனுக்கு ஓசன்னா! கர்த்தரின் நாமத்தினாலே வருகிறவர் ஸ்தோத்திரிக்கப்பட்டவர், உன்னதத்திலே ஓசன்னா என்று சொல்லி ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. இயேசுவுக்குப் பிரதியுத்தரமாக: எங்களுக்குத் தெரியாது என்றார்கள். அப்பொழுது, அவர்: நானும் இன்ன அதிகாரத்தினாலே இவைகளைச் செய்கிறேனென்று உங்களுக்குச் சொல்லேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1353,51 +1373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் எருசலேமுக்குள் பிரவேசிக்கையில், நகரத்தார் யாவரும் ஆச்சரியப்பட்டு, இவர் யார்? என்று விசாரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. ஆயினும் உங்களுக்கு எப்படித்தோன்றுகிறது? ஒருமனுஷனுக்கு இரண்டு குமாரர் இருந்தார்கள்; மூத்தவனிடத்தில் அவன் வந்து: மகனே, நீ போய் இன்றைக்கு என் திராட்சத்தோட்டத்தில் வேலைசெய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1462,51 +1482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு ஜனங்கள்: கலிலேயாவிலுள்ள நாசரேத்திலிருந்து வந்த தீர்க்கதரிசியாகிய இயேசு என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. ஆயினும் உங்களுக்கு எப்படித்தோன்றுகிறது? ஒருமனுஷனுக்கு இரண்டு குமாரர் இருந்தார்கள்; மூத்தவனிடத்தில் அவன் வந்து: மகனே, நீ போய் இன்றைக்கு என் திராட்சத்தோட்டத்தில் வேலைசெய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1571,51 +1591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இயேசு தேவாலயத்தில் பிரவேசித்து, ஆலயத்திலே விற்கிறவர்களும் கொள்ளுகிறவர்களுமாகிய யாவரையும் வெளியிலே துரத்தி, காசுக்காரருடைய பலகைகளையும் புறா விற்கிறவர்களின் ஆசனங்களையும் கவிழ்த்து:]]></a:t>
+              <a:t><![CDATA[29. அதற்கு அவன்: மாட்டேன் என்றான்; ஆகிலும், பின்பு அவன் மனஸ்தாபப்பட்டுப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1680,51 +1700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர்கள் எருசலேமுக்குச் சமீபமாய்ச் சேர்ந்து, ஒலிவமலைக்கு அருகான பெத்பகேயுக்கு வந்தபோது, இயேசுவானவர் சீஷர்களில் இரண்டுபேரை நோக்கி:]]></a:t>
+              <a:t><![CDATA[21. இயேசு அவர்களை நோக்கி: நீங்கள் சந்தேகப்படாமல் விசுவாசமுள்ளவர்களாயிருந்தால், இந்த அத்திமரத்திற்கு செய்ததை நீங்கள் செய்வதுமல்லாமல், இந்த மலையைப் பார்த்து: நீ பெயர்ந்து சமுத்திரத்திலே தள்ளுண்டுபோ என்று சொன்னாலும் அப்படியாகும் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1789,51 +1809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இயேசு தேவாலயத்தில் பிரவேசித்து, ஆலயத்திலே விற்கிறவர்களும் கொள்ளுகிறவர்களுமாகிய யாவரையும் வெளியிலே துரத்தி, காசுக்காரருடைய பலகைகளையும் புறா விற்கிறவர்களின் ஆசனங்களையும் கவிழ்த்து:]]></a:t>
+              <a:t><![CDATA[30. இளையவனிடத்திலும் அவன் வந்து அப்படியே சொன்னான்; அதற்கு அவன்: போகிறேன் ஐயா, என்று சொல்லியும், போகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1898,51 +1918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என்னுடைய வீடு ஜெபவீடு என்னப்படும் என்று எழுதியிருக்கிறது; நீங்களோ அதைக் கள்ளர் குகையாக்கினீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. இளையவனிடத்திலும் அவன் வந்து அப்படியே சொன்னான்; அதற்கு அவன்: போகிறேன் ஐயா, என்று சொல்லியும், போகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2007,51 +2027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என்னுடைய வீடு ஜெபவீடு என்னப்படும் என்று எழுதியிருக்கிறது; நீங்களோ அதைக் கள்ளர் குகையாக்கினீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. இவ்விருவரில் எவன் தன் தகப்பனுடைய சித்தத்தின்படி செய்தவன் என்று கேட்டார்; அதற்கு அவர்கள்: மூத்தவன் தான் என்றார்கள். அப்பொழுது, இயேசு அவர்களை நோக்கி: ஆயக்காரரும் வேசிகளும் உங்களுக்கு முன்னே தேவனுடைய ராஜ்யத்தில் பிரவேசிக்கிறார்கள் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2116,51 +2136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஏனென்றால், யோவான் நீதிமார்க்கமாய் உங்களிடத்தில் வந்திருந்தும், நீங்கள் அவனை விசுவாசிக்கவில்லை; ஆயக்காரரும் வேசிகளுமோ அவனை விசுவாசித்தார்கள்; அதை நீங்கள் கண்டும், அவனை விசுவாசிக்கும்படியாகப் பின்பாகிலும் மனஸ்தாபப்படவில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[31. இவ்விருவரில் எவன் தன் தகப்பனுடைய சித்தத்தின்படி செய்தவன் என்று கேட்டார்; அதற்கு அவர்கள்: மூத்தவன் தான் என்றார்கள். அப்பொழுது, இயேசு அவர்களை நோக்கி: ஆயக்காரரும் வேசிகளும் உங்களுக்கு முன்னே தேவனுடைய ராஜ்யத்தில் பிரவேசிக்கிறார்கள் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2443,51 +2463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது, குருடரும் சப்பாணிகளும் தேவாலயத்திலே அவரிடத்திற்கு வந்தார்கள், அவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[32. ஏனென்றால், யோவான் நீதிமார்க்கமாய் உங்களிடத்தில் வந்திருந்தும், நீங்கள் அவனை விசுவாசிக்கவில்லை; ஆயக்காரரும் வேசிகளுமோ அவனை விசுவாசித்தார்கள்; அதை நீங்கள் கண்டும், அவனை விசுவாசிக்கும்படியாகப் பின்பாகிலும் மனஸ்தாபப்படவில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2879,51 +2899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர்கள் எருசலேமுக்குச் சமீபமாய்ச் சேர்ந்து, ஒலிவமலைக்கு அருகான பெத்பகேயுக்கு வந்தபோது, இயேசுவானவர் சீஷர்களில் இரண்டுபேரை நோக்கி:]]></a:t>
+              <a:t><![CDATA[21. இயேசு அவர்களை நோக்கி: நீங்கள் சந்தேகப்படாமல் விசுவாசமுள்ளவர்களாயிருந்தால், இந்த அத்திமரத்திற்கு செய்ததை நீங்கள் செய்வதுமல்லாமல், இந்த மலையைப் பார்த்து: நீ பெயர்ந்து சமுத்திரத்திலே தள்ளுண்டுபோ என்று சொன்னாலும் அப்படியாகும் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2988,51 +3008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் செய்த அதிசயங்களையும், தாவீதின் குமாரனுக்கு ஓசன்னா! என்று தேவாலயத்திலே ஆர்ப்பரிக்கிற பிள்ளைகளையும், பிரதான ஆசாரியரும் வேதபாரகரும் கண்டு, கோபமடைந்து,]]></a:t>
+              <a:t><![CDATA[34. கனிகாலம் சமீபித்தபோது, அதின் கனிகளை வாங்கிக்கொண்டுவரும்படி தன் ஊழியக்காரரைத் தோட்டக்காரரிடத்தில் அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3097,51 +3117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் செய்த அதிசயங்களையும், தாவீதின் குமாரனுக்கு ஓசன்னா! என்று தேவாலயத்திலே ஆர்ப்பரிக்கிற பிள்ளைகளையும், பிரதான ஆசாரியரும் வேதபாரகரும் கண்டு, கோபமடைந்து,]]></a:t>
+              <a:t><![CDATA[34. கனிகாலம் சமீபித்தபோது, அதின் கனிகளை வாங்கிக்கொண்டுவரும்படி தன் ஊழியக்காரரைத் தோட்டக்காரரிடத்தில் அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3206,51 +3226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கனிகாலம் சமீபித்தபோது, அதின் கனிகளை வாங்கிக்கொண்டுவரும்படி தன் ஊழியக்காரரைத் தோட்டக்காரரிடத்தில் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[35. தோட்டக்காரர் அந்த ஊழியக்காரரைப் பிடித்து, ஒருவனை அடித்து, ஒருவனைக் கொலைசெய்து, ஒருவனைக் கல்லெறிந்து கொன்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3315,51 +3335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கனிகாலம் சமீபித்தபோது, அதின் கனிகளை வாங்கிக்கொண்டுவரும்படி தன் ஊழியக்காரரைத் தோட்டக்காரரிடத்தில் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[36. பின்னும் அவன் முந்தினவர்களிலும் அதிகமான வேறே ஊழியக்காரரை அனுப்பினான்; அவர்களையும் அப்படியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3424,51 +3444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவரை நோக்கி: இவர்கள் சொல்லுகிறதைக் கேட்கிறீரோ என்றார்கள். அதற்கு இயேசு: ஆம், கேட்கிறேன். குழந்தைகளுடைய வாயினாலும் பாலகருடைய வாயினாலும் துதி உண்டாகும்படி செய்தீர் என்பதை நீங்கள் ஒருக்காலும் வாசிக்கவில்லையா என்றார்.]]></a:t>
+              <a:t><![CDATA[36. பின்னும் அவன் முந்தினவர்களிலும் அதிகமான வேறே ஊழியக்காரரை அனுப்பினான்; அவர்களையும் அப்படியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3533,51 +3553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவரை நோக்கி: இவர்கள் சொல்லுகிறதைக் கேட்கிறீரோ என்றார்கள். அதற்கு இயேசு: ஆம், கேட்கிறேன். குழந்தைகளுடைய வாயினாலும் பாலகருடைய வாயினாலும் துதி உண்டாகும்படி செய்தீர் என்பதை நீங்கள் ஒருக்காலும் வாசிக்கவில்லையா என்றார்.]]></a:t>
+              <a:t><![CDATA[37. கடைசியிலே அவன்: என் குமாரனுக்கு அஞ்சுவார்கள் என்று சொல்லி, தன் குமாரனை அவர்களிடத்தில் அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3642,51 +3662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவரை நோக்கி: இவர்கள் சொல்லுகிறதைக் கேட்கிறீரோ என்றார்கள். அதற்கு இயேசு: ஆம், கேட்கிறேன். குழந்தைகளுடைய வாயினாலும் பாலகருடைய வாயினாலும் துதி உண்டாகும்படி செய்தீர் என்பதை நீங்கள் ஒருக்காலும் வாசிக்கவில்லையா என்றார்.]]></a:t>
+              <a:t><![CDATA[38. தோட்டக்காரர் குமாரனைக் கண்டபோது: இவன் சுதந்தரவாளி, இவனைக் கொன்று, இவன் சுதந்தரத்தைக் கட்டிக்கொள்ளுவோம் வாருங்கள் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3751,51 +3771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தோட்டக்காரர் அந்த ஊழியக்காரரைப் பிடித்து, ஒருவனை அடித்து, ஒருவனைக் கொலைசெய்து, ஒருவனைக் கல்லெறிந்து கொன்றார்கள்.]]></a:t>
+              <a:t><![CDATA[38. தோட்டக்காரர் குமாரனைக் கண்டபோது: இவன் சுதந்தரவாளி, இவனைக் கொன்று, இவன் சுதந்தரத்தைக் கட்டிக்கொள்ளுவோம் வாருங்கள் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3860,51 +3880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களைவிட்டு நகரத்திலிருந்து புறப்பட்டு, பெத்தானியாவுக்குப் போய், அங்கே இராத்தங்கினார்.]]></a:t>
+              <a:t><![CDATA[39. அவனைப் பிடித்துத் திராட்சத்தோட்டத்திற்குப் புறம்பே தள்ளிக்கொலை செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3969,51 +3989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பின்னும் அவன் முந்தினவர்களிலும் அதிகமான வேறே ஊழியக்காரரை அனுப்பினான்; அவர்களையும் அப்படியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[40. அப்படியிருக்க, திராட்சத்தோட்டத்தின் எஜமான் வரும்போது, அந்த தோட்டக்காரரை என்ன செய்வான் என்று கேட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4078,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்களுக்கு எதிரே இருக்கிற கிராமத்துக்குப் போங்கள்; போனவுடனே, அங்கே ஒரு கழுதையையும் அதனோடே ஒரு குட்டியையும் கட்டியிருக்கக் காண்பீர்கள்; அவைகளை அவிழ்த்து என்னிடத்தில் கொண்டுவாருங்கள்.]]></a:t>
+              <a:t><![CDATA[21. இயேசு அவர்களை நோக்கி: நீங்கள் சந்தேகப்படாமல் விசுவாசமுள்ளவர்களாயிருந்தால், இந்த அத்திமரத்திற்கு செய்ததை நீங்கள் செய்வதுமல்லாமல், இந்த மலையைப் பார்த்து: நீ பெயர்ந்து சமுத்திரத்திலே தள்ளுண்டுபோ என்று சொன்னாலும் அப்படியாகும் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4187,51 +4207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. காலையிலே அவர் நகரத்துக்கு திரும்பி வருகையில், அவருக்குப் பசி உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[1. அவர்கள் எருசலேமுக்குச் சமீபமாய்ச் சேர்ந்து, ஒலிவமலைக்கு அருகான பெத்பகேயுக்கு வந்தபோது, இயேசுவானவர் சீஷர்களில் இரண்டுபேரை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4296,51 +4316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கடைசியிலே அவன்: என் குமாரனுக்கு அஞ்சுவார்கள் என்று சொல்லி, தன் குமாரனை அவர்களிடத்தில் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[1. அவர்கள் எருசலேமுக்குச் சமீபமாய்ச் சேர்ந்து, ஒலிவமலைக்கு அருகான பெத்பகேயுக்கு வந்தபோது, இயேசுவானவர் சீஷர்களில் இரண்டுபேரை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4405,51 +4425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது வழியருகே ஒரு அத்திமரத்தைக் கண்டு, அதனிடத்திற் போய், அதிலே இலைகளையன்றி வேறொன்றையும் காணாமல்: இனி ஒருக்காலும் உன்னிடத்தில் கனி உண்டாகாதிருக்கக்கடவது என்றார்; உடனே அத்திமரம் பட்டுப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[2. உங்களுக்கு எதிரே இருக்கிற கிராமத்துக்குப் போங்கள்; போனவுடனே, அங்கே ஒரு கழுதையையும் அதனோடே ஒரு குட்டியையும் கட்டியிருக்கக் காண்பீர்கள்; அவைகளை அவிழ்த்து என்னிடத்தில் கொண்டுவாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4514,51 +4534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது வழியருகே ஒரு அத்திமரத்தைக் கண்டு, அதனிடத்திற் போய், அதிலே இலைகளையன்றி வேறொன்றையும் காணாமல்: இனி ஒருக்காலும் உன்னிடத்தில் கனி உண்டாகாதிருக்கக்கடவது என்றார்; உடனே அத்திமரம் பட்டுப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[2. உங்களுக்கு எதிரே இருக்கிற கிராமத்துக்குப் போங்கள்; போனவுடனே, அங்கே ஒரு கழுதையையும் அதனோடே ஒரு குட்டியையும் கட்டியிருக்கக் காண்பீர்கள்; அவைகளை அவிழ்த்து என்னிடத்தில் கொண்டுவாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4623,51 +4643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தோட்டக்காரர் குமாரனைக் கண்டபோது: இவன் சுதந்தரவாளி, இவனைக் கொன்று, இவன் சுதந்தரத்தைக் கட்டிக்கொள்ளுவோம் வாருங்கள் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு;]]></a:t>
+              <a:t><![CDATA[41. அதற்கு அவர்கள்: அந்தக் கொடியவரைக் கொடுமையாய் அழித்து, ஏற்றகாலங்களில் தனக்குக் கனிகளைக் கொடுக்கத்தக்க வேறே தோட்டக்காரரிடத்தில் திராட்சத்தோட்டத்தைக் குத்தகையாகக் கொடுப்பான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4732,51 +4752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தோட்டக்காரர் குமாரனைக் கண்டபோது: இவன் சுதந்தரவாளி, இவனைக் கொன்று, இவன் சுதந்தரத்தைக் கட்டிக்கொள்ளுவோம் வாருங்கள் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு;]]></a:t>
+              <a:t><![CDATA[41. அதற்கு அவர்கள்: அந்தக் கொடியவரைக் கொடுமையாய் அழித்து, ஏற்றகாலங்களில் தனக்குக் கனிகளைக் கொடுக்கத்தக்க வேறே தோட்டக்காரரிடத்தில் திராட்சத்தோட்டத்தைக் குத்தகையாகக் கொடுப்பான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4841,51 +4861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சீஷர்கள் அதைக்கண்டு: இந்த அத்திமரம் எத்தனை சீக்கிரமாய்ப் பட்டுப் போயிற்று! என்று சொல்லி ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. ஒருவன் உங்களுக்கு ஏதாகிலும் சொன்னால்: இவைகள் ஆண்டவருக்கு வேண்டுமென்று சொல்லுங்கள்; உடனே அவைகளை அனுப்பிவிடுவான் என்று சொல்லி, அவர்களை அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4950,51 +4970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவனைப் பிடித்துத் திராட்சத்தோட்டத்திற்குப் புறம்பே தள்ளிக்கொலை செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. இதோ, உன் ராஜா சாந்தகுணமுள்ளவராய், கழுதையின் மேலும் கழுதைக்குட்டியாகிய மறியின்மேலும் ஏறிக்கொண்டு, உன்னிடத்தில் வருகிறார் என்று சீயோன்குமாரத்திக்குச் சொல்லுங்கள் என்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5059,51 +5079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசு அவர்களை நோக்கி: நீங்கள் சந்தேகப்படாமல் விசுவாசமுள்ளவர்களாயிருந்தால், இந்த அத்திமரத்திற்கு செய்ததை நீங்கள் செய்வதுமல்லாமல், இந்த மலையைப் பார்த்து: நீ பெயர்ந்து சமுத்திரத்திலே தள்ளுண்டுபோ என்று சொன்னாலும் அப்படியாகும் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[42. இயேசு அவர்களை நோக்கி: வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று, அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது என்று நீங்கள் வேதத்தில் ஒருக்காலும் வாசிக்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5168,51 +5188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசு அவர்களை நோக்கி: நீங்கள் சந்தேகப்படாமல் விசுவாசமுள்ளவர்களாயிருந்தால், இந்த அத்திமரத்திற்கு செய்ததை நீங்கள் செய்வதுமல்லாமல், இந்த மலையைப் பார்த்து: நீ பெயர்ந்து சமுத்திரத்திலே தள்ளுண்டுபோ என்று சொன்னாலும் அப்படியாகும் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[42. இயேசு அவர்களை நோக்கி: வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று, அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது என்று நீங்கள் வேதத்தில் ஒருக்காலும் வாசிக்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5277,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்களுக்கு எதிரே இருக்கிற கிராமத்துக்குப் போங்கள்; போனவுடனே, அங்கே ஒரு கழுதையையும் அதனோடே ஒரு குட்டியையும் கட்டியிருக்கக் காண்பீர்கள்; அவைகளை அவிழ்த்து என்னிடத்தில் கொண்டுவாருங்கள்.]]></a:t>
+              <a:t><![CDATA[22. மேலும், நீங்கள் விசுவாசமுள்ளவர்களாய் ஜெபத்திலே எவைகளைக் கேட்பீர்களோ அவைகளையெல்லாம் பெறுவீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5386,51 +5406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசு அவர்களை நோக்கி: நீங்கள் சந்தேகப்படாமல் விசுவாசமுள்ளவர்களாயிருந்தால், இந்த அத்திமரத்திற்கு செய்ததை நீங்கள் செய்வதுமல்லாமல், இந்த மலையைப் பார்த்து: நீ பெயர்ந்து சமுத்திரத்திலே தள்ளுண்டுபோ என்று சொன்னாலும் அப்படியாகும் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[42. இயேசு அவர்களை நோக்கி: வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று, அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது என்று நீங்கள் வேதத்தில் ஒருக்காலும் வாசிக்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5495,51 +5515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்படியிருக்க, திராட்சத்தோட்டத்தின் எஜமான் வரும்போது, அந்த தோட்டக்காரரை என்ன செய்வான் என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[5. தீர்க்கதரிசியினால் உரைக்கப்பட்டது நிறைவேறும்படி இதெல்லாம் நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5604,51 +5624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அதற்கு அவர்கள்: அந்தக் கொடியவரைக் கொடுமையாய் அழித்து, ஏற்றகாலங்களில் தனக்குக் கனிகளைக் கொடுக்கத்தக்க வேறே தோட்டக்காரரிடத்தில் திராட்சத்தோட்டத்தைக் குத்தகையாகக் கொடுப்பான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. தீர்க்கதரிசியினால் உரைக்கப்பட்டது நிறைவேறும்படி இதெல்லாம் நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5713,51 +5733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அதற்கு அவர்கள்: அந்தக் கொடியவரைக் கொடுமையாய் அழித்து, ஏற்றகாலங்களில் தனக்குக் கனிகளைக் கொடுக்கத்தக்க வேறே தோட்டக்காரரிடத்தில் திராட்சத்தோட்டத்தைக் குத்தகையாகக் கொடுப்பான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. சீஷர்கள் போய், இயேசு தங்களுக்குக் கட்டளையிட்டபடியே செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5822,51 +5842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மேலும், நீங்கள் விசுவாசமுள்ளவர்களாய் ஜெபத்திலே எவைகளைக் கேட்பீர்களோ அவைகளையெல்லாம் பெறுவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[43. ஆகையால் தேவனுடைய ராஜ்யம் உங்களிடத்திலிருந்து நீக்கப்பட்டு, அதற்கேற்ற கனிகளைத் தருகிற ஜனங்களுக்குக் கொடுக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5931,51 +5951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இயேசு அவர்களை நோக்கி: வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று, அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது என்று நீங்கள் வேதத்தில் ஒருக்காலும் வாசிக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[43. ஆகையால் தேவனுடைய ராஜ்யம் உங்களிடத்திலிருந்து நீக்கப்பட்டு, அதற்கேற்ற கனிகளைத் தருகிற ஜனங்களுக்குக் கொடுக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6040,51 +6060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இயேசு அவர்களை நோக்கி: வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று, அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது என்று நீங்கள் வேதத்தில் ஒருக்காலும் வாசிக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[7. கழுதையையும் குட்டியையும் கொண்டுவந்து, அவைகள் மேல் தங்கள் வஸ்திரங்களைப் போட்டு, அவரை ஏற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6149,51 +6169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இயேசு அவர்களை நோக்கி: வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று, அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது என்று நீங்கள் வேதத்தில் ஒருக்காலும் வாசிக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[7. கழுதையையும் குட்டியையும் கொண்டுவந்து, அவைகள் மேல் தங்கள் வஸ்திரங்களைப் போட்டு, அவரை ஏற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6258,51 +6278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் தேவாலயத்தில் வந்து, உபதேசம்பண்ணுகையில், பிரதான ஆசாரியரும் ஜனத்தின் மூப்பரும் அவரிடத்தில் வந்து: நீர் எந்த அதிகாரத்தினால் இவைகளைச் செய்கிறீர்? இந்த அதிகாரத்தை உமக்குக் கொடுத்தவர் யார்? என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[44. இந்தக் கல்லின்மேல் விழுகிறவன் நொறுங்கிப்போவான்; இது எவன் மேல் விழுமோ அவனை நசுக்கிப்போடும் என்று நான் உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6367,51 +6387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் தேவாலயத்தில் வந்து, உபதேசம்பண்ணுகையில், பிரதான ஆசாரியரும் ஜனத்தின் மூப்பரும் அவரிடத்தில் வந்து: நீர் எந்த அதிகாரத்தினால் இவைகளைச் செய்கிறீர்? இந்த அதிகாரத்தை உமக்குக் கொடுத்தவர் யார்? என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[44. இந்தக் கல்லின்மேல் விழுகிறவன் நொறுங்கிப்போவான்; இது எவன் மேல் விழுமோ அவனை நசுக்கிப்போடும் என்று நான் உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6476,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒருவன் உங்களுக்கு ஏதாகிலும் சொன்னால்: இவைகள் ஆண்டவருக்கு வேண்டுமென்று சொல்லுங்கள்; உடனே அவைகளை அனுப்பிவிடுவான் என்று சொல்லி, அவர்களை அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[23. அவர் தேவாலயத்தில் வந்து, உபதேசம்பண்ணுகையில், பிரதான ஆசாரியரும் ஜனத்தின் மூப்பரும் அவரிடத்தில் வந்து: நீர் எந்த அதிகாரத்தினால் இவைகளைச் செய்கிறீர்? இந்த அதிகாரத்தை உமக்குக் கொடுத்தவர் யார்? என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6585,51 +6605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஆகையால் தேவனுடைய ராஜ்யம் உங்களிடத்திலிருந்து நீக்கப்பட்டு, அதற்கேற்ற கனிகளைத் தருகிற ஜனங்களுக்குக் கொடுக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[8. திரளான ஜனங்கள் தங்கள் வஸ்திரங்களை வழியிலே விரித்தார்கள்; வேறு சிலர் மரக்கிளைகளைத் தறித்து வழியிலே பரப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6694,51 +6714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஆகையால் தேவனுடைய ராஜ்யம் உங்களிடத்திலிருந்து நீக்கப்பட்டு, அதற்கேற்ற கனிகளைத் தருகிற ஜனங்களுக்குக் கொடுக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[8. திரளான ஜனங்கள் தங்கள் வஸ்திரங்களை வழியிலே விரித்தார்கள்; வேறு சிலர் மரக்கிளைகளைத் தறித்து வழியிலே பரப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6803,51 +6823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இயேசு அவர்களுக்கு பிரதியுத்தரமாக: நானும் உங்களிடத்தில் ஒரு காரியத்தைக் கேட்கிறேன், அதை எனக்குச் சொல்லுவீர்களானால், நானும் இன்ன அதிகாரத்தினாலே இவைகளைச் செய்கிறேன் என்று உங்களுக்குச் சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[9. முன்நடப்பாரும், பின்நடப்பாருமாகிய திரளான ஜனங்கள்: தாவீதின் குமாரனுக்கு ஓசன்னா! கர்த்தரின் நாமத்தினாலே வருகிறவர் ஸ்தோத்திரிக்கப்பட்டவர், உன்னதத்திலே ஓசன்னா என்று சொல்லி ஆர்ப்பரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6912,51 +6932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இயேசு அவர்களுக்கு பிரதியுத்தரமாக: நானும் உங்களிடத்தில் ஒரு காரியத்தைக் கேட்கிறேன், அதை எனக்குச் சொல்லுவீர்களானால், நானும் இன்ன அதிகாரத்தினாலே இவைகளைச் செய்கிறேன் என்று உங்களுக்குச் சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[9. முன்நடப்பாரும், பின்நடப்பாருமாகிய திரளான ஜனங்கள்: தாவீதின் குமாரனுக்கு ஓசன்னா! கர்த்தரின் நாமத்தினாலே வருகிறவர் ஸ்தோத்திரிக்கப்பட்டவர், உன்னதத்திலே ஓசன்னா என்று சொல்லி ஆர்ப்பரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7021,51 +7041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இந்தக் கல்லின்மேல் விழுகிறவன் நொறுங்கிப்போவான்; இது எவன் மேல் விழுமோ அவனை நசுக்கிப்போடும் என்று நான் உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[45. பிரதான ஆசாரியரும், பரிசேயரும் அவருடைய உவமைகளைக்கேட்டு, தங்களைக்குறித்துச் சொல்லுகிறார் என்று அறிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7130,51 +7150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இந்தக் கல்லின்மேல் விழுகிறவன் நொறுங்கிப்போவான்; இது எவன் மேல் விழுமோ அவனை நசுக்கிப்போடும் என்று நான் உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[45. பிரதான ஆசாரியரும், பரிசேயரும் அவருடைய உவமைகளைக்கேட்டு, தங்களைக்குறித்துச் சொல்லுகிறார் என்று அறிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7239,51 +7259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. பிரதான ஆசாரியரும், பரிசேயரும் அவருடைய உவமைகளைக்கேட்டு, தங்களைக்குறித்துச் சொல்லுகிறார் என்று அறிந்து,]]></a:t>
+              <a:t><![CDATA[10. அவர் எருசலேமுக்குள் பிரவேசிக்கையில், நகரத்தார் யாவரும் ஆச்சரியப்பட்டு, இவர் யார்? என்று விசாரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7348,51 +7368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யோவான் கொடுத்த ஸ்நானம் தேவனால் உண்டாயிற்றோ? மனுஷரால் உண்டாயிற்றோ? யாரால் உண்டாயிற்று? என்று கேட்டார். அதற்கு அவர்கள்: தேவனால் உண்டாயிற்று என்று சொல்வோமானால், பின்னை ஏன் அவனை விசுவாசிக்கவில்லை என்று நம்மைக் கேட்பார்;]]></a:t>
+              <a:t><![CDATA[10. அவர் எருசலேமுக்குள் பிரவேசிக்கையில், நகரத்தார் யாவரும் ஆச்சரியப்பட்டு, இவர் யார்? என்று விசாரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7457,51 +7477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யோவான் கொடுத்த ஸ்நானம் தேவனால் உண்டாயிற்றோ? மனுஷரால் உண்டாயிற்றோ? யாரால் உண்டாயிற்று? என்று கேட்டார். அதற்கு அவர்கள்: தேவனால் உண்டாயிற்று என்று சொல்வோமானால், பின்னை ஏன் அவனை விசுவாசிக்கவில்லை என்று நம்மைக் கேட்பார்;]]></a:t>
+              <a:t><![CDATA[46. அவரைப் பிடிக்க வகைதேடினார்கள்; ஆகிலும் ஜனங்கள் அவரைத் தீர்க்கதரிசி என்று எண்ணினபடியால் அவர்களுக்குப் பயந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7566,51 +7586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யோவான் கொடுத்த ஸ்நானம் தேவனால் உண்டாயிற்றோ? மனுஷரால் உண்டாயிற்றோ? யாரால் உண்டாயிற்று? என்று கேட்டார். அதற்கு அவர்கள்: தேவனால் உண்டாயிற்று என்று சொல்வோமானால், பின்னை ஏன் அவனை விசுவாசிக்கவில்லை என்று நம்மைக் கேட்பார்;]]></a:t>
+              <a:t><![CDATA[46. அவரைப் பிடிக்க வகைதேடினார்கள்; ஆகிலும் ஜனங்கள் அவரைத் தீர்க்கதரிசி என்று எண்ணினபடியால் அவர்களுக்குப் பயந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7675,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒருவன் உங்களுக்கு ஏதாகிலும் சொன்னால்: இவைகள் ஆண்டவருக்கு வேண்டுமென்று சொல்லுங்கள்; உடனே அவைகளை அனுப்பிவிடுவான் என்று சொல்லி, அவர்களை அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[23. அவர் தேவாலயத்தில் வந்து, உபதேசம்பண்ணுகையில், பிரதான ஆசாரியரும் ஜனத்தின் மூப்பரும் அவரிடத்தில் வந்து: நீர் எந்த அதிகாரத்தினால் இவைகளைச் செய்கிறீர்? இந்த அதிகாரத்தை உமக்குக் கொடுத்தவர் யார்? என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7784,51 +7804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அவரைப் பிடிக்க வகைதேடினார்கள்; ஆகிலும் ஜனங்கள் அவரைத் தீர்க்கதரிசி என்று எண்ணினபடியால் அவர்களுக்குப் பயந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு ஜனங்கள்: கலிலேயாவிலுள்ள நாசரேத்திலிருந்து வந்த தீர்க்கதரிசியாகிய இயேசு என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7893,51 +7913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மனுஷரால் உண்டாயிற்றென்று சொல்வோமானால், ஜனங்களுக்குப் பயப்படுகிறோம், எல்லாரும் யோவானைத் தீர்க்கத்தரிசி என்று எண்ணுகிறார்களே என்று, தங்களுக்குள்ளே ஆலோசனைபண்ணி,]]></a:t>
+              <a:t><![CDATA[12. இயேசு தேவாலயத்தில் பிரவேசித்து, ஆலயத்திலே விற்கிறவர்களும் கொள்ளுகிறவர்களுமாகிய யாவரையும் வெளியிலே துரத்தி, காசுக்காரருடைய பலகைகளையும் புறா விற்கிறவர்களின் ஆசனங்களையும் கவிழ்த்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8002,51 +8022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மனுஷரால் உண்டாயிற்றென்று சொல்வோமானால், ஜனங்களுக்குப் பயப்படுகிறோம், எல்லாரும் யோவானைத் தீர்க்கத்தரிசி என்று எண்ணுகிறார்களே என்று, தங்களுக்குள்ளே ஆலோசனைபண்ணி,]]></a:t>
+              <a:t><![CDATA[12. இயேசு தேவாலயத்தில் பிரவேசித்து, ஆலயத்திலே விற்கிறவர்களும் கொள்ளுகிறவர்களுமாகிய யாவரையும் வெளியிலே துரத்தி, காசுக்காரருடைய பலகைகளையும் புறா விற்கிறவர்களின் ஆசனங்களையும் கவிழ்த்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8111,51 +8131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இயேசுவுக்குப் பிரதியுத்தரமாக: எங்களுக்குத் தெரியாது என்றார்கள். அப்பொழுது, அவர்: நானும் இன்ன அதிகாரத்தினாலே இவைகளைச் செய்கிறேனென்று உங்களுக்குச் சொல்லேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. இயேசு தேவாலயத்தில் பிரவேசித்து, ஆலயத்திலே விற்கிறவர்களும் கொள்ளுகிறவர்களுமாகிய யாவரையும் வெளியிலே துரத்தி, காசுக்காரருடைய பலகைகளையும் புறா விற்கிறவர்களின் ஆசனங்களையும் கவிழ்த்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8220,51 +8240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இயேசுவுக்குப் பிரதியுத்தரமாக: எங்களுக்குத் தெரியாது என்றார்கள். அப்பொழுது, அவர்: நானும் இன்ன அதிகாரத்தினாலே இவைகளைச் செய்கிறேனென்று உங்களுக்குச் சொல்லேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. என்னுடைய வீடு ஜெபவீடு என்னப்படும் என்று எழுதியிருக்கிறது; நீங்களோ அதைக் கள்ளர் குகையாக்கினீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8329,51 +8349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆயினும் உங்களுக்கு எப்படித்தோன்றுகிறது? ஒருமனுஷனுக்கு இரண்டு குமாரர் இருந்தார்கள்; மூத்தவனிடத்தில் அவன் வந்து: மகனே, நீ போய் இன்றைக்கு என் திராட்சத்தோட்டத்தில் வேலைசெய் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. என்னுடைய வீடு ஜெபவீடு என்னப்படும் என்று எழுதியிருக்கிறது; நீங்களோ அதைக் கள்ளர் குகையாக்கினீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8438,51 +8458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆயினும் உங்களுக்கு எப்படித்தோன்றுகிறது? ஒருமனுஷனுக்கு இரண்டு குமாரர் இருந்தார்கள்; மூத்தவனிடத்தில் அவன் வந்து: மகனே, நீ போய் இன்றைக்கு என் திராட்சத்தோட்டத்தில் வேலைசெய் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது, குருடரும் சப்பாணிகளும் தேவாலயத்திலே அவரிடத்திற்கு வந்தார்கள், அவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8547,51 +8567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்கு அவன்: மாட்டேன் என்றான்; ஆகிலும், பின்பு அவன் மனஸ்தாபப்பட்டுப் போனான்.]]></a:t>
+              <a:t><![CDATA[15. அவர் செய்த அதிசயங்களையும், தாவீதின் குமாரனுக்கு ஓசன்னா! என்று தேவாலயத்திலே ஆர்ப்பரிக்கிற பிள்ளைகளையும், பிரதான ஆசாரியரும் வேதபாரகரும் கண்டு, கோபமடைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8656,51 +8676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இளையவனிடத்திலும் அவன் வந்து அப்படியே சொன்னான்; அதற்கு அவன்: போகிறேன் ஐயா, என்று சொல்லியும், போகவில்லை.]]></a:t>
+              <a:t><![CDATA[15. அவர் செய்த அதிசயங்களையும், தாவீதின் குமாரனுக்கு ஓசன்னா! என்று தேவாலயத்திலே ஆர்ப்பரிக்கிற பிள்ளைகளையும், பிரதான ஆசாரியரும் வேதபாரகரும் கண்டு, கோபமடைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8765,51 +8785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இளையவனிடத்திலும் அவன் வந்து அப்படியே சொன்னான்; அதற்கு அவன்: போகிறேன் ஐயா, என்று சொல்லியும், போகவில்லை.]]></a:t>
+              <a:t><![CDATA[15. அவர் செய்த அதிசயங்களையும், தாவீதின் குமாரனுக்கு ஓசன்னா! என்று தேவாலயத்திலே ஆர்ப்பரிக்கிற பிள்ளைகளையும், பிரதான ஆசாரியரும் வேதபாரகரும் கண்டு, கோபமடைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8874,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, உன் ராஜா சாந்தகுணமுள்ளவராய், கழுதையின் மேலும் கழுதைக்குட்டியாகிய மறியின்மேலும் ஏறிக்கொண்டு, உன்னிடத்தில் வருகிறார் என்று சீயோன்குமாரத்திக்குச் சொல்லுங்கள் என்று,]]></a:t>
+              <a:t><![CDATA[24. இயேசு அவர்களுக்கு பிரதியுத்தரமாக: நானும் உங்களிடத்தில் ஒரு காரியத்தைக் கேட்கிறேன், அதை எனக்குச் சொல்லுவீர்களானால், நானும் இன்ன அதிகாரத்தினாலே இவைகளைச் செய்கிறேன் என்று உங்களுக்குச் சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8983,51 +9003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இவ்விருவரில் எவன் தன் தகப்பனுடைய சித்தத்தின்படி செய்தவன் என்று கேட்டார்; அதற்கு அவர்கள்: மூத்தவன் தான் என்றார்கள். அப்பொழுது, இயேசு அவர்களை நோக்கி: ஆயக்காரரும் வேசிகளும் உங்களுக்கு முன்னே தேவனுடைய ராஜ்யத்தில் பிரவேசிக்கிறார்கள் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[16. அவரை நோக்கி: இவர்கள் சொல்லுகிறதைக் கேட்கிறீரோ என்றார்கள். அதற்கு இயேசு: ஆம், கேட்கிறேன். குழந்தைகளுடைய வாயினாலும் பாலகருடைய வாயினாலும் துதி உண்டாகும்படி செய்தீர் என்பதை நீங்கள் ஒருக்காலும் வாசிக்கவில்லையா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9092,51 +9112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இவ்விருவரில் எவன் தன் தகப்பனுடைய சித்தத்தின்படி செய்தவன் என்று கேட்டார்; அதற்கு அவர்கள்: மூத்தவன் தான் என்றார்கள். அப்பொழுது, இயேசு அவர்களை நோக்கி: ஆயக்காரரும் வேசிகளும் உங்களுக்கு முன்னே தேவனுடைய ராஜ்யத்தில் பிரவேசிக்கிறார்கள் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[16. அவரை நோக்கி: இவர்கள் சொல்லுகிறதைக் கேட்கிறீரோ என்றார்கள். அதற்கு இயேசு: ஆம், கேட்கிறேன். குழந்தைகளுடைய வாயினாலும் பாலகருடைய வாயினாலும் துதி உண்டாகும்படி செய்தீர் என்பதை நீங்கள் ஒருக்காலும் வாசிக்கவில்லையா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9201,51 +9221,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இவ்விருவரில் எவன் தன் தகப்பனுடைய சித்தத்தின்படி செய்தவன் என்று கேட்டார்; அதற்கு அவர்கள்: மூத்தவன் தான் என்றார்கள். அப்பொழுது, இயேசு அவர்களை நோக்கி: ஆயக்காரரும் வேசிகளும் உங்களுக்கு முன்னே தேவனுடைய ராஜ்யத்தில் பிரவேசிக்கிறார்கள் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. அவர்களைவிட்டு நகரத்திலிருந்து புறப்பட்டு, பெத்தானியாவுக்குப் போய், அங்கே இராத்தங்கினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. காலையிலே அவர் நகரத்துக்கு திரும்பி வருகையில், அவருக்குப் பசி உண்டாயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அப்பொழுது வழியருகே ஒரு அத்திமரத்தைக் கண்டு, அதனிடத்திற் போய், அதிலே இலைகளையன்றி வேறொன்றையும் காணாமல்: இனி ஒருக்காலும் உன்னிடத்தில் கனி உண்டாகாதிருக்கக்கடவது என்றார்; உடனே அத்திமரம் பட்டுப்போயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அப்பொழுது வழியருகே ஒரு அத்திமரத்தைக் கண்டு, அதனிடத்திற் போய், அதிலே இலைகளையன்றி வேறொன்றையும் காணாமல்: இனி ஒருக்காலும் உன்னிடத்தில் கனி உண்டாகாதிருக்கக்கடவது என்றார்; உடனே அத்திமரம் பட்டுப்போயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அப்பொழுது வழியருகே ஒரு அத்திமரத்தைக் கண்டு, அதனிடத்திற் போய், அதிலே இலைகளையன்றி வேறொன்றையும் காணாமல்: இனி ஒருக்காலும் உன்னிடத்தில் கனி உண்டாகாதிருக்கக்கடவது என்றார்; உடனே அத்திமரம் பட்டுப்போயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. சீஷர்கள் அதைக்கண்டு: இந்த அத்திமரம் எத்தனை சீக்கிரமாய்ப் பட்டுப் போயிற்று! என்று சொல்லி ஆச்சரியப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9310,51 +9875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, உன் ராஜா சாந்தகுணமுள்ளவராய், கழுதையின் மேலும் கழுதைக்குட்டியாகிய மறியின்மேலும் ஏறிக்கொண்டு, உன்னிடத்தில் வருகிறார் என்று சீயோன்குமாரத்திக்குச் சொல்லுங்கள் என்று,]]></a:t>
+              <a:t><![CDATA[24. இயேசு அவர்களுக்கு பிரதியுத்தரமாக: நானும் உங்களிடத்தில் ஒரு காரியத்தைக் கேட்கிறேன், அதை எனக்குச் சொல்லுவீர்களானால், நானும் இன்ன அதிகாரத்தினாலே இவைகளைச் செய்கிறேன் என்று உங்களுக்குச் சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9389,51 +9954,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486796" r:id="rId1"/>
+    <p:sldLayoutId id="2474718456" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10073,50 +10638,90 @@
 
 <file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -10225,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. എന്നിങ്ങനെ പ്രവാചകൻ മുഖാന്തരം അരുളിചെയ്തതിന്നു നിവൃത്തിവരുവാൻ ഇതു സംഭവിച്ചു.]]></a:t>
+              <a:t><![CDATA[25. আমার প্রশ্ন হচ্ছে, বাপ্তিস্ম দেবার অধিকার য়োহন কোথা থেকে পেয়েছিলেন? তা কি ঈশ্বরের কাছ থেকে, না]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ശിഷ്യന്മാർ പുറപ്പെട്ടു യേശു കല്പിച്ചതുപോലെ ചെയ്തു,]]></a:t>
+              <a:t><![CDATA[মানুষের কাছ থেকে এসেছিল?’তখন তারা নিজেদের মধ্যে এই আলোচনা করে বলল, ‘আমরা যদি বলি, ঈশ্বরের কাছ থেকে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. കഴുതയെയും കുട്ടിയെയും കൊണ്ടുവന്നു തങ്ങളുടെ വസ്ത്രം അവയുടെ മേൽ ഇട്ടു; അവൻ കയറി ഇരുന്നു.]]></a:t>
+              <a:t><![CDATA[তাহলে ও আমাদের বলবে, ‘তবে তোমরা কেন তাকে বিশ্বাস কর নি?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. പുരുഷാരം മിക്കതും തങ്ങളുടെ വസ്ത്രം വഴിയിൽ വിരിച്ചു: മറ്റു ചിലർ വൃക്ഷങ്ങളിൽ നിന്നു കൊമ്പു വെട്ടി]]></a:t>
+              <a:t><![CDATA[26. কিন্তু আমরা যদি বলি, ‘মানুষের কাছ থেকে,’ তবে জনসাধারণের কাছ থেকে ভয় আছে, কারণ লোকেরা য়োহনকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വഴിയിൽ വിതറി.]]></a:t>
+              <a:t><![CDATA[ভাববাদী বলে মানে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. മുന്നും പിന്നും നടന്ന പുരുഷാരം: ദാവീദ് പുത്രന്നു ഹോശന്നാ; കർത്താവിന്റെ നാമത്തിൽ വരുന്നവൻ]]></a:t>
+              <a:t><![CDATA[27. তাই এর উত্তরে তারা যীশুকে বললেন, ‘আমরা জানি না৷’তখন যীশু তাদের বললেন, ‘তবে আমিও তোমাদের বলব না,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാഴ്ത്തപ്പെട്ടവൻ; അത്യുന്നതങ്ങളിൽ ഹോശന്നാ എന്നു ആർത്തുകൊണ്ടിരുന്നു.]]></a:t>
+              <a:t><![CDATA[কোন্ অধিকারে আমি এসব করছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അവൻ യെരൂശലേമിൽ കടന്നപ്പോൾ നഗരം മുഴുവനും ഇളകി: ഇവൻ ആർ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[28. তারপর যীশু বললেন, ‘আচ্ছা, এবিষয়ে তোমরা কি বলবে? একজন লোকের দুটি ছেলে ছিল৷ সে তার বড় ছেলের কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ഇവൻ ഗലീലയിലെ നസറെത്തിൽനിന്നുള്ള പ്രവാചകനായ യേശു എന്നു പുരുഷാരം പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[গিয়ে বলল, ‘বাছা, আজ তুমি আমার দ্রাক্ষা ক্ষেতে গিয়ে কাজ কর৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. യേശു ദൈവലായത്തിൽ ചെന്നു, ദൈവാലയത്തിൽ വില്ക്കുന്നവരെയും കൊള്ളുന്നവരെയും എല്ലാം പുറത്താക്കി,]]></a:t>
+              <a:t><![CDATA[29. ‘কিন্তু তার ছেলে বলল, ‘আমি য়েতে চাইনা৷’ কিন্তু পরে সে তার মত বদলিয়ে কাজে গেল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അനന്തരം അവർ യെരൂശലേമിനോടു സമീപിച്ചു ഒലിവുമലയരികെ ബേത്ത്ഫഗയിൽ എത്തിയപ്പോൾ, യേശു രണ്ടു]]></a:t>
+              <a:t><![CDATA[21. এর উত্তরে যীশু তাঁদের বললেন, ‘আমি তোমাদের সত্যি বলছি, তোমাদের যদি ঈশ্বরের প্রতি দৃঢ় বিশ্বাস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പൊൻവാണിഭക്കാരുടെ മേശകളെയും പ്രാവുകളെ വില്ക്കുന്നവരുടെ പീഠങ്ങളെയും മറിച്ചു കളഞ്ഞു അവരോടു:]]></a:t>
+              <a:t><![CDATA[30. ‘এরপর লোকটি তার অপর ছেলের কাছে গিয়ে তাকেও সেই একইকথা বলল৷ এর উত্তরে অন্য ছেলেটি বলল, ‘হ্যাঁ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. “എന്റെ ആലയം പ്രാർത്ഥാനാലയം എന്നു വിളിക്കപ്പെടും എന്നു എഴുതിയിരിക്കുന്നു; നിങ്ങളോ അതിനെ]]></a:t>
+              <a:t><![CDATA[মহাশয় যাচ্ছি৷’ কিন্তু সে গেল না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കള്ളന്മാരുടെ ഗുഹയാക്കിത്തിർക്കുന്നു” എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[31. ‘এই দুজনের মধ্যে কে তার বাবার ইচ্ছা পালন করল? তারা বললেন, ‘বড় ছেলে৷’যীশু তাদের বললেন, ‘আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. യോഹന്നാൻ നീതിമാർഗ്ഗം ഉപദേശിച്ചുകൊണ്ടു നിങ്ങളുടെ അടുക്കൽ വന്നു: നിങ്ങൾ അവനെ വിശ്വസിച്ചില്ല;]]></a:t>
+              <a:t><![CDATA[তোমাদের সত্যি বলছি, কর-আদায়কারীরা ও বেশ্যারা,. তোমাদের আগে ঈশ্বরের রাজ্যে প্রবেশ করছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നാൽ ചുങ്കക്കാരും വേശ്യമാരും അവനെ വിശ്വസിച്ചു; അതു കണ്ടിട്ടും നിങ്ങൾ അവനെ വിശ്വസിപ്പാൻ തക്കവണ്ണം]]></a:t>
+              <a:t><![CDATA[32. আমি একথা বলছি কারণ জীবনের সঠিক পথ দেখাবার জন্য য়োহন তোমাদের কাছে এসেছিলেন আর তোমরা তাঁকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിന്നത്തേതിൽ അനുതപിച്ചില്ല.]]></a:t>
+              <a:t><![CDATA[বিশ্বাস করনি৷ কিন্তু কর-আদায়কারী ও বেশ্যারা তাকে বিশ্বাস করেছে৷ এসব দেখেও তোমরা মন পরিবর্তন করনি ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. കുരുടന്മാരും മുടന്തന്മാരും ദൈവാലയത്തിൽ അവന്റെ അടുക്കൽ വന്നു; അവൻ അവരെ സൌഖ്യമാക്കി.]]></a:t>
+              <a:t><![CDATA[তাঁর প্রতি বিশ্বাস করনি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. മറ്റൊരു ഉപമ കേൾപ്പിൻ. ഗൃഹസ്ഥനായോരു മനുഷ്യൻ ഒരു മുന്തിരിത്തോട്ടം നട്ടുണ്ടാക്കി, അതിന്നു]]></a:t>
+              <a:t><![CDATA[33. ‘আর একটি দৃষ্টান্ত শোন! এক জমিদার একটি দ্রাক্ষা ক্ষেত তৈরী করে তার চারদিকে বেড়া দিলেন৷ পরে সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വേലികെട്ടി, അതിൽ ചകൂ കുഴിച്ചിട്ടു ഗോപുരവും പണിതു; പിന്നെ കുടിയാന്മാരെ പാട്ടത്തിന്നു ഏല്പിച്ചിട്ടു]]></a:t>
+              <a:t><![CDATA[ক্ষেতের মধ্যে দ্রাক্ষা মাড়াবার জন্য গর্ত খুঁড়লেন৷ পাহারা দেবার জন্য একটা উঁচু পাহারা ঘর তৈরী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പരദേശത്തുപോയി.]]></a:t>
+              <a:t><![CDATA[করলেন৷ পরে কয়েকজন চাষীর কাছে সেই দ্রাক্ষা ক্ষেত ইজারা দিয়ে বিদেশে চলে গেলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശിഷ്യന്മാരെ അയച്ചു:]]></a:t>
+              <a:t><![CDATA[থাকে, যদি সন্দেহ না কর, তবে ডুমুর গাছের প্রতি আমি যা করেছি, তোমরাও তা করতে পারবে৷ শুধু তাই নয়,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. എന്നാൽ മഹാപുരോഹിതന്മാരും ശാസ്ത്രിമാരും അവൻ ചെയ്ത അത്ഭുതങ്ങളെയും ദാവീദ് പുത്രന്നു ഹോശന്നാ എന്നു]]></a:t>
+              <a:t><![CDATA[34. যখন দ্রাক্ষা তোলার সময় হল, তখন তিনি তাঁর ভাগ নিয়ে আসবার জন্য তাঁর ক্রীতদাসদের সেই চাষীদের কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവാലയത്തിൽ ആർക്കുന്ന ബാലന്മാരെയും കണ്ടിട്ടു നീരസപ്പെട്ടു;]]></a:t>
+              <a:t><![CDATA[পাঠালেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ഫലകാലം സമീപിച്ചപ്പോൾ തനിക്കുള്ള അനുഭവം വാങ്ങേണ്ടതിന്നു അവൻ ദാസന്മാരെ കുടിയാന്മാരുടെ അടുക്കൽ]]></a:t>
+              <a:t><![CDATA[35. ‘কিন্তু চাষীরা তাঁর দাসদের একজনকে মারল, একজনকে খুন করল আর তৃতীয়জনকে পাথর ছুঁড়ে খুন করল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അയച്ചു.]]></a:t>
+              <a:t><![CDATA[36. এরপর তিনি প্রথম বারের চেয়ে আরো বেশী দাস সেখানে পাঠালেন, আর সেইচাষীরা ঐ দাসদের সঙ্গে একই রকম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ഇവൻ പറയുന്നതു കേൾക്കുന്നുവോ എന്നു അവനോടു ചോദിച്ചു. യേശു അവരോടു: “ഉവ്വു: ശിശുക്കളുടെയും]]></a:t>
+              <a:t><![CDATA[ব্যবহার করল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുലകുടിക്കുന്നവരുടെയും വായിൽ നിന്നു നീ പുകഴ്ച ഒരുക്കിയിരിക്കുന്നു എന്നുള്ളതു നിങ്ങൾ ഒരിക്കലും]]></a:t>
+              <a:t><![CDATA[37. পরে তিনি তাঁর নিজের ছেলেকে তাদের কাছে পাঠালেন; তিনি ভাবলেন, ‘ওরা নিশ্চয়ই ওঁর ছেলেকে মান্য করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വായിച്ചിട്ടല്ലയോ” എന്നു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[38. ‘কিন্তু চাষীরা যখন দেখল য়ে মালিকের ছেলে আসছে, তখন তারা নিজেদের মধ্যে পরামর্শ করে বলল, ‘দেখ, এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. കുടിയാന്മാരോ അവന്റെ ദാസന്മാരെ പിടിച്ചു, ഒരുവനെ തല്ലി, ഒരുവനെ കൊന്നു, മറ്റൊരുവനെ കല്ലെറിഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[হচ্ছে আইনসম্মত উত্তরাধিকারী, এস, একে আমরা খুন করি, তাহলে আমরাইতার সম্পত্তির মালিক হয়ে যাব৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. പിന്നെ അവരെ വിട്ടു നഗരത്തിൽ നിന്നു പുറപ്പെട്ടു ബെഥാന്യയിൽ ചെന്നു അവിടെ രാത്രി പാർത്തു.]]></a:t>
+              <a:t><![CDATA[39. তখন তারা সেই ছেলেকে ধরে দ্রাক্ষা ক্ষেতের বাইরে ছুঁড়ে ফেলে দিল ও তাকে হত্যা করল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. അവൻ പിന്നെയും മുമ്പിലത്തേതിലും അധികം ദാസന്മാരെ അയച്ചു; അവരോടും അവർ അങ്ങനെ തന്നേ ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[40. এক্ষেত্রে দ্রাক্ষা ক্ষেতের মালিক যখন ফিরে আসবেন, তখন ঐ চাষীদের তিনি কি করবেন, তোমরা কি বল?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “നിങ്ങൾക്കു എതിരെയുള്ള ഗ്രാമത്തിൽ ചെല്ലുവിൻ; അവിടെ കെട്ടിയിരിക്കുന്ന ഒരു പെൺകഴുതയെയും അതിന്റെ]]></a:t>
+              <a:t><![CDATA[তোমরা যদি ঐ পাহাড়কে বল, ‘ওঠ, ঐ সাগরে গিয়ে আছড়ে পড়’ দেখবে তাই হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. രാവിലെ അവൻ നഗരത്തിലേക്കു മടങ്ങിപ്പോകുന്ന സമയം വിശന്നിട്ടു വഴിയരികെ ഒരു അത്തിവൃക്ഷം കണ്ടു]]></a:t>
+              <a:t><![CDATA[1. যীশু ও তাঁর শিষ্যরা জেরুশালেমের কাছাকাছিজৈতুন পর্বতমালার ধারে অবস্থিত বৈত্‌ফগী গ্রামের ধারে এসে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ഒടുവിൽ അവൻ: എന്റെ മകനെ അവർ ശങ്കിക്കും എന്നു പറഞ്ഞു, മകനെ അവരുടെ അടുക്കൽ അയച്ചു.]]></a:t>
+              <a:t><![CDATA[পৌঁছালেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. അടുക്കെ ചെന്നു, അതിൽ ഇലയല്ലാതെ ഒന്നും കാണായ്കയാൽ: “ഇനി നിന്നിൽ ഒരുനാളും ഫലം ഉണ്ടാകാതെ പോകട്ടെ”]]></a:t>
+              <a:t><![CDATA[2. তিনি তাঁর দুজন শিষ্যকে এইবলে পাঠালেন, ‘তোমরা ঐ সামনের গ্রামে যাও৷ সেখানে দেখবে একটা গাধা বাঁধা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു അതിനോടു പറഞ്ഞു; ക്ഷണത്തിൽ അത്തി ഉണങ്ങിപ്പോയി.]]></a:t>
+              <a:t><![CDATA[আছে আর একটা বাচ্চাও তার সাথে আছে৷ তাদের খুলে আমার কাছে নিয়ে এস৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. മകനെ കണ്ടിട്ടു കുടിയാന്മാർ: ഇവൻ അവകാശി; വരുവിൻ, നാം അവനെ കൊന്നു അവന്റെ അവകാശം കൈവശമാക്കുക എന്നു]]></a:t>
+              <a:t><![CDATA[41. ইহুদী যাজকরা যীশুকে বললেন, ‘তারা দুষ্ট লোক বলে তিনি তাদের নির্মমভাবে ধ্বংস করবেন ও সেইদ্রাক্ষা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തമ്മിൽ പറഞ്ഞു,]]></a:t>
+              <a:t><![CDATA[ক্ষেত অন্য চাষীদের হাতে দেবেন, যাঁরা ফলের মরশুমে তাঁকে তাঁর প্রাপ্য অংশ দেবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ശിഷ്യന്മാർ അതു കണ്ടാറെ: അത്തി ഇത്ര ക്ഷണത്തിൽ ഉണങ്ങിപ്പോയതു എങ്ങനെ എന്നു പറഞ്ഞു ആശ്ചര്യപ്പെട്ടു.]]></a:t>
+              <a:t><![CDATA[3. কেউ যদি তোমাদের কিছু জিজ্ঞেস করে, তবে তাকে বোলো, ‘প্রভুএদের চান৷ তিনি পরে তাদের ফেরত দেবেন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. അവനെ പിടിച്ചു തോട്ടത്തിൽനിന്നു പുറത്താക്കി കൊന്നു കളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[4. এমনটি হল য়েন এর দ্বারা ভাববাদীর ভাববাণী পূর্ণ হয়:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അതിന്നു യേശു: “നിങ്ങൾ സംശയിക്കാതെ വിശ്വാസം ഉള്ളവരായാൽ ഈ അത്തിയോടു ചെയ്തതു നിങ്ങളും ചെയ്യും;]]></a:t>
+              <a:t><![CDATA[42. তখন যীশু তাদের বললেন, ‘তোমরা কি শাস্ত্রের এই অংশ পড় নি:‘রাজমিস্ত্রিরা য়ে পাথরটা বাতিল করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു മാത്രമല്ല, ഈ മലയോടു: നീങ്ങി കടലിലേക്കു ചാടിപ്പോക എന്നു പറഞ്ഞാൽ അതും സംഭവിക്കും എന്നു ഞാൻ]]></a:t>
+              <a:t><![CDATA[দিয়েছিল, সেই পাথরটাই হয়ে উঠেছে কোণের প্রধান পাথর৷ এটা প্রভুরইকাজ, এটা আমাদের চোখে আশ্চর্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കുട്ടിയെയും നിങ്ങൾ ഉടനെ കാണും; അവയെ അഴിച്ചു കൊണ്ടുവരുവിൻ.]]></a:t>
+              <a:t><![CDATA[22. যদি বিশ্বাস থাকে, তবে প্রার্থনায় তোমরা যা চাইবে তা পাবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സത്യമായിട്ടു നിങ്ങളോടു പറയുന്നു.”]]></a:t>
+              <a:t><![CDATA[লাগে৷’গীতসংহিতা 118: 22-23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ആകയാൽ മുന്തിരിത്തോട്ടത്തിന്റെ ഉടയവൻ വരുമ്പോൾ ആ കുടിയാന്മാരോടു എന്തു ചെയ്യും?”]]></a:t>
+              <a:t><![CDATA[5. ‘সিযোন নগরীকে বল, ‘দেখ তোমার রাজা তোমার কাছে আসছেন৷ তিনি নম্র, তিনি গাধার ওপরে, একটি ভারবাহী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16297,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. അവൻ ആ വല്ലാത്തവരെ വല്ലാതെ നിഗ്രഹിച്ചു തക്കസമയത്തു അനുഭവം കൊടുക്കുന്ന വേറെ കുടിയാന്മാർക്കു]]></a:t>
+              <a:t><![CDATA[গাধার বাচ্চার ওপরে চড়ে আসছেন৷'" সখরিয় 9:9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16429,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തോട്ടം ഏല്പിക്കും എന്നു അവർ അവനോടു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[6. যীশু য়েমন বলেছিলেন তাঁর শিষ্যেরা গিয়ে তেমনি করলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16561,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. നിങ്ങൾ വിശ്വസിച്ചുകൊണ്ടു പ്രാർത്ഥനയിൽ എന്തു യാചിച്ചാലും നിങ്ങൾക്കു ലഭിക്കും എന്നു ഉത്തരം പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[43. ‘অতএব, আমি তোমাদের বলছি, ঈশ্বরের রাজ্য তোমাদের কাছ থেকে নিয়ে নেওযা হবে, আর এমন লোকদের দেওয়া]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16693,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. യേശു അവരോടു: “വീടുപണിയുന്നവർ തള്ളിക്കളഞ്ഞ കല്ലു മൂലക്കല്ലായി തീർന്നിരിക്കുന്നു; ഇതു കർത്താവിനാൽ]]></a:t>
+              <a:t><![CDATA[হবে, যাঁরা ঈশ্বরের রাজ্যের পক্ষে উপযুক্ত ব্যবহার করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16825,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സംഭവിച്ചു നമ്മുടെ ദൃഷ്ടിയിൽ ആശ്ചര്യവുമായിരിക്കുന്നു' എന്നു നിങ്ങൾ തിരുവെഴുത്തുകളിൽ ഒരിക്കലും]]></a:t>
+              <a:t><![CDATA[7. তারা সেই গাধা ও গাধার বাচ্চাটা এনে তাদের ওপর নিজেদের গায়ের কাপড় বিছিয়ে দিলে যীশু তাদের উপর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16957,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വായിച്ചിട്ടില്ലയോ?]]></a:t>
+              <a:t><![CDATA[বসলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17089,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. അവൻ ദൈവാലയത്തിൽ ചെന്നു ഉപദേശിക്കുമ്പോൾ മഹാപുരോഹിതന്മാരും ജനത്തിന്റെ മൂപ്പന്മാരും അവന്റെ]]></a:t>
+              <a:t><![CDATA[44. আর ঐ য়ে পাথর তার ওপরে য়ে পড়বে সে ভেঙ্গে চূর্ণ-বিচূর্ণ হয়ে যাবে, আর সেই পাথর যার ওপরে পড়বে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17221,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടുക്കൽ വന്നു: നീ എന്തു അധികാരം കൊണ്ടു ഇതു ചെയ്യുന്നു? ഈ അധികാരം നിനക്കു തന്നതു ആർ എന്നു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[তাকে গুঁড়িয়ে ধূলিসাত্ করবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. നിങ്ങളോടു ആരാനും വല്ലതും പറഞ്ഞാൽ: കർത്താവിന്നു ഇവയെക്കൊണ്ടു ആവശ്യം ഉണ്ടു എന്നു പറവിൻ; തൽക്ഷണം]]></a:t>
+              <a:t><![CDATA[23. যীশু যখন আবার মন্দির চত্বরে লোকদের শিক্ষা দিচ্ছিলেন, সেই সময় প্রধান যাজকরা ও সমাজপতিরা তাঁর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17485,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. അതുകൊണ്ടു ദൈവരാജ്യം നിങ്ങളുടെ പക്കൽനിന്നു എടുത്തു അതിന്റെ ഫലം കൊടുക്കുന്ന ജാതിക്കു കൊടുക്കും]]></a:t>
+              <a:t><![CDATA[8. লোকদের মধ্যে অনেকেই নিজেদের জামা খুলে পথে বিছিয়ে দিল, আবার অনেকে গাছের ডাল কেটে নিয়ে পথের ওপরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു ഞാൻ നിങ്ങളോടു പറയുന്നു.]]></a:t>
+              <a:t><![CDATA[বিছিয়ে দিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. യേശു അവരോടു ഉത്തരം പറഞ്ഞതു: “ഞാനും നിങ്ങളോടു ഒരു വാക്കു ചോദിക്കും; അതു നിങ്ങൾ എന്നോടു]]></a:t>
+              <a:t><![CDATA[9. যাঁরা যীশুর সামনে ও পিছনে ভীড় করে যাচ্ছিল, তারা চিত্‌কার করে বলতে লাগল,‘দায়ূদের পুত্রের প্রশংসা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17881,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞാൽ എന്തു അധികാരം കൊണ്ടു ഞാൻ ഇതു ചെയ്യുന്നു എന്നുള്ളതു ഞാനും നിങ്ങളോടു പറയും.]]></a:t>
+              <a:t><![CDATA[হোক৷ যিনি প্রভুর নামে আসছেন, তিনি ধন্য! স্বর্গে ঈশ্বরের প্রশংসা হোক্৷’গীতসংহিতা 118:25-26]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18013,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ഈ കല്ലിന്മേൽ വീഴുന്നവൻ തകർന്നുപോകും; അതു ആരുടെ മേൽ എങ്കിലും വീണാൽ അവനെ ധൂളിപ്പിക്കും” എന്നു]]></a:t>
+              <a:t><![CDATA[45. প্রধান যাজকরা ও ফরীশীরা যীশুর দেওয়া এই দৃষ্টান্তগুলি শুনে বুঝতে পারলেন যীশু তাদেরই বিষয়ে এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18145,51 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[কথাগুলি বললেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18277,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. അവന്റെ ഉപമകളെ മഹാപുരോഹിതന്മാരും പരീശരും കേട്ടിട്ടു, തങ്ങളെക്കൊണ്ടു പറയന്നു എന്നു അറിഞ്ഞു,]]></a:t>
+              <a:t><![CDATA[10. যীশু যখন জেরুশালেমে প্রবেশ করলেন, তখন সমস্ত শহরে খুব শোরগোল পড়ে গেল৷ লোকেরা বলাবলি করতে লাগল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18409,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. യോഹന്നാന്റെ സ്നാനം എവിടെ നിന്നു? സ്വർഗ്ഗത്തിൽനിന്നോ മനുഷ്യരിൽ നിന്നോ?” അവർ തമ്മിൽ ആലോചിച്ചു:]]></a:t>
+              <a:t><![CDATA[‘ইনি কে?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18541,51 +19146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സ്വർഗ്ഗത്തിൽ നിന്നു എന്നു പറഞ്ഞാൽ, പിന്നെ നിങ്ങൾ അവനെ വിശ്വസിക്കാഞ്ഞതു എന്തു എന്നു അവൻ നമ്മോടു]]></a:t>
+              <a:t><![CDATA[46. তাই তাঁরা যীশুকে গ্রেপ্তার করাতে চাইলেন, কিন্তু জনসাধারণের ভয়ে তা করলেন না, কারণ সাধারণ লোকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18673,51 +19278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചോദിക്കും;]]></a:t>
+              <a:t><![CDATA[তাঁকে ভাববাদী বলে মনে করত৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18805,51 +19410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവൻ അവയെ അയയക്കും” എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[কাছে এসে বললেন, ‘তুমি কোন অধিকারে এসব করছ? এই অধিকার তোমায় কে দিয়েছে?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18937,51 +19542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. അവനെ പിടിപ്പാൻ അന്വേഷിച്ചു; എന്നാൽ പുരുഷാരം അവനെ പ്രവാചകൻ എന്നു എണ്ണുകകൊണ്ടു അവരെ ഭയപ്പെട്ടു.]]></a:t>
+              <a:t><![CDATA[11. জনতা বলে উঠল, ‘ইনি যীশু, গালীলের নাসরতীয় শহরের সেই ভাববাদী৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19069,51 +19674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. മനുഷ്യരിൽ നിന്നു എന്നു പറഞ്ഞാലോ, നാം പുരുഷാരത്തെ ഭയപ്പെടുന്നു; എല്ലാവരും യോഹന്നാനെ പ്രവാചകൻ]]></a:t>
+              <a:t><![CDATA[12. এরপর যীশু মন্দির চত্বরে ঢুকলেন; আর যাঁরা সেই মন্দির চত্বরের মধ্যে বেচাকেনা করছিল, তাদের তাড়িয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19201,51 +19806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നല്ലോ എണ്ണുന്നതു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[দিলেন৷ যাঁরা টাকা বদল করে দেবার জন্য টেবিল সাজিয়ে বসেছিল ও যাঁরা ডালায় করে পায়রা বিক্রি করছিল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19333,51 +19938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. അങ്ങനെ അവർ യേശുവിനോടു: ഞങ്ങൾക്കു അറിഞ്ഞുകൂടാ എന്നു ഉത്തരം പറഞ്ഞു. അവൻ അവരോടു പറഞ്ഞതു: “എന്നാൽ]]></a:t>
+              <a:t><![CDATA[তিনি তাদের টেবিল ও ডালা উল্টে দিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19465,51 +20070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞാൻ ഇതു എന്തു അധികാരംകൊണ്ടു ചെയ്യുന്നു എന്നുള്ളതു ഞാനും നിങ്ങളോടു പറയുന്നില്ല.”]]></a:t>
+              <a:t><![CDATA[13. যীশু তাদের বললেন, ‘শাস্ত্রে লেখা আছে, ‘আমার গৃহ হবে প্রার্থনা গৃহ৷’কিন্তু তোমরা তা দস্যুদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19597,51 +20202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. എങ്കിലും നിങ്ങൾക്കു എന്തു തോന്നുന്നു? ഒരു മനുഷ്യന്നു രണ്ടു പുത്രന്മാർ ഉണ്ടായിരുന്നു; അവൻ]]></a:t>
+              <a:t><![CDATA[আস্তানায় পরিণত করেছ৷'"]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19729,51 +20334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒന്നാമത്തവന്റെ അടുക്കൽ ചെന്നു: മകനേ ഇന്നു എന്റെ മുന്തിരിത്തോട്ടത്തിൽ പോയി വേല ചെയ്ക എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[14. এরপর মন্দির চত্বরের মধ্যে অনেক অন্ধ ও খঞ্জ যীশুর কাছে এলে তিনি তাদের সুস্থ করলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19861,51 +20466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. എനിക്കു മനസ്സില്ല എന്നു അവൻ ഉത്തരം പറഞ്ഞു; എങ്കിലും പിന്നത്തേതിൽ അനുതപിച്ചു അവൻ പോയി.]]></a:t>
+              <a:t><![CDATA[15. প্রধান যাজকরা ও ব্যবস্থার শিক্ষকরা দেখলেন য়ে, যীশু অনেক অলৌকিক কাজ করছেন, আর যখন দেখলেন মন্দির]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19993,51 +20598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. രണ്ടാമത്തെവന്റെ അടുക്കൽ അവൻ ചെന്നു അങ്ങനെ തന്നേ പറഞ്ഞപ്പോൾ: ഞാൻ പോകാം അപ്പാ എന്നു അവൻ ഉത്തരം]]></a:t>
+              <a:t><![CDATA[চত্বরের মধ্যে ছেলেমেয়েরা চিত্‌কার করে বলছে, ‘প্রশংসা, দায়ূদের পুত্রের প্রশংসা হোক্,’ তখন তাঁরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20125,51 +20730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു; പോയില്ലതാനും.]]></a:t>
+              <a:t><![CDATA[রেগে গেলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20257,51 +20862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. “സീയോൻ പുത്രിയോടു: ഇതാ, നിന്റെ രാജാവു സൌമ്യനായി കഴുതപ്പുറത്തും വാഹനമൃഗത്തിന്റെ കുട്ടിയുടെ]]></a:t>
+              <a:t><![CDATA[24. এর উত্তরে যীশু তাদের বললেন, ‘আমি তোমাদের একটা প্রশ্ন করতে চাই, আর তোমরা যদি তার উত্তর দাও তাহলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20389,51 +20994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ഈ രണ്ടുപേരിൽ ആർ ആകുന്നു അപ്പന്റെ ഇഷ്ടം ചെയ്തതു?” ഒന്നാമത്തവൻ എന്നു അവർ പറഞ്ഞു. യേശു അവരോടു]]></a:t>
+              <a:t><![CDATA[16. তাঁরা যীশুকে বললেন, ‘ওরা যা বলছে, তা কি তুমি শুনতে পাচ্ছ?’যীশু তাদের জবাব দিলেন, ‘হ্যাঁ, পাচ্ছি,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20521,51 +21126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞതു: “ചുങ്കക്കാരും വേശ്യമാരും നിങ്ങൾക്കു മുമ്പായി ദൈവരാജ്യത്തിൽ കടക്കുന്നു എന്നു സത്യമായിട്ടു]]></a:t>
+              <a:t><![CDATA[তোমরা কি শাস্ত্রে পড় নি? ‘তুমি ছোট ছোট ছেলেমেয়ে ও দুগ্ধপোষ্য শিশুদেরই প্রশংসা করতে শিখিয়েছ৷'"]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20653,51 +21258,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞാൻ നിങ്ങളോടു പറയുന്നു.]]></a:t>
+              <a:t><![CDATA[17. এরপর যীশু তাদের ছেড়ে শহরের বাইরে বৈথনিয়ায় গিয়ে রাতে সেখানেই থাকলেন৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. পরদিন সকালে তিনি যখন জেরুশালেমে ফিরছিলেন, সেই সময় যীশুর খিদে পেল৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. তিনি পথের ধারে একটি ডুমুর গাছ দেখতে পেয়ে সেই গাছটার কাছে গেলেন৷ কিন্তু পাতা ছাড়া তাতে কিছু]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[দেখতে পেলেন না৷ তখন তিনি সেই গাছটিকে বললেন, ‘তোমাতে আর কখনও ফল হবে না৷’ আর সেইডুমুর গাছটি শুকিয়ে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[গেল৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. এই ঘটনা দেখে শিষ্যরা আশ্চর্য হয়ে বললেন, ‘এই ডুমুর গাছটা এত তাড়াতাড়ি কেমন করে শুকিয়ে গেল?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20785,51 +22050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുറത്തും കയറി നിന്റെ അടുക്കൽ വരുന്നു എന്നു പറവിൻ ”]]></a:t>
+              <a:t><![CDATA[আমিও তোমাদের বলব আমি কোন অধিকারে এসব করছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20846,91 +22111,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme40">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme40">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20956,51 +22221,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme40">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -21131,51 +22396,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>82</Slides>
+  <Slides>87</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>