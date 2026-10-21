--- v1 (2026-08-02)
+++ v2 (2026-10-21)
@@ -165,50 +165,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -276,50 +290,57 @@
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -504,53 +525,60 @@
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
-  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -610,51 +638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யோவான் கொடுத்த ஸ்நானம் தேவனால் உண்டாயிற்றோ? மனுஷரால் உண்டாயிற்றோ? யாரால் உண்டாயிற்று? என்று கேட்டார். அதற்கு அவர்கள்: தேவனால் உண்டாயிற்று என்று சொல்வோமானால், பின்னை ஏன் அவனை விசுவாசிக்கவில்லை என்று நம்மைக் கேட்பார்;]]></a:t>
+              <a:t><![CDATA[5. Tell all of you the daughter of Sion, Behold, your King comes unto you, meek, and sitting upon an ass, and a colt the foal of an ass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -719,51 +747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யோவான் கொடுத்த ஸ்நானம் தேவனால் உண்டாயிற்றோ? மனுஷரால் உண்டாயிற்றோ? யாரால் உண்டாயிற்று? என்று கேட்டார். அதற்கு அவர்கள்: தேவனால் உண்டாயிற்று என்று சொல்வோமானால், பின்னை ஏன் அவனை விசுவாசிக்கவில்லை என்று நம்மைக் கேட்பார்;]]></a:t>
+              <a:t><![CDATA[6. And the disciples went, and did as Jesus commanded them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -828,51 +856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யோவான் கொடுத்த ஸ்நானம் தேவனால் உண்டாயிற்றோ? மனுஷரால் உண்டாயிற்றோ? யாரால் உண்டாயிற்று? என்று கேட்டார். அதற்கு அவர்கள்: தேவனால் உண்டாயிற்று என்று சொல்வோமானால், பின்னை ஏன் அவனை விசுவாசிக்கவில்லை என்று நம்மைக் கேட்பார்;]]></a:t>
+              <a:t><![CDATA[7. And brought the ass, and the colt, and put on them their clothes, and they set him thereon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -937,51 +965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மனுஷரால் உண்டாயிற்றென்று சொல்வோமானால், ஜனங்களுக்குப் பயப்படுகிறோம், எல்லாரும் யோவானைத் தீர்க்கத்தரிசி என்று எண்ணுகிறார்களே என்று, தங்களுக்குள்ளே ஆலோசனைபண்ணி,]]></a:t>
+              <a:t><![CDATA[8. And a very great multitude spread their garments in the way; others cut down branches from the trees, and scattered them in the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1046,51 +1074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மனுஷரால் உண்டாயிற்றென்று சொல்வோமானால், ஜனங்களுக்குப் பயப்படுகிறோம், எல்லாரும் யோவானைத் தீர்க்கத்தரிசி என்று எண்ணுகிறார்களே என்று, தங்களுக்குள்ளே ஆலோசனைபண்ணி,]]></a:t>
+              <a:t><![CDATA[8. And a very great multitude spread their garments in the way; others cut down branches from the trees, and scattered them in the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1155,51 +1183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இயேசுவுக்குப் பிரதியுத்தரமாக: எங்களுக்குத் தெரியாது என்றார்கள். அப்பொழுது, அவர்: நானும் இன்ன அதிகாரத்தினாலே இவைகளைச் செய்கிறேனென்று உங்களுக்குச் சொல்லேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And the multitudes that went before, and that followed, cried, saying, Hosanna to the son of David: Blessed is he that comes in the name of the Lord; Hosanna in the highest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1264,51 +1292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இயேசுவுக்குப் பிரதியுத்தரமாக: எங்களுக்குத் தெரியாது என்றார்கள். அப்பொழுது, அவர்: நானும் இன்ன அதிகாரத்தினாலே இவைகளைச் செய்கிறேனென்று உங்களுக்குச் சொல்லேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And the multitudes that went before, and that followed, cried, saying, Hosanna to the son of David: Blessed is he that comes in the name of the Lord; Hosanna in the highest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1373,51 +1401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆயினும் உங்களுக்கு எப்படித்தோன்றுகிறது? ஒருமனுஷனுக்கு இரண்டு குமாரர் இருந்தார்கள்; மூத்தவனிடத்தில் அவன் வந்து: மகனே, நீ போய் இன்றைக்கு என் திராட்சத்தோட்டத்தில் வேலைசெய் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And when he was come into Jerusalem, all the city was moved, saying, Who is this?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1482,51 +1510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆயினும் உங்களுக்கு எப்படித்தோன்றுகிறது? ஒருமனுஷனுக்கு இரண்டு குமாரர் இருந்தார்கள்; மூத்தவனிடத்தில் அவன் வந்து: மகனே, நீ போய் இன்றைக்கு என் திராட்சத்தோட்டத்தில் வேலைசெய் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And when he was come into Jerusalem, all the city was moved, saying, Who is this?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1591,51 +1619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்கு அவன்: மாட்டேன் என்றான்; ஆகிலும், பின்பு அவன் மனஸ்தாபப்பட்டுப் போனான்.]]></a:t>
+              <a:t><![CDATA[11. And the multitude said, This is Jesus the prophet of Nazareth of Galilee.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1700,51 +1728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசு அவர்களை நோக்கி: நீங்கள் சந்தேகப்படாமல் விசுவாசமுள்ளவர்களாயிருந்தால், இந்த அத்திமரத்திற்கு செய்ததை நீங்கள் செய்வதுமல்லாமல், இந்த மலையைப் பார்த்து: நீ பெயர்ந்து சமுத்திரத்திலே தள்ளுண்டுபோ என்று சொன்னாலும் அப்படியாகும் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. And when they drew nigh unto Jerusalem, and were come to Bethphage, unto the mount of Olives, then sent Jesus two disciples,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1809,51 +1837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இளையவனிடத்திலும் அவன் வந்து அப்படியே சொன்னான்; அதற்கு அவன்: போகிறேன் ஐயா, என்று சொல்லியும், போகவில்லை.]]></a:t>
+              <a:t><![CDATA[12. And Jesus went into the temple of God, and cast out all them that sold and bought in the temple, and overthrew the tables of the moneychangers, and the seats of them that sold doves,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1918,51 +1946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இளையவனிடத்திலும் அவன் வந்து அப்படியே சொன்னான்; அதற்கு அவன்: போகிறேன் ஐயா, என்று சொல்லியும், போகவில்லை.]]></a:t>
+              <a:t><![CDATA[12. And Jesus went into the temple of God, and cast out all them that sold and bought in the temple, and overthrew the tables of the moneychangers, and the seats of them that sold doves,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2027,51 +2055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இவ்விருவரில் எவன் தன் தகப்பனுடைய சித்தத்தின்படி செய்தவன் என்று கேட்டார்; அதற்கு அவர்கள்: மூத்தவன் தான் என்றார்கள். அப்பொழுது, இயேசு அவர்களை நோக்கி: ஆயக்காரரும் வேசிகளும் உங்களுக்கு முன்னே தேவனுடைய ராஜ்யத்தில் பிரவேசிக்கிறார்கள் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[13. And said unto them, It is written, My house shall be called the house of prayer; but all of you have made it a den of thieves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2136,51 +2164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இவ்விருவரில் எவன் தன் தகப்பனுடைய சித்தத்தின்படி செய்தவன் என்று கேட்டார்; அதற்கு அவர்கள்: மூத்தவன் தான் என்றார்கள். அப்பொழுது, இயேசு அவர்களை நோக்கி: ஆயக்காரரும் வேசிகளும் உங்களுக்கு முன்னே தேவனுடைய ராஜ்யத்தில் பிரவேசிக்கிறார்கள் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[13. And said unto them, It is written, My house shall be called the house of prayer; but all of you have made it a den of thieves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2245,51 +2273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஏனென்றால், யோவான் நீதிமார்க்கமாய் உங்களிடத்தில் வந்திருந்தும், நீங்கள் அவனை விசுவாசிக்கவில்லை; ஆயக்காரரும் வேசிகளுமோ அவனை விசுவாசித்தார்கள்; அதை நீங்கள் கண்டும், அவனை விசுவாசிக்கும்படியாகப் பின்பாகிலும் மனஸ்தாபப்படவில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[14. And the blind and the lame came to him in the temple; and he healed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2354,51 +2382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஏனென்றால், யோவான் நீதிமார்க்கமாய் உங்களிடத்தில் வந்திருந்தும், நீங்கள் அவனை விசுவாசிக்கவில்லை; ஆயக்காரரும் வேசிகளுமோ அவனை விசுவாசித்தார்கள்; அதை நீங்கள் கண்டும், அவனை விசுவாசிக்கும்படியாகப் பின்பாகிலும் மனஸ்தாபப்படவில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[14. And the blind and the lame came to him in the temple; and he healed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2463,51 +2491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஏனென்றால், யோவான் நீதிமார்க்கமாய் உங்களிடத்தில் வந்திருந்தும், நீங்கள் அவனை விசுவாசிக்கவில்லை; ஆயக்காரரும் வேசிகளுமோ அவனை விசுவாசித்தார்கள்; அதை நீங்கள் கண்டும், அவனை விசுவாசிக்கும்படியாகப் பின்பாகிலும் மனஸ்தாபப்படவில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And when the chief priests and scribes saw the wonderful things that he did, and the children crying in the temple, and saying, Hosanna to the son of David; they were sore displeased,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2572,51 +2600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. வேறொரு உவமையைக் கேளுங்கள்: வீட்டெஜமானாகிய ஒரு மனுஷன் இருந்தான், அவன் ஒரு திராட்சத்தோட்டத்தை உண்டாக்கி, அதைச் சுற்றிலும் வேலியடைத்து, அதில் ஒரு ஆலையை நாட்டி, கோபுரத்தையும் கட்டி, தோட்டக்காரருக்கு அதைக் குத்தகையாக விட்டு, புறதேசத்துக்குப் போயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[15. And when the chief priests and scribes saw the wonderful things that he did, and the children crying in the temple, and saying, Hosanna to the son of David; they were sore displeased,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2681,51 +2709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. வேறொரு உவமையைக் கேளுங்கள்: வீட்டெஜமானாகிய ஒரு மனுஷன் இருந்தான், அவன் ஒரு திராட்சத்தோட்டத்தை உண்டாக்கி, அதைச் சுற்றிலும் வேலியடைத்து, அதில் ஒரு ஆலையை நாட்டி, கோபுரத்தையும் கட்டி, தோட்டக்காரருக்கு அதைக் குத்தகையாக விட்டு, புறதேசத்துக்குப் போயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. And said unto him, Hear you what these say? And Jesus says unto them, Yea; have all of you never read, Out of the mouth of babes and infants you have perfected praise?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2790,51 +2818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. வேறொரு உவமையைக் கேளுங்கள்: வீட்டெஜமானாகிய ஒரு மனுஷன் இருந்தான், அவன் ஒரு திராட்சத்தோட்டத்தை உண்டாக்கி, அதைச் சுற்றிலும் வேலியடைத்து, அதில் ஒரு ஆலையை நாட்டி, கோபுரத்தையும் கட்டி, தோட்டக்காரருக்கு அதைக் குத்தகையாக விட்டு, புறதேசத்துக்குப் போயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. And said unto him, Hear you what these say? And Jesus says unto them, Yea; have all of you never read, Out of the mouth of babes and infants you have perfected praise?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2899,51 +2927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசு அவர்களை நோக்கி: நீங்கள் சந்தேகப்படாமல் விசுவாசமுள்ளவர்களாயிருந்தால், இந்த அத்திமரத்திற்கு செய்ததை நீங்கள் செய்வதுமல்லாமல், இந்த மலையைப் பார்த்து: நீ பெயர்ந்து சமுத்திரத்திலே தள்ளுண்டுபோ என்று சொன்னாலும் அப்படியாகும் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. And when they drew nigh unto Jerusalem, and were come to Bethphage, unto the mount of Olives, then sent Jesus two disciples,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3008,51 +3036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கனிகாலம் சமீபித்தபோது, அதின் கனிகளை வாங்கிக்கொண்டுவரும்படி தன் ஊழியக்காரரைத் தோட்டக்காரரிடத்தில் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[16. And said unto him, Hear you what these say? And Jesus says unto them, Yea; have all of you never read, Out of the mouth of babes and infants you have perfected praise?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3117,51 +3145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கனிகாலம் சமீபித்தபோது, அதின் கனிகளை வாங்கிக்கொண்டுவரும்படி தன் ஊழியக்காரரைத் தோட்டக்காரரிடத்தில் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[17. And he left them, and went out of the city into Bethany; and he lodged there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3226,51 +3254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தோட்டக்காரர் அந்த ஊழியக்காரரைப் பிடித்து, ஒருவனை அடித்து, ஒருவனைக் கொலைசெய்து, ஒருவனைக் கல்லெறிந்து கொன்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Now in the morning as he returned into the city, he hungered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3335,51 +3363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பின்னும் அவன் முந்தினவர்களிலும் அதிகமான வேறே ஊழியக்காரரை அனுப்பினான்; அவர்களையும் அப்படியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And when he saw a fig tree in the way, he came to it, and found nothing thereon, but leaves only, and said unto it, Let no fruit grow on you henceforward for ever. And presently the fig tree withered away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3444,51 +3472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பின்னும் அவன் முந்தினவர்களிலும் அதிகமான வேறே ஊழியக்காரரை அனுப்பினான்; அவர்களையும் அப்படியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And when he saw a fig tree in the way, he came to it, and found nothing thereon, but leaves only, and said unto it, Let no fruit grow on you henceforward for ever. And presently the fig tree withered away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3553,51 +3581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கடைசியிலே அவன்: என் குமாரனுக்கு அஞ்சுவார்கள் என்று சொல்லி, தன் குமாரனை அவர்களிடத்தில் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[19. And when he saw a fig tree in the way, he came to it, and found nothing thereon, but leaves only, and said unto it, Let no fruit grow on you henceforward for ever. And presently the fig tree withered away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3662,51 +3690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தோட்டக்காரர் குமாரனைக் கண்டபோது: இவன் சுதந்தரவாளி, இவனைக் கொன்று, இவன் சுதந்தரத்தைக் கட்டிக்கொள்ளுவோம் வாருங்கள் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு;]]></a:t>
+              <a:t><![CDATA[20. And when the disciples saw it, they marvelled, saying, How soon is the fig tree withered away!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3771,51 +3799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. தோட்டக்காரர் குமாரனைக் கண்டபோது: இவன் சுதந்தரவாளி, இவனைக் கொன்று, இவன் சுதந்தரத்தைக் கட்டிக்கொள்ளுவோம் வாருங்கள் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு;]]></a:t>
+              <a:t><![CDATA[20. And when the disciples saw it, they marvelled, saying, How soon is the fig tree withered away!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3880,51 +3908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவனைப் பிடித்துத் திராட்சத்தோட்டத்திற்குப் புறம்பே தள்ளிக்கொலை செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Jesus answered and said unto them, Verily I say unto you, If all of you have faith, and doubt not, all of you shall not only do this which is done to the fig tree, but also if all of you shall say unto this mountain, Be you removed, and be you cast into the sea; it shall be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3989,51 +4017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்படியிருக்க, திராட்சத்தோட்டத்தின் எஜமான் வரும்போது, அந்த தோட்டக்காரரை என்ன செய்வான் என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[21. Jesus answered and said unto them, Verily I say unto you, If all of you have faith, and doubt not, all of you shall not only do this which is done to the fig tree, but also if all of you shall say unto this mountain, Be you removed, and be you cast into the sea; it shall be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4098,51 +4126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசு அவர்களை நோக்கி: நீங்கள் சந்தேகப்படாமல் விசுவாசமுள்ளவர்களாயிருந்தால், இந்த அத்திமரத்திற்கு செய்ததை நீங்கள் செய்வதுமல்லாமல், இந்த மலையைப் பார்த்து: நீ பெயர்ந்து சமுத்திரத்திலே தள்ளுண்டுபோ என்று சொன்னாலும் அப்படியாகும் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. Saying unto them, Go into the village opposite to you, and immediately all of you shall find an ass tied, and a colt with her: loose them, and bring them unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4207,51 +4235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர்கள் எருசலேமுக்குச் சமீபமாய்ச் சேர்ந்து, ஒலிவமலைக்கு அருகான பெத்பகேயுக்கு வந்தபோது, இயேசுவானவர் சீஷர்களில் இரண்டுபேரை நோக்கி:]]></a:t>
+              <a:t><![CDATA[21. Jesus answered and said unto them, Verily I say unto you, If all of you have faith, and doubt not, all of you shall not only do this which is done to the fig tree, but also if all of you shall say unto this mountain, Be you removed, and be you cast into the sea; it shall be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4316,51 +4344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர்கள் எருசலேமுக்குச் சமீபமாய்ச் சேர்ந்து, ஒலிவமலைக்கு அருகான பெத்பகேயுக்கு வந்தபோது, இயேசுவானவர் சீஷர்களில் இரண்டுபேரை நோக்கி:]]></a:t>
+              <a:t><![CDATA[22. And all things, whatsoever all of you shall ask in prayer, believing, all of you shall receive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4425,51 +4453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்களுக்கு எதிரே இருக்கிற கிராமத்துக்குப் போங்கள்; போனவுடனே, அங்கே ஒரு கழுதையையும் அதனோடே ஒரு குட்டியையும் கட்டியிருக்கக் காண்பீர்கள்; அவைகளை அவிழ்த்து என்னிடத்தில் கொண்டுவாருங்கள்.]]></a:t>
+              <a:t><![CDATA[22. And all things, whatsoever all of you shall ask in prayer, believing, all of you shall receive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4534,51 +4562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்களுக்கு எதிரே இருக்கிற கிராமத்துக்குப் போங்கள்; போனவுடனே, அங்கே ஒரு கழுதையையும் அதனோடே ஒரு குட்டியையும் கட்டியிருக்கக் காண்பீர்கள்; அவைகளை அவிழ்த்து என்னிடத்தில் கொண்டுவாருங்கள்.]]></a:t>
+              <a:t><![CDATA[23. And when he was come into the temple, the chief priests and the elders of the people came unto him as he was teaching, and said, By what authority do you these things? and who gave you this authority?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4643,51 +4671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அதற்கு அவர்கள்: அந்தக் கொடியவரைக் கொடுமையாய் அழித்து, ஏற்றகாலங்களில் தனக்குக் கனிகளைக் கொடுக்கத்தக்க வேறே தோட்டக்காரரிடத்தில் திராட்சத்தோட்டத்தைக் குத்தகையாகக் கொடுப்பான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And when he was come into the temple, the chief priests and the elders of the people came unto him as he was teaching, and said, By what authority do you these things? and who gave you this authority?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4752,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அதற்கு அவர்கள்: அந்தக் கொடியவரைக் கொடுமையாய் அழித்து, ஏற்றகாலங்களில் தனக்குக் கனிகளைக் கொடுக்கத்தக்க வேறே தோட்டக்காரரிடத்தில் திராட்சத்தோட்டத்தைக் குத்தகையாகக் கொடுப்பான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And when he was come into the temple, the chief priests and the elders of the people came unto him as he was teaching, and said, By what authority do you these things? and who gave you this authority?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4861,51 +4889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒருவன் உங்களுக்கு ஏதாகிலும் சொன்னால்: இவைகள் ஆண்டவருக்கு வேண்டுமென்று சொல்லுங்கள்; உடனே அவைகளை அனுப்பிவிடுவான் என்று சொல்லி, அவர்களை அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[24. And Jesus answered and said unto them, I also will ask you one thing, which if all of you tell me, I in like wise will tell you by what authority I do these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4970,51 +4998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ, உன் ராஜா சாந்தகுணமுள்ளவராய், கழுதையின் மேலும் கழுதைக்குட்டியாகிய மறியின்மேலும் ஏறிக்கொண்டு, உன்னிடத்தில் வருகிறார் என்று சீயோன்குமாரத்திக்குச் சொல்லுங்கள் என்று,]]></a:t>
+              <a:t><![CDATA[24. And Jesus answered and said unto them, I also will ask you one thing, which if all of you tell me, I in like wise will tell you by what authority I do these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5079,51 +5107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இயேசு அவர்களை நோக்கி: வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று, அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது என்று நீங்கள் வேதத்தில் ஒருக்காலும் வாசிக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[25. The baptism of John, whence was it? from heaven, or of men? And they reasoned with themselves, saying, If we shall say, From heaven; he will say unto us, Why did all of you not then believe him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5188,51 +5216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இயேசு அவர்களை நோக்கி: வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று, அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது என்று நீங்கள் வேதத்தில் ஒருக்காலும் வாசிக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[25. The baptism of John, whence was it? from heaven, or of men? And they reasoned with themselves, saying, If we shall say, From heaven; he will say unto us, Why did all of you not then believe him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5297,51 +5325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மேலும், நீங்கள் விசுவாசமுள்ளவர்களாய் ஜெபத்திலே எவைகளைக் கேட்பீர்களோ அவைகளையெல்லாம் பெறுவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. Saying unto them, Go into the village opposite to you, and immediately all of you shall find an ass tied, and a colt with her: loose them, and bring them unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5406,51 +5434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இயேசு அவர்களை நோக்கி: வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று, அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது என்று நீங்கள் வேதத்தில் ஒருக்காலும் வாசிக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[25. The baptism of John, whence was it? from heaven, or of men? And they reasoned with themselves, saying, If we shall say, From heaven; he will say unto us, Why did all of you not then believe him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5515,51 +5543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தீர்க்கதரிசியினால் உரைக்கப்பட்டது நிறைவேறும்படி இதெல்லாம் நடந்தது.]]></a:t>
+              <a:t><![CDATA[26. But if we shall say, Of men; we fear the people; for all hold John as a prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5624,51 +5652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தீர்க்கதரிசியினால் உரைக்கப்பட்டது நிறைவேறும்படி இதெல்லாம் நடந்தது.]]></a:t>
+              <a:t><![CDATA[26. But if we shall say, Of men; we fear the people; for all hold John as a prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5733,51 +5761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சீஷர்கள் போய், இயேசு தங்களுக்குக் கட்டளையிட்டபடியே செய்து,]]></a:t>
+              <a:t><![CDATA[27. And they answered Jesus, and said, We cannot tell. And he said unto them, Neither tell I you by what authority I do these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5842,51 +5870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஆகையால் தேவனுடைய ராஜ்யம் உங்களிடத்திலிருந்து நீக்கப்பட்டு, அதற்கேற்ற கனிகளைத் தருகிற ஜனங்களுக்குக் கொடுக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[27. And they answered Jesus, and said, We cannot tell. And he said unto them, Neither tell I you by what authority I do these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5951,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஆகையால் தேவனுடைய ராஜ்யம் உங்களிடத்திலிருந்து நீக்கப்பட்டு, அதற்கேற்ற கனிகளைத் தருகிற ஜனங்களுக்குக் கொடுக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[28. But what think all of you? A certain man had two sons; and he came to the first, and said, Son, go work to day in my vineyard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6060,51 +6088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கழுதையையும் குட்டியையும் கொண்டுவந்து, அவைகள் மேல் தங்கள் வஸ்திரங்களைப் போட்டு, அவரை ஏற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. But what think all of you? A certain man had two sons; and he came to the first, and said, Son, go work to day in my vineyard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6169,51 +6197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கழுதையையும் குட்டியையும் கொண்டுவந்து, அவைகள் மேல் தங்கள் வஸ்திரங்களைப் போட்டு, அவரை ஏற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. He answered and said, I will not: but afterward he repented, and went.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6278,51 +6306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இந்தக் கல்லின்மேல் விழுகிறவன் நொறுங்கிப்போவான்; இது எவன் மேல் விழுமோ அவனை நசுக்கிப்போடும் என்று நான் உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. And he came to the second, and said likewise. And he answered and said, I go, sir: and went not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6387,51 +6415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இந்தக் கல்லின்மேல் விழுகிறவன் நொறுங்கிப்போவான்; இது எவன் மேல் விழுமோ அவனை நசுக்கிப்போடும் என்று நான் உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. And he came to the second, and said likewise. And he answered and said, I go, sir: and went not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6496,51 +6524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் தேவாலயத்தில் வந்து, உபதேசம்பண்ணுகையில், பிரதான ஆசாரியரும் ஜனத்தின் மூப்பரும் அவரிடத்தில் வந்து: நீர் எந்த அதிகாரத்தினால் இவைகளைச் செய்கிறீர்? இந்த அதிகாரத்தை உமக்குக் கொடுத்தவர் யார்? என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And if any man say ought unto you, all of you shall say, The Lord has need of them; and immediately he will send them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6605,51 +6633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. திரளான ஜனங்கள் தங்கள் வஸ்திரங்களை வழியிலே விரித்தார்கள்; வேறு சிலர் மரக்கிளைகளைத் தறித்து வழியிலே பரப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Whether of them two did the will of his father? They say unto him, The first. Jesus says unto them, Verily I say unto you, That the publicans and the harlots go into the kingdom of God before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6714,51 +6742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. திரளான ஜனங்கள் தங்கள் வஸ்திரங்களை வழியிலே விரித்தார்கள்; வேறு சிலர் மரக்கிளைகளைத் தறித்து வழியிலே பரப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Whether of them two did the will of his father? They say unto him, The first. Jesus says unto them, Verily I say unto you, That the publicans and the harlots go into the kingdom of God before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6823,51 +6851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முன்நடப்பாரும், பின்நடப்பாருமாகிய திரளான ஜனங்கள்: தாவீதின் குமாரனுக்கு ஓசன்னா! கர்த்தரின் நாமத்தினாலே வருகிறவர் ஸ்தோத்திரிக்கப்பட்டவர், உன்னதத்திலே ஓசன்னா என்று சொல்லி ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Whether of them two did the will of his father? They say unto him, The first. Jesus says unto them, Verily I say unto you, That the publicans and the harlots go into the kingdom of God before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6932,51 +6960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. முன்நடப்பாரும், பின்நடப்பாருமாகிய திரளான ஜனங்கள்: தாவீதின் குமாரனுக்கு ஓசன்னா! கர்த்தரின் நாமத்தினாலே வருகிறவர் ஸ்தோத்திரிக்கப்பட்டவர், உன்னதத்திலே ஓசன்னா என்று சொல்லி ஆர்ப்பரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[32. For John came unto you in the way of righteousness, and all of you believed him not: but the publicans and the harlots believed him: and all of you, when all of you had seen it, repented not afterward, that all of you might believe him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7041,51 +7069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. பிரதான ஆசாரியரும், பரிசேயரும் அவருடைய உவமைகளைக்கேட்டு, தங்களைக்குறித்துச் சொல்லுகிறார் என்று அறிந்து,]]></a:t>
+              <a:t><![CDATA[32. For John came unto you in the way of righteousness, and all of you believed him not: but the publicans and the harlots believed him: and all of you, when all of you had seen it, repented not afterward, that all of you might believe him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7150,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. பிரதான ஆசாரியரும், பரிசேயரும் அவருடைய உவமைகளைக்கேட்டு, தங்களைக்குறித்துச் சொல்லுகிறார் என்று அறிந்து,]]></a:t>
+              <a:t><![CDATA[32. For John came unto you in the way of righteousness, and all of you believed him not: but the publicans and the harlots believed him: and all of you, when all of you had seen it, repented not afterward, that all of you might believe him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7259,51 +7287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் எருசலேமுக்குள் பிரவேசிக்கையில், நகரத்தார் யாவரும் ஆச்சரியப்பட்டு, இவர் யார்? என்று விசாரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[33. Hear another parable: There was a certain householder, which planted a vineyard, and hedged it round about, and dug a winepress in it, and built a tower, and let it out to husbandmen, and went into a far country:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7368,51 +7396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் எருசலேமுக்குள் பிரவேசிக்கையில், நகரத்தார் யாவரும் ஆச்சரியப்பட்டு, இவர் யார்? என்று விசாரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[33. Hear another parable: There was a certain householder, which planted a vineyard, and hedged it round about, and dug a winepress in it, and built a tower, and let it out to husbandmen, and went into a far country:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7477,51 +7505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அவரைப் பிடிக்க வகைதேடினார்கள்; ஆகிலும் ஜனங்கள் அவரைத் தீர்க்கதரிசி என்று எண்ணினபடியால் அவர்களுக்குப் பயந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[33. Hear another parable: There was a certain householder, which planted a vineyard, and hedged it round about, and dug a winepress in it, and built a tower, and let it out to husbandmen, and went into a far country:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7586,51 +7614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அவரைப் பிடிக்க வகைதேடினார்கள்; ஆகிலும் ஜனங்கள் அவரைத் தீர்க்கதரிசி என்று எண்ணினபடியால் அவர்களுக்குப் பயந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And when the time of the fruit drew near, he sent his servants to the husbandmen, that they might receive the fruits of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7695,51 +7723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் தேவாலயத்தில் வந்து, உபதேசம்பண்ணுகையில், பிரதான ஆசாரியரும் ஜனத்தின் மூப்பரும் அவரிடத்தில் வந்து: நீர் எந்த அதிகாரத்தினால் இவைகளைச் செய்கிறீர்? இந்த அதிகாரத்தை உமக்குக் கொடுத்தவர் யார்? என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And if any man say ought unto you, all of you shall say, The Lord has need of them; and immediately he will send them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7804,51 +7832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு ஜனங்கள்: கலிலேயாவிலுள்ள நாசரேத்திலிருந்து வந்த தீர்க்கதரிசியாகிய இயேசு என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And when the time of the fruit drew near, he sent his servants to the husbandmen, that they might receive the fruits of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7913,51 +7941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இயேசு தேவாலயத்தில் பிரவேசித்து, ஆலயத்திலே விற்கிறவர்களும் கொள்ளுகிறவர்களுமாகிய யாவரையும் வெளியிலே துரத்தி, காசுக்காரருடைய பலகைகளையும் புறா விற்கிறவர்களின் ஆசனங்களையும் கவிழ்த்து:]]></a:t>
+              <a:t><![CDATA[35. And the husbandmen took his servants, and beat one, and killed another, and stoned another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8022,51 +8050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இயேசு தேவாலயத்தில் பிரவேசித்து, ஆலயத்திலே விற்கிறவர்களும் கொள்ளுகிறவர்களுமாகிய யாவரையும் வெளியிலே துரத்தி, காசுக்காரருடைய பலகைகளையும் புறா விற்கிறவர்களின் ஆசனங்களையும் கவிழ்த்து:]]></a:t>
+              <a:t><![CDATA[35. And the husbandmen took his servants, and beat one, and killed another, and stoned another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8131,51 +8159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இயேசு தேவாலயத்தில் பிரவேசித்து, ஆலயத்திலே விற்கிறவர்களும் கொள்ளுகிறவர்களுமாகிய யாவரையும் வெளியிலே துரத்தி, காசுக்காரருடைய பலகைகளையும் புறா விற்கிறவர்களின் ஆசனங்களையும் கவிழ்த்து:]]></a:t>
+              <a:t><![CDATA[36. Again, he sent other servants more than the first: and they did unto them likewise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8240,51 +8268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என்னுடைய வீடு ஜெபவீடு என்னப்படும் என்று எழுதியிருக்கிறது; நீங்களோ அதைக் கள்ளர் குகையாக்கினீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[36. Again, he sent other servants more than the first: and they did unto them likewise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8349,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என்னுடைய வீடு ஜெபவீடு என்னப்படும் என்று எழுதியிருக்கிறது; நீங்களோ அதைக் கள்ளர் குகையாக்கினீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[37. But last of all he sent unto them his son, saying, They will reverence my son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8458,51 +8486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது, குருடரும் சப்பாணிகளும் தேவாலயத்திலே அவரிடத்திற்கு வந்தார்கள், அவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[37. But last of all he sent unto them his son, saying, They will reverence my son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8567,51 +8595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் செய்த அதிசயங்களையும், தாவீதின் குமாரனுக்கு ஓசன்னா! என்று தேவாலயத்திலே ஆர்ப்பரிக்கிற பிள்ளைகளையும், பிரதான ஆசாரியரும் வேதபாரகரும் கண்டு, கோபமடைந்து,]]></a:t>
+              <a:t><![CDATA[38. But when the husbandmen saw the son, they said among themselves, This is the heir; come, let us kill him, and let us seize on his inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8676,51 +8704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் செய்த அதிசயங்களையும், தாவீதின் குமாரனுக்கு ஓசன்னா! என்று தேவாலயத்திலே ஆர்ப்பரிக்கிற பிள்ளைகளையும், பிரதான ஆசாரியரும் வேதபாரகரும் கண்டு, கோபமடைந்து,]]></a:t>
+              <a:t><![CDATA[38. But when the husbandmen saw the son, they said among themselves, This is the heir; come, let us kill him, and let us seize on his inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8785,51 +8813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் செய்த அதிசயங்களையும், தாவீதின் குமாரனுக்கு ஓசன்னா! என்று தேவாலயத்திலே ஆர்ப்பரிக்கிற பிள்ளைகளையும், பிரதான ஆசாரியரும் வேதபாரகரும் கண்டு, கோபமடைந்து,]]></a:t>
+              <a:t><![CDATA[39. And they caught him, and cast him out of the vineyard, and slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8894,51 +8922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இயேசு அவர்களுக்கு பிரதியுத்தரமாக: நானும் உங்களிடத்தில் ஒரு காரியத்தைக் கேட்கிறேன், அதை எனக்குச் சொல்லுவீர்களானால், நானும் இன்ன அதிகாரத்தினாலே இவைகளைச் செய்கிறேன் என்று உங்களுக்குச் சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[4. All this was done, that it might be fulfilled which was spoken by the prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9003,51 +9031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவரை நோக்கி: இவர்கள் சொல்லுகிறதைக் கேட்கிறீரோ என்றார்கள். அதற்கு இயேசு: ஆம், கேட்கிறேன். குழந்தைகளுடைய வாயினாலும் பாலகருடைய வாயினாலும் துதி உண்டாகும்படி செய்தீர் என்பதை நீங்கள் ஒருக்காலும் வாசிக்கவில்லையா என்றார்.]]></a:t>
+              <a:t><![CDATA[40. When the lord therefore of the vineyard comes, what will he do unto those husbandmen?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9112,51 +9140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவரை நோக்கி: இவர்கள் சொல்லுகிறதைக் கேட்கிறீரோ என்றார்கள். அதற்கு இயேசு: ஆம், கேட்கிறேன். குழந்தைகளுடைய வாயினாலும் பாலகருடைய வாயினாலும் துதி உண்டாகும்படி செய்தீர் என்பதை நீங்கள் ஒருக்காலும் வாசிக்கவில்லையா என்றார்.]]></a:t>
+              <a:t><![CDATA[40. When the lord therefore of the vineyard comes, what will he do unto those husbandmen?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9221,51 +9249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களைவிட்டு நகரத்திலிருந்து புறப்பட்டு, பெத்தானியாவுக்குப் போய், அங்கே இராத்தங்கினார்.]]></a:t>
+              <a:t><![CDATA[41. They say unto him, He will miserably destroy those wicked men, and will let out his vineyard unto other husbandmen, which shall render him the fruits in their seasons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9330,51 +9358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. காலையிலே அவர் நகரத்துக்கு திரும்பி வருகையில், அவருக்குப் பசி உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[41. They say unto him, He will miserably destroy those wicked men, and will let out his vineyard unto other husbandmen, which shall render him the fruits in their seasons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9439,51 +9467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது வழியருகே ஒரு அத்திமரத்தைக் கண்டு, அதனிடத்திற் போய், அதிலே இலைகளையன்றி வேறொன்றையும் காணாமல்: இனி ஒருக்காலும் உன்னிடத்தில் கனி உண்டாகாதிருக்கக்கடவது என்றார்; உடனே அத்திமரம் பட்டுப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[42. Jesus says unto them, Did all of you never read in the scriptures, The stone which the builders rejected, the same is become the head of the corner: this is the Lord's doing, and it is marvellous in our eyes?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9548,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது வழியருகே ஒரு அத்திமரத்தைக் கண்டு, அதனிடத்திற் போய், அதிலே இலைகளையன்றி வேறொன்றையும் காணாமல்: இனி ஒருக்காலும் உன்னிடத்தில் கனி உண்டாகாதிருக்கக்கடவது என்றார்; உடனே அத்திமரம் பட்டுப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[42. Jesus says unto them, Did all of you never read in the scriptures, The stone which the builders rejected, the same is become the head of the corner: this is the Lord's doing, and it is marvellous in our eyes?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9657,51 +9685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது வழியருகே ஒரு அத்திமரத்தைக் கண்டு, அதனிடத்திற் போய், அதிலே இலைகளையன்றி வேறொன்றையும் காணாமல்: இனி ஒருக்காலும் உன்னிடத்தில் கனி உண்டாகாதிருக்கக்கடவது என்றார்; உடனே அத்திமரம் பட்டுப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[42. Jesus says unto them, Did all of you never read in the scriptures, The stone which the builders rejected, the same is become the head of the corner: this is the Lord's doing, and it is marvellous in our eyes?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9766,51 +9794,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சீஷர்கள் அதைக்கண்டு: இந்த அத்திமரம் எத்தனை சீக்கிரமாய்ப் பட்டுப் போயிற்று! என்று சொல்லி ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[43. Therefore say I unto you, The kingdom of God shall be taken from you, and given to a nation bringing forth the fruits thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. Therefore say I unto you, The kingdom of God shall be taken from you, and given to a nation bringing forth the fruits thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And whosoever shall fall on this stone shall be broken: but on whomsoever it shall fall, it will grind him to powder.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9875,51 +10121,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இயேசு அவர்களுக்கு பிரதியுத்தரமாக: நானும் உங்களிடத்தில் ஒரு காரியத்தைக் கேட்கிறேன், அதை எனக்குச் சொல்லுவீர்களானால், நானும் இன்ன அதிகாரத்தினாலே இவைகளைச் செய்கிறேன் என்று உங்களுக்குச் சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[4. All this was done, that it might be fulfilled which was spoken by the prophet, saying,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And whosoever shall fall on this stone shall be broken: but on whomsoever it shall fall, it will grind him to powder.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. And when the chief priests and Pharisees had heard his parables, they perceived that he spoke of them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. And when the chief priests and Pharisees had heard his parables, they perceived that he spoke of them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. But when they sought to lay hands on him, they feared the multitude, because they took him for a prophet.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. But when they sought to lay hands on him, they feared the multitude, because they took him for a prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9954,51 +10745,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474718456" r:id="rId1"/>
+    <p:sldLayoutId id="2481564044" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10678,54 +11469,110 @@
 
 <file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -10830,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. আমার প্রশ্ন হচ্ছে, বাপ্তিস্ম দেবার অধিকার য়োহন কোথা থেকে পেয়েছিলেন? তা কি ঈশ্বরের কাছ থেকে, না]]></a:t>
+              <a:t><![CDATA[5. தீர்க்கதரிசியினால் உரைக்கப்பட்டது நிறைவேறும்படி இதெல்லாம் நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মানুষের কাছ থেকে এসেছিল?’তখন তারা নিজেদের মধ্যে এই আলোচনা করে বলল, ‘আমরা যদি বলি, ঈশ্বরের কাছ থেকে,]]></a:t>
+              <a:t><![CDATA[6. சீஷர்கள் போய், இயேசு தங்களுக்குக் கட்டளையிட்டபடியே செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাহলে ও আমাদের বলবে, ‘তবে তোমরা কেন তাকে বিশ্বাস কর নি?’]]></a:t>
+              <a:t><![CDATA[7. கழுதையையும் குட்டியையும் கொண்டுவந்து, அவைகள் மேல் தங்கள் வஸ்திரங்களைப் போட்டு, அவரை ஏற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. কিন্তু আমরা যদি বলি, ‘মানুষের কাছ থেকে,’ তবে জনসাধারণের কাছ থেকে ভয় আছে, কারণ লোকেরা য়োহনকে]]></a:t>
+              <a:t><![CDATA[8. திரளான ஜனங்கள் தங்கள் வஸ்திரங்களை வழியிலே விரித்தார்கள்; வேறு சிலர் மரக்கிளைகளைத் தறித்து வழியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভাববাদী বলে মানে৷’]]></a:t>
+              <a:t><![CDATA[பரப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তাই এর উত্তরে তারা যীশুকে বললেন, ‘আমরা জানি না৷’তখন যীশু তাদের বললেন, ‘তবে আমিও তোমাদের বলব না,]]></a:t>
+              <a:t><![CDATA[9. முன்நடப்பாரும், பின்நடப்பாருமாகிய திரளான ஜனங்கள்: தாவீதின் குமாரனுக்கு ஓசன்னா! கர்த்தரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোন্ অধিকারে আমি এসব করছি৷]]></a:t>
+              <a:t><![CDATA[நாமத்தினாலே வருகிறவர் ஸ்தோத்திரிக்கப்பட்டவர், உன்னதத்திலே ஓசன்னா என்று சொல்லி ஆர்ப்பரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. তারপর যীশু বললেন, ‘আচ্ছা, এবিষয়ে তোমরা কি বলবে? একজন লোকের দুটি ছেলে ছিল৷ সে তার বড় ছেলের কাছে]]></a:t>
+              <a:t><![CDATA[10. அவர் எருசலேமுக்குள் பிரவேசிக்கையில், நகரத்தார் யாவரும் ஆச்சரியப்பட்டு, இவர் யார்? என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গিয়ে বলল, ‘বাছা, আজ তুমি আমার দ্রাক্ষা ক্ষেতে গিয়ে কাজ কর৷’]]></a:t>
+              <a:t><![CDATA[விசாரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ‘কিন্তু তার ছেলে বলল, ‘আমি য়েতে চাইনা৷’ কিন্তু পরে সে তার মত বদলিয়ে কাজে গেল৷]]></a:t>
+              <a:t><![CDATA[11. அதற்கு ஜனங்கள்: கலிலேயாவிலுள்ள நாசரேத்திலிருந்து வந்த தீர்க்கதரிசியாகிய இயேசு என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. এর উত্তরে যীশু তাঁদের বললেন, ‘আমি তোমাদের সত্যি বলছি, তোমাদের যদি ঈশ্বরের প্রতি দৃঢ় বিশ্বাস]]></a:t>
+              <a:t><![CDATA[1. அவர்கள் எருசலேமுக்குச் சமீபமாய்ச் சேர்ந்து, ஒலிவமலைக்கு அருகான பெத்பகேயுக்கு வந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ‘এরপর লোকটি তার অপর ছেলের কাছে গিয়ে তাকেও সেই একইকথা বলল৷ এর উত্তরে অন্য ছেলেটি বলল, ‘হ্যাঁ,]]></a:t>
+              <a:t><![CDATA[12. இயேசு தேவாலயத்தில் பிரவேசித்து, ஆலயத்திலே விற்கிறவர்களும் கொள்ளுகிறவர்களுமாகிய யாவரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মহাশয় যাচ্ছি৷’ কিন্তু সে গেল না৷]]></a:t>
+              <a:t><![CDATA[வெளியிலே துரத்தி, காசுக்காரருடைய பலகைகளையும் புறா விற்கிறவர்களின் ஆசனங்களையும் கவிழ்த்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ‘এই দুজনের মধ্যে কে তার বাবার ইচ্ছা পালন করল? তারা বললেন, ‘বড় ছেলে৷’যীশু তাদের বললেন, ‘আমি]]></a:t>
+              <a:t><![CDATA[13. என்னுடைய வீடு ஜெபவீடு என்னப்படும் என்று எழுதியிருக்கிறது; நீங்களோ அதைக் கள்ளர் குகையாக்கினீர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের সত্যি বলছি, কর-আদায়কারীরা ও বেশ্যারা,. তোমাদের আগে ঈশ্বরের রাজ্যে প্রবেশ করছে৷]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. আমি একথা বলছি কারণ জীবনের সঠিক পথ দেখাবার জন্য য়োহন তোমাদের কাছে এসেছিলেন আর তোমরা তাঁকে]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது, குருடரும் சப்பாணிகளும் தேவாலயத்திலே அவரிடத்திற்கு வந்தார்கள், அவர்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাস করনি৷ কিন্তু কর-আদায়কারী ও বেশ্যারা তাকে বিশ্বাস করেছে৷ এসব দেখেও তোমরা মন পরিবর্তন করনি ও]]></a:t>
+              <a:t><![CDATA[சொஸ்தமாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁর প্রতি বিশ্বাস করনি৷]]></a:t>
+              <a:t><![CDATA[15. அவர் செய்த அதிசயங்களையும், தாவீதின் குமாரனுக்கு ஓசன்னா! என்று தேவாலயத்திலே ஆர்ப்பரிக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ‘আর একটি দৃষ্টান্ত শোন! এক জমিদার একটি দ্রাক্ষা ক্ষেত তৈরী করে তার চারদিকে বেড়া দিলেন৷ পরে সেই]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளையும், பிரதான ஆசாரியரும் வேதபாரகரும் கண்டு, கோபமடைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ক্ষেতের মধ্যে দ্রাক্ষা মাড়াবার জন্য গর্ত খুঁড়লেন৷ পাহারা দেবার জন্য একটা উঁচু পাহারা ঘর তৈরী]]></a:t>
+              <a:t><![CDATA[16. அவரை நோக்கி: இவர்கள் சொல்லுகிறதைக் கேட்கிறீரோ என்றார்கள். அதற்கு இயேசு: ஆம், கேட்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করলেন৷ পরে কয়েকজন চাষীর কাছে সেই দ্রাক্ষা ক্ষেত ইজারা দিয়ে বিদেশে চলে গেলেন৷]]></a:t>
+              <a:t><![CDATA[குழந்தைகளுடைய வாயினாலும் பாலகருடைய வாயினாலும் துதி உண்டாகும்படி செய்தீர் என்பதை நீங்கள் ஒருக்காலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকে, যদি সন্দেহ না কর, তবে ডুমুর গাছের প্রতি আমি যা করেছি, তোমরাও তা করতে পারবে৷ শুধু তাই নয়,]]></a:t>
+              <a:t><![CDATA[இயேசுவானவர் சீஷர்களில் இரண்டுபேரை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. যখন দ্রাক্ষা তোলার সময় হল, তখন তিনি তাঁর ভাগ নিয়ে আসবার জন্য তাঁর ক্রীতদাসদের সেই চাষীদের কাছে]]></a:t>
+              <a:t><![CDATA[வாசிக்கவில்லையா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাঠালেন৷]]></a:t>
+              <a:t><![CDATA[17. அவர்களைவிட்டு நகரத்திலிருந்து புறப்பட்டு, பெத்தானியாவுக்குப் போய், அங்கே இராத்தங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ‘কিন্তু চাষীরা তাঁর দাসদের একজনকে মারল, একজনকে খুন করল আর তৃতীয়জনকে পাথর ছুঁড়ে খুন করল৷]]></a:t>
+              <a:t><![CDATA[18. காலையிலே அவர் நகரத்துக்கு திரும்பி வருகையில், அவருக்குப் பசி உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. এরপর তিনি প্রথম বারের চেয়ে আরো বেশী দাস সেখানে পাঠালেন, আর সেইচাষীরা ঐ দাসদের সঙ্গে একই রকম]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது வழியருகே ஒரு அத்திமரத்தைக் கண்டு, அதனிடத்திற் போய், அதிலே இலைகளையன்றி வேறொன்றையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যবহার করল৷]]></a:t>
+              <a:t><![CDATA[காணாமல்: இனி ஒருக்காலும் உன்னிடத்தில் கனி உண்டாகாதிருக்கக்கடவது என்றார்; உடனே அத்திமரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. পরে তিনি তাঁর নিজের ছেলেকে তাদের কাছে পাঠালেন; তিনি ভাবলেন, ‘ওরা নিশ্চয়ই ওঁর ছেলেকে মান্য করবে৷]]></a:t>
+              <a:t><![CDATA[பட்டுப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ‘কিন্তু চাষীরা যখন দেখল য়ে মালিকের ছেলে আসছে, তখন তারা নিজেদের মধ্যে পরামর্শ করে বলল, ‘দেখ, এই]]></a:t>
+              <a:t><![CDATA[20. சீஷர்கள் அதைக்கண்டு: இந்த அத்திமரம் எத்தனை சீக்கிரமாய்ப் பட்டுப் போயிற்று! என்று சொல்லி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হচ্ছে আইনসম্মত উত্তরাধিকারী, এস, একে আমরা খুন করি, তাহলে আমরাইতার সম্পত্তির মালিক হয়ে যাব৷’]]></a:t>
+              <a:t><![CDATA[ஆச்சரியப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. তখন তারা সেই ছেলেকে ধরে দ্রাক্ষা ক্ষেতের বাইরে ছুঁড়ে ফেলে দিল ও তাকে হত্যা করল৷]]></a:t>
+              <a:t><![CDATA[21. இயேசு அவர்களை நோக்கி: நீங்கள் சந்தேகப்படாமல் விசுவாசமுள்ளவர்களாயிருந்தால், இந்த அத்திமரத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. এক্ষেত্রে দ্রাক্ষা ক্ষেতের মালিক যখন ফিরে আসবেন, তখন ঐ চাষীদের তিনি কি করবেন, তোমরা কি বল?’]]></a:t>
+              <a:t><![CDATA[செய்ததை நீங்கள் செய்வதுமல்லாமல், இந்த மலையைப் பார்த்து: நீ பெயர்ந்து சமுத்திரத்திலே தள்ளுண்டுபோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা যদি ঐ পাহাড়কে বল, ‘ওঠ, ঐ সাগরে গিয়ে আছড়ে পড়’ দেখবে তাই হবে৷]]></a:t>
+              <a:t><![CDATA[2. உங்களுக்கு எதிரே இருக்கிற கிராமத்துக்குப் போங்கள்; போனவுடனே, அங்கே ஒரு கழுதையையும் அதனோடே ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. যীশু ও তাঁর শিষ্যরা জেরুশালেমের কাছাকাছিজৈতুন পর্বতমালার ধারে অবস্থিত বৈত্‌ফগী গ্রামের ধারে এসে]]></a:t>
+              <a:t><![CDATA[என்று சொன்னாலும் அப்படியாகும் என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পৌঁছালেন৷]]></a:t>
+              <a:t><![CDATA[22. மேலும், நீங்கள் விசுவாசமுள்ளவர்களாய் ஜெபத்திலே எவைகளைக் கேட்பீர்களோ அவைகளையெல்லாம் பெறுவீர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তিনি তাঁর দুজন শিষ্যকে এইবলে পাঠালেন, ‘তোমরা ঐ সামনের গ্রামে যাও৷ সেখানে দেখবে একটা গাধা বাঁধা]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আছে আর একটা বাচ্চাও তার সাথে আছে৷ তাদের খুলে আমার কাছে নিয়ে এস৷]]></a:t>
+              <a:t><![CDATA[23. அவர் தேவாலயத்தில் வந்து, உபதேசம்பண்ணுகையில், பிரதான ஆசாரியரும் ஜனத்தின் மூப்பரும் அவரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ইহুদী যাজকরা যীশুকে বললেন, ‘তারা দুষ্ট লোক বলে তিনি তাদের নির্মমভাবে ধ্বংস করবেন ও সেইদ্রাক্ষা]]></a:t>
+              <a:t><![CDATA[வந்து: நீர் எந்த அதிகாரத்தினால் இவைகளைச் செய்கிறீர்? இந்த அதிகாரத்தை உமக்குக் கொடுத்தவர் யார்? என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +16693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ক্ষেত অন্য চাষীদের হাতে দেবেন, যাঁরা ফলের মরশুমে তাঁকে তাঁর প্রাপ্য অংশ দেবে৷’]]></a:t>
+              <a:t><![CDATA[கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +16825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কেউ যদি তোমাদের কিছু জিজ্ঞেস করে, তবে তাকে বোলো, ‘প্রভুএদের চান৷ তিনি পরে তাদের ফেরত দেবেন৷’]]></a:t>
+              <a:t><![CDATA[24. இயேசு அவர்களுக்கு பிரதியுத்தரமாக: நானும் உங்களிடத்தில் ஒரு காரியத்தைக் கேட்கிறேன், அதை எனக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +16957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. এমনটি হল য়েন এর দ্বারা ভাববাদীর ভাববাণী পূর্ণ হয়:]]></a:t>
+              <a:t><![CDATA[சொல்லுவீர்களானால், நானும் இன்ன அதிகாரத்தினாலே இவைகளைச் செய்கிறேன் என்று உங்களுக்குச் சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +17089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. তখন যীশু তাদের বললেন, ‘তোমরা কি শাস্ত্রের এই অংশ পড় নি:‘রাজমিস্ত্রিরা য়ে পাথরটা বাতিল করে]]></a:t>
+              <a:t><![CDATA[25. யோவான் கொடுத்த ஸ்நானம் தேவனால் உண்டாயிற்றோ? மனுஷரால் உண்டாயிற்றோ? யாரால் உண்டாயிற்று? என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +17221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছিল, সেই পাথরটাই হয়ে উঠেছে কোণের প্রধান পাথর৷ এটা প্রভুরইকাজ, এটা আমাদের চোখে আশ্চর্য]]></a:t>
+              <a:t><![CDATA[கேட்டார். அதற்கு அவர்கள்: தேவனால் உண்டாயிற்று என்று சொல்வோமானால், பின்னை ஏன் அவனை விசுவாசிக்கவில்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +17353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. যদি বিশ্বাস থাকে, তবে প্রার্থনায় তোমরা যা চাইবে তা পাবে৷’]]></a:t>
+              <a:t><![CDATA[குட்டியையும் கட்டியிருக்கக் காண்பீர்கள்; அவைகளை அவிழ்த்து என்னிடத்தில் கொண்டுவாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +17485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লাগে৷’গীতসংহিতা 118: 22-23]]></a:t>
+              <a:t><![CDATA[என்று நம்மைக் கேட்பார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ‘সিযোন নগরীকে বল, ‘দেখ তোমার রাজা তোমার কাছে আসছেন৷ তিনি নম্র, তিনি গাধার ওপরে, একটি ভারবাহী]]></a:t>
+              <a:t><![CDATA[26. மனுஷரால் உண்டாயிற்றென்று சொல்வோமானால், ஜனங்களுக்குப் பயப்படுகிறோம், எல்லாரும் யோவானைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গাধার বাচ্চার ওপরে চড়ে আসছেন৷'" সখরিয় 9:9]]></a:t>
+              <a:t><![CDATA[தீர்க்கத்தரிசி என்று எண்ணுகிறார்களே என்று, தங்களுக்குள்ளே ஆலோசனைபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +17881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. যীশু য়েমন বলেছিলেন তাঁর শিষ্যেরা গিয়ে তেমনি করলেন৷]]></a:t>
+              <a:t><![CDATA[27. இயேசுவுக்குப் பிரதியுத்தரமாக: எங்களுக்குத் தெரியாது என்றார்கள். அப்பொழுது, அவர்: நானும் இன்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +18013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ‘অতএব, আমি তোমাদের বলছি, ঈশ্বরের রাজ্য তোমাদের কাছ থেকে নিয়ে নেওযা হবে, আর এমন লোকদের দেওয়া]]></a:t>
+              <a:t><![CDATA[அதிகாரத்தினாலே இவைகளைச் செய்கிறேனென்று உங்களுக்குச் சொல்லேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +18145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে, যাঁরা ঈশ্বরের রাজ্যের পক্ষে উপযুক্ত ব্যবহার করবে৷]]></a:t>
+              <a:t><![CDATA[28. ஆயினும் உங்களுக்கு எப்படித்தோன்றுகிறது? ஒருமனுஷனுக்கு இரண்டு குமாரர் இருந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +18277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তারা সেই গাধা ও গাধার বাচ্চাটা এনে তাদের ওপর নিজেদের গায়ের কাপড় বিছিয়ে দিলে যীশু তাদের উপর]]></a:t>
+              <a:t><![CDATA[மூத்தவனிடத்தில் அவன் வந்து: மகனே, நீ போய் இன்றைக்கு என் திராட்சத்தோட்டத்தில் வேலைசெய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +18409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বসলেন৷]]></a:t>
+              <a:t><![CDATA[29. அதற்கு அவன்: மாட்டேன் என்றான்; ஆகிலும், பின்பு அவன் மனஸ்தாபப்பட்டுப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +18541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. আর ঐ য়ে পাথর তার ওপরে য়ে পড়বে সে ভেঙ্গে চূর্ণ-বিচূর্ণ হয়ে যাবে, আর সেই পাথর যার ওপরে পড়বে]]></a:t>
+              <a:t><![CDATA[30. இளையவனிடத்திலும் அவன் வந்து அப்படியே சொன்னான்; அதற்கு அவன்: போகிறேன் ஐயா, என்று சொல்லியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +18673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাকে গুঁড়িয়ে ধূলিসাত্ করবে৷’]]></a:t>
+              <a:t><![CDATA[போகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +18805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. যীশু যখন আবার মন্দির চত্বরে লোকদের শিক্ষা দিচ্ছিলেন, সেই সময় প্রধান যাজকরা ও সমাজপতিরা তাঁর]]></a:t>
+              <a:t><![CDATA[3. ஒருவன் உங்களுக்கு ஏதாகிலும் சொன்னால்: இவைகள் ஆண்டவருக்கு வேண்டுமென்று சொல்லுங்கள்; உடனே அவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +18937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. লোকদের মধ্যে অনেকেই নিজেদের জামা খুলে পথে বিছিয়ে দিল, আবার অনেকে গাছের ডাল কেটে নিয়ে পথের ওপরে]]></a:t>
+              <a:t><![CDATA[31. இவ்விருவரில் எவன் தன் தகப்பனுடைய சித்தத்தின்படி செய்தவன் என்று கேட்டார்; அதற்கு அவர்கள்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +19069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিছিয়ে দিল৷]]></a:t>
+              <a:t><![CDATA[மூத்தவன் தான் என்றார்கள். அப்பொழுது, இயேசு அவர்களை நோக்கி: ஆயக்காரரும் வேசிகளும் உங்களுக்கு முன்னே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +19201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. যাঁরা যীশুর সামনে ও পিছনে ভীড় করে যাচ্ছিল, তারা চিত্‌কার করে বলতে লাগল,‘দায়ূদের পুত্রের প্রশংসা]]></a:t>
+              <a:t><![CDATA[தேவனுடைய ராஜ்யத்தில் பிரவேசிக்கிறார்கள் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +19333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হোক৷ যিনি প্রভুর নামে আসছেন, তিনি ধন্য! স্বর্গে ঈশ্বরের প্রশংসা হোক্৷’গীতসংহিতা 118:25-26]]></a:t>
+              <a:t><![CDATA[32. ஏனென்றால், யோவான் நீதிமார்க்கமாய் உங்களிடத்தில் வந்திருந்தும், நீங்கள் அவனை விசுவாசிக்கவில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,51 +19465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. প্রধান যাজকরা ও ফরীশীরা যীশুর দেওয়া এই দৃষ্টান্তগুলি শুনে বুঝতে পারলেন যীশু তাদেরই বিষয়ে এই]]></a:t>
+              <a:t><![CDATA[ஆயக்காரரும் வேசிகளுமோ அவனை விசுவாசித்தார்கள்; அதை நீங்கள் கண்டும், அவனை விசுவாசிக்கும்படியாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +19597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কথাগুলি বললেন৷]]></a:t>
+              <a:t><![CDATA[பின்பாகிலும் மனஸ்தாபப்படவில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +19729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. যীশু যখন জেরুশালেমে প্রবেশ করলেন, তখন সমস্ত শহরে খুব শোরগোল পড়ে গেল৷ লোকেরা বলাবলি করতে লাগল,]]></a:t>
+              <a:t><![CDATA[33. வேறொரு உவமையைக் கேளுங்கள்: வீட்டெஜமானாகிய ஒரு மனுஷன் இருந்தான், அவன் ஒரு திராட்சத்தோட்டத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +19861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘ইনি কে?’]]></a:t>
+              <a:t><![CDATA[உண்டாக்கி, அதைச் சுற்றிலும் வேலியடைத்து, அதில் ஒரு ஆலையை நாட்டி, கோபுரத்தையும் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19146,51 +19993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. তাই তাঁরা যীশুকে গ্রেপ্তার করাতে চাইলেন, কিন্তু জনসাধারণের ভয়ে তা করলেন না, কারণ সাধারণ লোকে]]></a:t>
+              <a:t><![CDATA[தோட்டக்காரருக்கு அதைக் குத்தகையாக விட்டு, புறதேசத்துக்குப் போயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19278,51 +20125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁকে ভাববাদী বলে মনে করত৷]]></a:t>
+              <a:t><![CDATA[34. கனிகாலம் சமீபித்தபோது, அதின் கனிகளை வாங்கிக்கொண்டுவரும்படி தன் ஊழியக்காரரைத் தோட்டக்காரரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19410,51 +20257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছে এসে বললেন, ‘তুমি কোন অধিকারে এসব করছ? এই অধিকার তোমায় কে দিয়েছে?’]]></a:t>
+              <a:t><![CDATA[அனுப்பிவிடுவான் என்று சொல்லி, அவர்களை அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19542,51 +20389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. জনতা বলে উঠল, ‘ইনি যীশু, গালীলের নাসরতীয় শহরের সেই ভাববাদী৷’]]></a:t>
+              <a:t><![CDATA[அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19674,51 +20521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এরপর যীশু মন্দির চত্বরে ঢুকলেন; আর যাঁরা সেই মন্দির চত্বরের মধ্যে বেচাকেনা করছিল, তাদের তাড়িয়ে]]></a:t>
+              <a:t><![CDATA[35. தோட்டக்காரர் அந்த ஊழியக்காரரைப் பிடித்து, ஒருவனை அடித்து, ஒருவனைக் கொலைசெய்து, ஒருவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19806,51 +20653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিলেন৷ যাঁরা টাকা বদল করে দেবার জন্য টেবিল সাজিয়ে বসেছিল ও যাঁরা ডালায় করে পায়রা বিক্রি করছিল]]></a:t>
+              <a:t><![CDATA[கல்லெறிந்து கொன்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19938,51 +20785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি তাদের টেবিল ও ডালা উল্টে দিলেন৷]]></a:t>
+              <a:t><![CDATA[36. பின்னும் அவன் முந்தினவர்களிலும் அதிகமான வேறே ஊழியக்காரரை அனுப்பினான்; அவர்களையும் அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20070,51 +20917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. যীশু তাদের বললেন, ‘শাস্ত্রে লেখা আছে, ‘আমার গৃহ হবে প্রার্থনা গৃহ৷’কিন্তু তোমরা তা দস্যুদের]]></a:t>
+              <a:t><![CDATA[செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20202,51 +21049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আস্তানায় পরিণত করেছ৷'"]]></a:t>
+              <a:t><![CDATA[37. கடைசியிலே அவன்: என் குமாரனுக்கு அஞ்சுவார்கள் என்று சொல்லி, தன் குமாரனை அவர்களிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20334,51 +21181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. এরপর মন্দির চত্বরের মধ্যে অনেক অন্ধ ও খঞ্জ যীশুর কাছে এলে তিনি তাদের সুস্থ করলেন৷]]></a:t>
+              <a:t><![CDATA[அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20466,51 +21313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. প্রধান যাজকরা ও ব্যবস্থার শিক্ষকরা দেখলেন য়ে, যীশু অনেক অলৌকিক কাজ করছেন, আর যখন দেখলেন মন্দির]]></a:t>
+              <a:t><![CDATA[38. தோட்டக்காரர் குமாரனைக் கண்டபோது: இவன் சுதந்தரவாளி, இவனைக் கொன்று, இவன் சுதந்தரத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20598,51 +21445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চত্বরের মধ্যে ছেলেমেয়েরা চিত্‌কার করে বলছে, ‘প্রশংসা, দায়ূদের পুত্রের প্রশংসা হোক্,’ তখন তাঁরা]]></a:t>
+              <a:t><![CDATA[கட்டிக்கொள்ளுவோம் வாருங்கள் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20730,51 +21577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রেগে গেলেন৷]]></a:t>
+              <a:t><![CDATA[39. அவனைப் பிடித்துத் திராட்சத்தோட்டத்திற்குப் புறம்பே தள்ளிக்கொலை செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20862,51 +21709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. এর উত্তরে যীশু তাদের বললেন, ‘আমি তোমাদের একটা প্রশ্ন করতে চাই, আর তোমরা যদি তার উত্তর দাও তাহলে]]></a:t>
+              <a:t><![CDATA[4. இதோ, உன் ராஜா சாந்தகுணமுள்ளவராய், கழுதையின் மேலும் கழுதைக்குட்டியாகிய மறியின்மேலும் ஏறிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20994,51 +21841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তাঁরা যীশুকে বললেন, ‘ওরা যা বলছে, তা কি তুমি শুনতে পাচ্ছ?’যীশু তাদের জবাব দিলেন, ‘হ্যাঁ, পাচ্ছি,]]></a:t>
+              <a:t><![CDATA[40. அப்படியிருக்க, திராட்சத்தோட்டத்தின் எஜமான் வரும்போது, அந்த தோட்டக்காரரை என்ன செய்வான் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21126,51 +21973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা কি শাস্ত্রে পড় নি? ‘তুমি ছোট ছোট ছেলেমেয়ে ও দুগ্ধপোষ্য শিশুদেরই প্রশংসা করতে শিখিয়েছ৷'"]]></a:t>
+              <a:t><![CDATA[கேட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21258,51 +22105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. এরপর যীশু তাদের ছেড়ে শহরের বাইরে বৈথনিয়ায় গিয়ে রাতে সেখানেই থাকলেন৷]]></a:t>
+              <a:t><![CDATA[41. அதற்கு அவர்கள்: அந்தக் கொடியவரைக் கொடுமையாய் அழித்து, ஏற்றகாலங்களில் தனக்குக் கனிகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21390,51 +22237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. পরদিন সকালে তিনি যখন জেরুশালেমে ফিরছিলেন, সেই সময় যীশুর খিদে পেল৷]]></a:t>
+              <a:t><![CDATA[கொடுக்கத்தக்க வேறே தோட்டக்காரரிடத்தில் திராட்சத்தோட்டத்தைக் குத்தகையாகக் கொடுப்பான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21522,51 +22369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তিনি পথের ধারে একটি ডুমুর গাছ দেখতে পেয়ে সেই গাছটার কাছে গেলেন৷ কিন্তু পাতা ছাড়া তাতে কিছু]]></a:t>
+              <a:t><![CDATA[42. இயேசு அவர்களை நோக்கி: வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21654,51 +22501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখতে পেলেন না৷ তখন তিনি সেই গাছটিকে বললেন, ‘তোমাতে আর কখনও ফল হবে না৷’ আর সেইডুমুর গাছটি শুকিয়ে]]></a:t>
+              <a:t><![CDATA[அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது என்று நீங்கள் வேதத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21786,51 +22633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেল৷]]></a:t>
+              <a:t><![CDATA[ஒருக்காலும் வாசிக்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21918,51 +22765,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. এই ঘটনা দেখে শিষ্যরা আশ্চর্য হয়ে বললেন, ‘এই ডুমুর গাছটা এত তাড়াতাড়ি কেমন করে শুকিয়ে গেল?’]]></a:t>
+              <a:t><![CDATA[43. ஆகையால் தேவனுடைய ராஜ்யம் உங்களிடத்திலிருந்து நீக்கப்பட்டு, அதற்கேற்ற கனிகளைத் தருகிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜனங்களுக்குக் கொடுக்கப்படும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. இந்தக் கல்லின்மேல் விழுகிறவன் நொறுங்கிப்போவான்; இது எவன் மேல் விழுமோ அவனை நசுக்கிப்போடும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22050,51 +23161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমিও তোমাদের বলব আমি কোন অধিকারে এসব করছি৷]]></a:t>
+              <a:t><![CDATA[உன்னிடத்தில் வருகிறார் என்று சீயோன்குமாரத்திக்குச் சொல்லுங்கள் என்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22110,92 +23221,752 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நான் உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. பிரதான ஆசாரியரும், பரிசேயரும் அவருடைய உவமைகளைக்கேட்டு, தங்களைக்குறித்துச் சொல்லுகிறார் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிந்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. அவரைப் பிடிக்க வகைதேடினார்கள்; ஆகிலும் ஜனங்கள் அவரைத் தீர்க்கதரிசி என்று எண்ணினபடியால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களுக்குப் பயந்திருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -22221,51 +23992,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -22396,51 +24167,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>87</Slides>
+  <Slides>94</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>