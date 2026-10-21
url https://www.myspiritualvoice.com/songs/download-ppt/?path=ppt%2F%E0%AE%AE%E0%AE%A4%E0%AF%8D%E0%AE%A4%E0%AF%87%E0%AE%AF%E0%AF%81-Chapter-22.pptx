--- v0 (2026-07-15)
+++ v1 (2026-10-21)
@@ -125,50 +125,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -216,50 +232,58 @@
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -424,53 +448,61 @@
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -530,51 +562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பரலோகராஜ்யம் தன் குமாரனுக்குக் கலியாணஞ்செய்த ஒரு ராஜாவுக்கு ஒப்பாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. But they made light of it, and went their ways, one to his farm, another to his merchandise:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -639,51 +671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அழைக்கப்பட்டவர்களைக் கலியாணத்திற்கு வரச்சொல்லும்படி அவன் தன் ஊழியக்காரரை அனுப்பினான்; அவர்களோ வர மனதில்லாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the remnant took his servants, and pleaded them spitefully, and slew them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -748,51 +780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அழைக்கப்பட்டவர்களைக் கலியாணத்திற்கு வரச்சொல்லும்படி அவன் தன் ஊழியக்காரரை அனுப்பினான்; அவர்களோ வர மனதில்லாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. But when the king heard thereof, he was angry: and he sent forth his armies, and destroyed those murderers, and burned up their city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -857,51 +889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது அவன் வேறு ஊழியக்காரரை அழைத்து: நீங்கள் போய், இதோ, என் விருந்தை ஆயத்தம்பண்ணினேன், என் எருதுகளும் கொழுத்த ஜெந்துக்களும் அடிக்கப்பட்டது, எல்லாம் ஆயத்தமாயிருக்கிறது; கலியாணத்திற்கு வாருங்கள் என்று அழைக்கப்பட்டவர்களுக்குச் சொல்லுங்களென்று அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[7. But when the king heard thereof, he was angry: and he sent forth his armies, and destroyed those murderers, and burned up their city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -966,51 +998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது அவன் வேறு ஊழியக்காரரை அழைத்து: நீங்கள் போய், இதோ, என் விருந்தை ஆயத்தம்பண்ணினேன், என் எருதுகளும் கொழுத்த ஜெந்துக்களும் அடிக்கப்பட்டது, எல்லாம் ஆயத்தமாயிருக்கிறது; கலியாணத்திற்கு வாருங்கள் என்று அழைக்கப்பட்டவர்களுக்குச் சொல்லுங்களென்று அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[8. Then says he to his servants, The wedding is ready, but they which were bidden were not worthy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1075,51 +1107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அழைக்கப்பட்டவர்களோ அதை அசட்டைபண்ணி, ஒருவன் தன் வயலுக்கும், ஒருவன் தன் வியாபாரத்துக்கும் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Then says he to his servants, The wedding is ready, but they which were bidden were not worthy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1184,51 +1216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மற்றவர்கள் அவன் ஊழியக்காரரைப் பிடித்து, அவமானப்படுத்தி, கொலைசெய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Go all of you therefore into the highways, and as many as all of you shall find, bid to the marriage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1293,51 +1325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ராஜா அதைக் கேள்விப்பட்டு, கோபமடைந்து, தன் சேனைகளை அனுப்பி, அந்தக் கொலைபாதகரை அழித்து, அவர்கள் பட்டணத்தையும் சுட்டெரித்தான்.]]></a:t>
+              <a:t><![CDATA[9. Go all of you therefore into the highways, and as many as all of you shall find, bid to the marriage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1402,51 +1434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ராஜா அதைக் கேள்விப்பட்டு, கோபமடைந்து, தன் சேனைகளை அனுப்பி, அந்தக் கொலைபாதகரை அழித்து, அவர்கள் பட்டணத்தையும் சுட்டெரித்தான்.]]></a:t>
+              <a:t><![CDATA[10. So those servants went out into the highways, and gathered together all as many as they found, both bad and good: and the wedding was furnished with guest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1511,51 +1543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது, அவன் தன் ஊழியக்காரரை நோக்கி: கலியாண விருந்து ஆயத்தமாயிருக்கிறது, அழைக்கப்பட்டவர்களோ அதற்கு அபாத்திரராய்ப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[10. So those servants went out into the highways, and gathered together all as many as they found, both bad and good: and the wedding was furnished with guest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1620,51 +1652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பரிசேயர் கூடியிருக்கையில், இயேசு அவர்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And Jesus answered and spoke unto them again by parables, and said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1729,51 +1761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால், நீங்கள் வழிச்சந்திகளிலே போய், காணப்படுகிற யாவரையும் கலியாணத்திற்கு அழைத்துக்கொண்டு வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And when the king came in to see the guest, he saw there a man which had not on a wedding garment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1838,51 +1870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால், நீங்கள் வழிச்சந்திகளிலே போய், காணப்படுகிற யாவரையும் கலியாணத்திற்கு அழைத்துக்கொண்டு வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And when the king came in to see the guest, he saw there a man which had not on a wedding garment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1947,51 +1979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்த ஊழியக்காரர் புறப்பட்டு, வழிகளிலே போய், தாங்கள் கண்ட நல்லார் பொல்லார் யாவரையும் கூட்டிக்கொண்டு வந்தார்கள்; கலியாணசாலை விருந்தாளிகளால் நிறைந்தது.]]></a:t>
+              <a:t><![CDATA[12. And he says unto him, Friend, how came you in here not having a wedding garment? And he was speechless.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2056,51 +2088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்த ஊழியக்காரர் புறப்பட்டு, வழிகளிலே போய், தாங்கள் கண்ட நல்லார் பொல்லார் யாவரையும் கூட்டிக்கொண்டு வந்தார்கள்; கலியாணசாலை விருந்தாளிகளால் நிறைந்தது.]]></a:t>
+              <a:t><![CDATA[12. And he says unto him, Friend, how came you in here not having a wedding garment? And he was speechless.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2165,51 +2197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. விருந்தாளிகளைப் பார்க்கும்படி ராஜா உள்ளே பிரவேசித்தபோது, கலியாண வஸ்திரம் தரித்திராத ஒருமனுஷனை அங்கே கண்டு:]]></a:t>
+              <a:t><![CDATA[13. Then said the king to the servants, Bind him hand and foot, and take him away, and cast him into outer darkness, there shall be weeping and gnashing of teeth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2274,51 +2306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. விருந்தாளிகளைப் பார்க்கும்படி ராஜா உள்ளே பிரவேசித்தபோது, கலியாண வஸ்திரம் தரித்திராத ஒருமனுஷனை அங்கே கண்டு:]]></a:t>
+              <a:t><![CDATA[13. Then said the king to the servants, Bind him hand and foot, and take him away, and cast him into outer darkness, there shall be weeping and gnashing of teeth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2383,51 +2415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சிநேகிதனே, நீ கலியாண வஸ்திரமில்லாதவனாய் இங்கே எப்படி வந்தாய் என்று கேட்டார். அதற்கு அவன் பேசாமலிருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. For many are called, but few are chosen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2492,51 +2524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சிநேகிதனே, நீ கலியாண வஸ்திரமில்லாதவனாய் இங்கே எப்படி வந்தாய் என்று கேட்டார். அதற்கு அவன் பேசாமலிருந்தான்.]]></a:t>
+              <a:t><![CDATA[15. Then went the Pharisees, and took counsel how they might entangle him in his talk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2601,51 +2633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது, ராஜா பணிவிடைக்காரரை நோக்கி: இவனைக் கையுங்காலும் கட்டிக்கொண்டுபோய், அழுகையும் பற்கடிப்பும் உண்டாயிருக்கிற புறம்பான இருளிலே போடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And they sent out unto him their disciples with the Herodians, saying, Master, we know that you are true, and teach the way of God in truth, neither care you for any man: for you regard not the person of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2710,51 +2742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது, ராஜா பணிவிடைக்காரரை நோக்கி: இவனைக் கையுங்காலும் கட்டிக்கொண்டுபோய், அழுகையும் பற்கடிப்பும் உண்டாயிருக்கிற புறம்பான இருளிலே போடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And they sent out unto him their disciples with the Herodians, saying, Master, we know that you are true, and teach the way of God in truth, neither care you for any man: for you regard not the person of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2819,51 +2851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. கிறிஸ்துவைக்குறித்து நீங்கள் என்ன நினைக்கிறீர்கள், அவர் யாருடைய குமாரன்? என்று கேட்டார். அவர் தாவீதின் குமாரன் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. The kingdom of heaven is like unto a certain king, which made a marriage for his son,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2928,51 +2960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்தப்படியே, அழைக்கப்பட்டவர்கள் அநேகர், தெரிந்துக்கொள்ளப்பட்டவர்களோ சிலர் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And they sent out unto him their disciples with the Herodians, saying, Master, we know that you are true, and teach the way of God in truth, neither care you for any man: for you regard not the person of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3037,51 +3069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது, பரிசேயர் போய், பேச்சிலே அவரை அகப்படுத்தும்படி யோசனைபண்ணி,]]></a:t>
+              <a:t><![CDATA[17. Tell us therefore, What think you? Is it lawful to give tribute unto Caesar, or not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3146,51 +3178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தங்கள் சீஷரையும் ஏரோதியரையும் அவரிடத்தில் அனுப்பினார்கள். அவர்கள் வந்து: போதகரே, நீர் சத்தியமுள்ளவரென்றும், தேவனுடைய மார்க்கத்தைச் சத்தியமாய்ப் போதிக்கிறவரென்றும், நீர் முகதாட்சிணியம் இல்லாதவராகையால் எவனைக்குறித்தும் உமக்குக் கவலையில்லையென்றும் அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[17. Tell us therefore, What think you? Is it lawful to give tribute unto Caesar, or not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3255,51 +3287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தங்கள் சீஷரையும் ஏரோதியரையும் அவரிடத்தில் அனுப்பினார்கள். அவர்கள் வந்து: போதகரே, நீர் சத்தியமுள்ளவரென்றும், தேவனுடைய மார்க்கத்தைச் சத்தியமாய்ப் போதிக்கிறவரென்றும், நீர் முகதாட்சிணியம் இல்லாதவராகையால் எவனைக்குறித்தும் உமக்குக் கவலையில்லையென்றும் அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[18. But Jesus perceived their wickedness, and said, Why tempt all of you me, all of you hypocrites?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3364,51 +3396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தங்கள் சீஷரையும் ஏரோதியரையும் அவரிடத்தில் அனுப்பினார்கள். அவர்கள் வந்து: போதகரே, நீர் சத்தியமுள்ளவரென்றும், தேவனுடைய மார்க்கத்தைச் சத்தியமாய்ப் போதிக்கிறவரென்றும், நீர் முகதாட்சிணியம் இல்லாதவராகையால் எவனைக்குறித்தும் உமக்குக் கவலையில்லையென்றும் அறிந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[19. Show me the tribute money. And they brought unto him a penny.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3473,51 +3505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால், உமக்கு எப்படித் தோன்றுகிறது? இராயனுக்கு வரிகொடுக்கிறது நியாயமோ, அல்லவோ? அதை எங்களுக்குச் சொல்லும் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And he says unto them, Whose is this image and superscription?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3582,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இயேசு அவர்கள் துர்க்குணத்தை அறிந்து: மாயக்காரரே, நீங்கள் என்னை ஏன் சோதிக்கிறீர்கள்?]]></a:t>
+              <a:t><![CDATA[21. They say unto him, Caesar's. Then says he unto them, Render therefore unto Caesar the things which are Caesar's; and unto God the things that are God's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3691,51 +3723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வரிக்காசை எனக்குக் காண்பியுங்கள் என்றார்; அவர்கள் ஒரு பணத்தை அவரிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. They say unto him, Caesar's. Then says he unto them, Render therefore unto Caesar the things which are Caesar's; and unto God the things that are God's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3800,51 +3832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவர்: இந்தச் சுரூபமும் மேலெழுத்தும் யாருடையது என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[22. When they had heard these words, they marvelled, and left him, and went their way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3909,51 +3941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இராயனுடையது என்றார்கள். அதற்கு அவர்: அப்படியானால், இராயனுடையதை இராயனுக்கும், தேவனுடையதை தேவனுக்கும் செலுத்துங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. The same day came to him the Sadducees, which say that there is no resurrection, and asked him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4018,51 +4050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அதற்கு அவர்: அப்படியானால், தாவீது பரிசுத்த ஆவியினாலே அவரை ஆண்டவர் என்று சொல்லியிருக்கிறது எப்படி?]]></a:t>
+              <a:t><![CDATA[3. And sent forth his servants to call them that were bidden to the wedding: and they would not come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4127,51 +4159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இராயனுடையது என்றார்கள். அதற்கு அவர்: அப்படியானால், இராயனுடையதை இராயனுக்கும், தேவனுடையதை தேவனுக்கும் செலுத்துங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. Saying, Master, Moses said, If a man die, having no children, his brother shall marry his wife, and raise up seed unto his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4236,51 +4268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் அதைக்கேட்டு ஆச்சரியப்பட்டு அவரை விட்டுப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Saying, Master, Moses said, If a man die, having no children, his brother shall marry his wife, and raise up seed unto his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4345,51 +4377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உயிர்த்தெழுதல் இல்லை என்று சாதிக்கிற சதுசேயர் அன்றையத்தினம் அவரிடத்தில் வந்து:]]></a:t>
+              <a:t><![CDATA[25. Now there were with us seven brethren: and the first, when he had married a wife, deceased, and, having no issue, left his wife unto his brother:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4454,51 +4486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. போதகரே, ஒருவன் சந்தானம் இல்லாமல் இறந்துபோனால், அவனுடைய சகோதரன் அவன் மனைவியை விவாகம் பண்ணி, தன் சகோதரனுக்குச் சந்தானம் உண்டாக்கவேண்டும் என்று மோசே சொன்னாரே.]]></a:t>
+              <a:t><![CDATA[25. Now there were with us seven brethren: and the first, when he had married a wife, deceased, and, having no issue, left his wife unto his brother:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4563,51 +4595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. போதகரே, ஒருவன் சந்தானம் இல்லாமல் இறந்துபோனால், அவனுடைய சகோதரன் அவன் மனைவியை விவாகம் பண்ணி, தன் சகோதரனுக்குச் சந்தானம் உண்டாக்கவேண்டும் என்று மோசே சொன்னாரே.]]></a:t>
+              <a:t><![CDATA[26. Likewise the second also, and the third, unto the seventh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4672,51 +4704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எங்களுக்குள்ளே சகோதரர் ஏழு பேர் இருந்தார்கள்; மூத்தவன் விவாகம்பண்ணி, மரித்து, சந்தானமில்லாததினால் தன் மனைவியைத் தன் சகோதரனுக்கு விட்டுவிட்டுப்போனான்.]]></a:t>
+              <a:t><![CDATA[27. And last of all the woman died also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4781,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எங்களுக்குள்ளே சகோதரர் ஏழு பேர் இருந்தார்கள்; மூத்தவன் விவாகம்பண்ணி, மரித்து, சந்தானமில்லாததினால் தன் மனைவியைத் தன் சகோதரனுக்கு விட்டுவிட்டுப்போனான்.]]></a:t>
+              <a:t><![CDATA[28. Therefore in the resurrection whose wife shall she be of the seven? for they all had her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4890,51 +4922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்படியே இரண்டாம் மூன்றாம் சகோதரன் முதல் ஏழாம் சகோதரன் வரைக்கும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Therefore in the resurrection whose wife shall she be of the seven? for they all had her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4999,51 +5031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எல்லாருக்கும் பின்பு அந்த ஸ்திரீயும் இறந்துபோனாள்.]]></a:t>
+              <a:t><![CDATA[29. Jesus answered and said unto them, All of you do go astray, not knowing the scriptures, nor the power of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5108,51 +5140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆகையால், உயிர்த்தெழுதலில், அவ்வேழுபேரில் எவனுக்கு அவள் மனைவியாயிருப்பாள்? அவர்களெல்லாரும் அவளை விவாகம் பண்ணியிருந்தார்களே என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Jesus answered and said unto them, All of you do go astray, not knowing the scriptures, nor the power of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5217,51 +5249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப்போடும்வரைக்கும் நீர் என்னுடைய வலது பாரிசத்தில் உட்காரும் என்று கர்த்தர் என் ஆண்டவரோடே சொன்னார் என்று சொல்லியிருக்கிறானே.]]></a:t>
+              <a:t><![CDATA[3. And sent forth his servants to call them that were bidden to the wedding: and they would not come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5326,51 +5358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: நீங்கள் வேதவாக்கியங்களையும் தேவனுடைய வல்லமையையும் அறியாமல் தப்பான எண்ணங்கொள்ளுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[30. For in the resurrection they neither marry, nor are given in marriage, but are as the angels of God in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5435,51 +5467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: நீங்கள் வேதவாக்கியங்களையும் தேவனுடைய வல்லமையையும் அறியாமல் தப்பான எண்ணங்கொள்ளுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[30. For in the resurrection they neither marry, nor are given in marriage, but are as the angels of God in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5544,51 +5576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உயிர்த்தெழுதலில், கொள்வனையும் கொடுப்பனையும் இல்லை; அவர்கள் பரலோகத்திலே தேவதூதரைப்போல் இருப்பார்கள்;]]></a:t>
+              <a:t><![CDATA[31. But as concerning the resurrection of the dead, have all of you not read that which was spoken unto you by God, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5653,51 +5685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உயிர்த்தெழுதலில், கொள்வனையும் கொடுப்பனையும் இல்லை; அவர்கள் பரலோகத்திலே தேவதூதரைப்போல் இருப்பார்கள்;]]></a:t>
+              <a:t><![CDATA[31. But as concerning the resurrection of the dead, have all of you not read that which was spoken unto you by God, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5762,51 +5794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மேலும் மரித்தோர் உயிர்த்தெழுதலைப்பற்றி: நான் ஆபிரகாமின் தேவனும், ஈசாக்கின் தேவனும், யாக்கோபின் தேவனுமாயிருக்கிறேன் என்று தேவனால் உங்களுக்கு உரைக்கப்பட்டிருக்கிறதை நீங்கள் வாசிக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[32. I am the God of Abraham, and the God of Isaac, and the God of Jacob? God is not the God of the dead, but of the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5871,51 +5903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மேலும் மரித்தோர் உயிர்த்தெழுதலைப்பற்றி: நான் ஆபிரகாமின் தேவனும், ஈசாக்கின் தேவனும், யாக்கோபின் தேவனுமாயிருக்கிறேன் என்று தேவனால் உங்களுக்கு உரைக்கப்பட்டிருக்கிறதை நீங்கள் வாசிக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[33. And when the multitude heard this, they were astonished at his doctrine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5980,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தேவன் மரித்தோருக்கு தேவனாயிராமல், ஜீவனுள்ளோருக்கு தேவனாயிருக்கிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[34. But when the Pharisees had heard that he had put the Sadducees to silence, they were gathered together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6089,51 +6121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. தேவன் மரித்தோருக்கு தேவனாயிராமல், ஜீவனுள்ளோருக்கு தேவனாயிருக்கிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[35. Then one of them, which was a lawyer, asked him a question, tempting him, and saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6198,51 +6230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஜனங்கள் இதைக் கேட்டு, அவருடைய போதகத்தைக்குறித்து ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[36. Master, which is the great commandment in the law?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6307,51 +6339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர் சதுசேயரை வாயடைத்தார் என்று பரிசேயர் கேள்விப்பட்டு, அவரிடத்தில் கூடிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. Jesus said unto him, You shall love the Lord your God with all your heart, and with all your soul, and with all your mind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6416,51 +6448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. தாவீது அவரை ஆண்டவர் என்று சொல்லியிருக்க, அவனுக்கு அவர் குமாரனாயிருப்பது எப்படி என்றார்.]]></a:t>
+              <a:t><![CDATA[4. Again, he sent forth other servants, saying, Tell them which are bidden, Behold, I have prepared my dinner: my oxen and my fatlings are killed, and all things are ready: come unto the marriage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6525,51 +6557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர் சதுசேயரை வாயடைத்தார் என்று பரிசேயர் கேள்விப்பட்டு, அவரிடத்தில் கூடிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[37. Jesus said unto him, You shall love the Lord your God with all your heart, and with all your soul, and with all your mind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6634,51 +6666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர்களில் நியாயசாஸ்திரி ஒருவன் அவரைச் சோதிக்கும்படி:]]></a:t>
+              <a:t><![CDATA[38. This is the first and great commandment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6743,51 +6775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. போதகரே, நியாயப்பிரமாணத்திலே எந்தக் கற்பனை பிரதானமானது என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[39. And the second is like unto it, You shall love your neighbour as yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6852,51 +6884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இயேசு அவனை நோக்கி: உன் தேவனாகிய கர்த்தரிடத்தில் உன் முழு இருதயத்தோடும், உன் முழு ஆத்துமாவோடும் உன் முழு மனதோடும் அன்புகூருவாயாக;]]></a:t>
+              <a:t><![CDATA[39. And the second is like unto it, You shall love your neighbour as yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6961,51 +6993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இயேசு அவனை நோக்கி: உன் தேவனாகிய கர்த்தரிடத்தில் உன் முழு இருதயத்தோடும், உன் முழு ஆத்துமாவோடும் உன் முழு மனதோடும் அன்புகூருவாயாக;]]></a:t>
+              <a:t><![CDATA[40. On these two commandments hang all the law and the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7070,51 +7102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இது முதலாம் பிரதான கற்பனை.]]></a:t>
+              <a:t><![CDATA[40. On these two commandments hang all the law and the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7179,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இதற்கு ஒப்பாயிருக்கிற இரண்டாம் கற்பனை என்னவென்றால், உன்னிடத்தில் நீ அன்புகூருவதுபோலப் பிறனிடத்திலும் அன்புகூருவாயாக என்பதே.]]></a:t>
+              <a:t><![CDATA[41. While the Pharisees were gathered together, Jesus asked them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7288,51 +7320,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இவ்விரண்டு கற்பனைகளிலும் நியாயப்பிரமாணம் முழுமையும் தீர்க்கதரிசனங்களும் அடங்கியிருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[42. Saying, What think all of you of Christ? whose son is he? They say unto him, The son of David.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. Saying, What think all of you of Christ? whose son is he? They say unto him, The son of David.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. He says unto them, How then does David in spirit call him Lord, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7397,51 +7647,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அதற்கு மாறுத்தரமாக ஒருவனும் அவருக்கு ஒரு வார்த்தையும் சொல்லக்கூடாதிருந்தது. அன்றுமுதல் ஒருவனும் அவரிடத்தில் கேள்விகேட்கத் துணியவில்லை.]]></a:t>
+              <a:t><![CDATA[4. Again, he sent forth other servants, saying, Tell them which are bidden, Behold, I have prepared my dinner: my oxen and my fatlings are killed, and all things are ready: come unto the marriage.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. He says unto them, How then does David in spirit call him Lord, saying,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. The LORD said unto my Lord, Sit you on my right hand, till I make yours enemies your footstool?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. The LORD said unto my Lord, Sit you on my right hand, till I make yours enemies your footstool?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. If David then call him Lord, how is he his son?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. And no man was able to answer him a word, neither durst any man from that day forth ask him any more questions.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. And no man was able to answer him a word, neither durst any man from that day forth ask him any more questions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7506,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அதற்கு மாறுத்தரமாக ஒருவனும் அவருக்கு ஒரு வார்த்தையும் சொல்லக்கூடாதிருந்தது. அன்றுமுதல் ஒருவனும் அவரிடத்தில் கேள்விகேட்கத் துணியவில்லை.]]></a:t>
+              <a:t><![CDATA[4. Again, he sent forth other servants, saying, Tell them which are bidden, Behold, I have prepared my dinner: my oxen and my fatlings are killed, and all things are ready: come unto the marriage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7615,51 +8519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு மறுபடியும் அவர்களோடே உவமைகளாய்ப் பேசிச் சொன்னது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[5. But they made light of it, and went their ways, one to his farm, another to his merchandise:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7694,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089598" r:id="rId1"/>
+    <p:sldLayoutId id="2481564106" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8242,54 +9146,118 @@
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8410,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The kingdom of heaven is like unto a certain king, which made a marriage for his son,]]></a:t>
+              <a:t><![CDATA[போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And sent forth his servants to call them that were bidden to the wedding: and they would not]]></a:t>
+              <a:t><![CDATA[6. மற்றவர்கள் அவன் ஊழியக்காரரைப் பிடித்து, அவமானப்படுத்தி, கொலைசெய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[come.]]></a:t>
+              <a:t><![CDATA[7. ராஜா அதைக் கேள்விப்பட்டு, கோபமடைந்து, தன் சேனைகளை அனுப்பி, அந்தக் கொலைபாதகரை அழித்து, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Again, he sent forth other servants, saying, Tell them which are bidden, Behold, I have prepared]]></a:t>
+              <a:t><![CDATA[பட்டணத்தையும் சுட்டெரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my dinner: my oxen and my fatlings are killed, and all things are ready: come unto the marriage.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது, அவன் தன் ஊழியக்காரரை நோக்கி: கலியாண விருந்து ஆயத்தமாயிருக்கிறது, அழைக்கப்பட்டவர்களோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But they made light of it, and went their ways, one to his farm, another to his merchandise:]]></a:t>
+              <a:t><![CDATA[அதற்கு அபாத்திரராய்ப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the remnant took his servants, and pleaded them spitefully, and slew them.]]></a:t>
+              <a:t><![CDATA[9. ஆகையால், நீங்கள் வழிச்சந்திகளிலே போய், காணப்படுகிற யாவரையும் கலியாணத்திற்கு அழைத்துக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But when the king heard thereof, he was angry: and he sent forth his armies, and destroyed those]]></a:t>
+              <a:t><![CDATA[வாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[murderers, and burned up their city.]]></a:t>
+              <a:t><![CDATA[10. அந்த ஊழியக்காரர் புறப்பட்டு, வழிகளிலே போய், தாங்கள் கண்ட நல்லார் பொல்லார் யாவரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then says he to his servants, The wedding is ready, but they which were bidden were not worthy.]]></a:t>
+              <a:t><![CDATA[கூட்டிக்கொண்டு வந்தார்கள்; கலியாணசாலை விருந்தாளிகளால் நிறைந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. While the Pharisees were gathered together, Jesus asked them,]]></a:t>
+              <a:t><![CDATA[1. இயேசு மறுபடியும் அவர்களோடே உவமைகளாய்ப் பேசிச் சொன்னது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Go all of you therefore into the highways, and as many as all of you shall find, bid to the]]></a:t>
+              <a:t><![CDATA[11. விருந்தாளிகளைப் பார்க்கும்படி ராஜா உள்ளே பிரவேசித்தபோது, கலியாண வஸ்திரம் தரித்திராத ஒருமனுஷனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[marriage.]]></a:t>
+              <a:t><![CDATA[அங்கே கண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. So those servants went out into the highways, and gathered together all as many as they found,]]></a:t>
+              <a:t><![CDATA[12. சிநேகிதனே, நீ கலியாண வஸ்திரமில்லாதவனாய் இங்கே எப்படி வந்தாய் என்று கேட்டார். அதற்கு அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[both bad and good: and the wedding was furnished with guest.]]></a:t>
+              <a:t><![CDATA[பேசாமலிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And when the king came in to see the guest, he saw there a man which had not on a wedding]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது, ராஜா பணிவிடைக்காரரை நோக்கி: இவனைக் கையுங்காலும் கட்டிக்கொண்டுபோய், அழுகையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[garment:]]></a:t>
+              <a:t><![CDATA[பற்கடிப்பும் உண்டாயிருக்கிற புறம்பான இருளிலே போடுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he says unto him, Friend, how came you in here not having a wedding garment? And he was]]></a:t>
+              <a:t><![CDATA[14. அந்தப்படியே, அழைக்கப்பட்டவர்கள் அநேகர், தெரிந்துக்கொள்ளப்பட்டவர்களோ சிலர் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[speechless.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது, பரிசேயர் போய், பேச்சிலே அவரை அகப்படுத்தும்படி யோசனைபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Then said the king to the servants, Bind him hand and foot, and take him away, and cast him into]]></a:t>
+              <a:t><![CDATA[16. தங்கள் சீஷரையும் ஏரோதியரையும் அவரிடத்தில் அனுப்பினார்கள். அவர்கள் வந்து: போதகரே, நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[outer darkness, there shall be weeping and gnashing of teeth.]]></a:t>
+              <a:t><![CDATA[சத்தியமுள்ளவரென்றும், தேவனுடைய மார்க்கத்தைச் சத்தியமாய்ப் போதிக்கிறவரென்றும், நீர் முகதாட்சிணியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. Saying, What think all of you of Christ? whose son is he? They say unto him, The son of David.]]></a:t>
+              <a:t><![CDATA[2. பரலோகராஜ்யம் தன் குமாரனுக்குக் கலியாணஞ்செய்த ஒரு ராஜாவுக்கு ஒப்பாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For many are called, but few are chosen.]]></a:t>
+              <a:t><![CDATA[இல்லாதவராகையால் எவனைக்குறித்தும் உமக்குக் கவலையில்லையென்றும் அறிந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Then went the Pharisees, and took counsel how they might entangle him in his talk.]]></a:t>
+              <a:t><![CDATA[17. ஆதலால், உமக்கு எப்படித் தோன்றுகிறது? இராயனுக்கு வரிகொடுக்கிறது நியாயமோ, அல்லவோ? அதை எங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And they sent out unto him their disciples with the Herodians, saying, Master, we know that you]]></a:t>
+              <a:t><![CDATA[சொல்லும் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are true, and teach the way of God in truth, neither care you for any man: for you regard not the]]></a:t>
+              <a:t><![CDATA[18. இயேசு அவர்கள் துர்க்குணத்தை அறிந்து: மாயக்காரரே, நீங்கள் என்னை ஏன் சோதிக்கிறீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[person of men.]]></a:t>
+              <a:t><![CDATA[19. வரிக்காசை எனக்குக் காண்பியுங்கள் என்றார்; அவர்கள் ஒரு பணத்தை அவரிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Tell us therefore, What think you? Is it lawful to give tribute unto Caesar, or not?]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவர்: இந்தச் சுரூபமும் மேலெழுத்தும் யாருடையது என்று கேட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But Jesus perceived their wickedness, and said, Why tempt all of you me, all of you hypocrites?]]></a:t>
+              <a:t><![CDATA[21. இராயனுடையது என்றார்கள். அதற்கு அவர்: அப்படியானால், இராயனுடையதை இராயனுக்கும், தேவனுடையதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Show me the tribute money. And they brought unto him a penny.]]></a:t>
+              <a:t><![CDATA[தேவனுக்கும் செலுத்துங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And he says unto them, Whose is this image and superscription?]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் அதைக்கேட்டு ஆச்சரியப்பட்டு அவரை விட்டுப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. They say unto him, Caesar's. Then says he unto them, Render therefore unto Caesar the things]]></a:t>
+              <a:t><![CDATA[23. உயிர்த்தெழுதல் இல்லை என்று சாதிக்கிற சதுசேயர் அன்றையத்தினம் அவரிடத்தில் வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. He says unto them, How then does David in spirit call him Lord, saying,]]></a:t>
+              <a:t><![CDATA[3. அழைக்கப்பட்டவர்களைக் கலியாணத்திற்கு வரச்சொல்லும்படி அவன் தன் ஊழியக்காரரை அனுப்பினான்; அவர்களோ வர]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which are Caesar's; and unto God the things that are God's.]]></a:t>
+              <a:t><![CDATA[24. போதகரே, ஒருவன் சந்தானம் இல்லாமல் இறந்துபோனால், அவனுடைய சகோதரன் அவன் மனைவியை விவாகம் பண்ணி, தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. When they had heard these words, they marvelled, and left him, and went their way.]]></a:t>
+              <a:t><![CDATA[சகோதரனுக்குச் சந்தானம் உண்டாக்கவேண்டும் என்று மோசே சொன்னாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. The same day came to him the Sadducees, which say that there is no resurrection, and asked him,]]></a:t>
+              <a:t><![CDATA[25. எங்களுக்குள்ளே சகோதரர் ஏழு பேர் இருந்தார்கள்; மூத்தவன் விவாகம்பண்ணி, மரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Saying, Master, Moses said, If a man die, having no children, his brother shall marry his wife,]]></a:t>
+              <a:t><![CDATA[சந்தானமில்லாததினால் தன் மனைவியைத் தன் சகோதரனுக்கு விட்டுவிட்டுப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and raise up seed unto his brother.]]></a:t>
+              <a:t><![CDATA[26. அப்படியே இரண்டாம் மூன்றாம் சகோதரன் முதல் ஏழாம் சகோதரன் வரைக்கும் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Now there were with us seven brethren: and the first, when he had married a wife, deceased, and,]]></a:t>
+              <a:t><![CDATA[27. எல்லாருக்கும் பின்பு அந்த ஸ்திரீயும் இறந்துபோனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[having no issue, left his wife unto his brother:]]></a:t>
+              <a:t><![CDATA[28. ஆகையால், உயிர்த்தெழுதலில், அவ்வேழுபேரில் எவனுக்கு அவள் மனைவியாயிருப்பாள்? அவர்களெல்லாரும் அவளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Likewise the second also, and the third, unto the seventh.]]></a:t>
+              <a:t><![CDATA[விவாகம் பண்ணியிருந்தார்களே என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And last of all the woman died also.]]></a:t>
+              <a:t><![CDATA[29. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: நீங்கள் வேதவாக்கியங்களையும் தேவனுடைய வல்லமையையும் அறியாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Therefore in the resurrection whose wife shall she be of the seven? for they all had her.]]></a:t>
+              <a:t><![CDATA[தப்பான எண்ணங்கொள்ளுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. The LORD said unto my Lord, Sit you on my right hand, till I make yours enemies your footstool?]]></a:t>
+              <a:t><![CDATA[மனதில்லாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Jesus answered and said unto them, All of you do go astray, not knowing the scriptures, nor the]]></a:t>
+              <a:t><![CDATA[30. உயிர்த்தெழுதலில், கொள்வனையும் கொடுப்பனையும் இல்லை; அவர்கள் பரலோகத்திலே தேவதூதரைப்போல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[power of God.]]></a:t>
+              <a:t><![CDATA[இருப்பார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. For in the resurrection they neither marry, nor are given in marriage, but are as the angels of]]></a:t>
+              <a:t><![CDATA[31. மேலும் மரித்தோர் உயிர்த்தெழுதலைப்பற்றி: நான் ஆபிரகாமின் தேவனும், ஈசாக்கின் தேவனும், யாக்கோபின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God in heaven.]]></a:t>
+              <a:t><![CDATA[தேவனுமாயிருக்கிறேன் என்று தேவனால் உங்களுக்கு உரைக்கப்பட்டிருக்கிறதை நீங்கள் வாசிக்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. But as concerning the resurrection of the dead, have all of you not read that which was spoken]]></a:t>
+              <a:t><![CDATA[32. தேவன் மரித்தோருக்கு தேவனாயிராமல், ஜீவனுள்ளோருக்கு தேவனாயிருக்கிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto you by God, saying,]]></a:t>
+              <a:t><![CDATA[33. ஜனங்கள் இதைக் கேட்டு, அவருடைய போதகத்தைக்குறித்து ஆச்சரியப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. I am the God of Abraham, and the God of Isaac, and the God of Jacob? God is not the God of the]]></a:t>
+              <a:t><![CDATA[34. அவர் சதுசேயரை வாயடைத்தார் என்று பரிசேயர் கேள்விப்பட்டு, அவரிடத்தில் கூடிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dead, but of the living.]]></a:t>
+              <a:t><![CDATA[35. அவர்களில் நியாயசாஸ்திரி ஒருவன் அவரைச் சோதிக்கும்படி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And when the multitude heard this, they were astonished at his doctrine.]]></a:t>
+              <a:t><![CDATA[36. போதகரே, நியாயப்பிரமாணத்திலே எந்தக் கற்பனை பிரதானமானது என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. But when the Pharisees had heard that he had put the Sadducees to silence, they were gathered]]></a:t>
+              <a:t><![CDATA[37. இயேசு அவனை நோக்கி: உன் தேவனாகிய கர்த்தரிடத்தில் உன் முழு இருதயத்தோடும், உன் முழு ஆத்துமாவோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. If David then call him Lord, how is he his son?]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது அவன் வேறு ஊழியக்காரரை அழைத்து: நீங்கள் போய், இதோ, என் விருந்தை ஆயத்தம்பண்ணினேன், என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[together.]]></a:t>
+              <a:t><![CDATA[உன் முழு மனதோடும் அன்புகூருவாயாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Then one of them, which was a lawyer, asked him a question, tempting him, and saying,]]></a:t>
+              <a:t><![CDATA[38. இது முதலாம் பிரதான கற்பனை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Master, which is the great commandment in the law?]]></a:t>
+              <a:t><![CDATA[39. இதற்கு ஒப்பாயிருக்கிற இரண்டாம் கற்பனை என்னவென்றால், உன்னிடத்தில் நீ அன்புகூருவதுபோலப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Jesus said unto him, You shall love the Lord your God with all your heart, and with all your]]></a:t>
+              <a:t><![CDATA[பிறனிடத்திலும் அன்புகூருவாயாக என்பதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[soul, and with all your mind.]]></a:t>
+              <a:t><![CDATA[40. இவ்விரண்டு கற்பனைகளிலும் நியாயப்பிரமாணம் முழுமையும் தீர்க்கதரிசனங்களும் அடங்கியிருக்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. This is the first and great commandment.]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And the second is like unto it, You shall love your neighbour as yourself.]]></a:t>
+              <a:t><![CDATA[41. பரிசேயர் கூடியிருக்கையில், இயேசு அவர்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +17562,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. On these two commandments hang all the law and the prophets.]]></a:t>
+              <a:t><![CDATA[42. கிறிஸ்துவைக்குறித்து நீங்கள் என்ன நினைக்கிறீர்கள், அவர் யாருடைய குமாரன்? என்று கேட்டார். அவர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தாவீதின் குமாரன் என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. அதற்கு அவர்: அப்படியானால், தாவீது பரிசுத்த ஆவியினாலே அவரை ஆண்டவர் என்று சொல்லியிருக்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +17958,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. And no man was able to answer him a word, neither durst any man from that day forth ask him any]]></a:t>
+              <a:t><![CDATA[எருதுகளும் கொழுத்த ஜெந்துக்களும் அடிக்கப்பட்டது, எல்லாம் ஆயத்தமாயிருக்கிறது; கலியாணத்திற்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எப்படி?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப்போடும்வரைக்கும் நீர் என்னுடைய வலது பாரிசத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உட்காரும் என்று கர்த்தர் என் ஆண்டவரோடே சொன்னார் என்று சொல்லியிருக்கிறானே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. தாவீது அவரை ஆண்டவர் என்று சொல்லியிருக்க, அவனுக்கு அவர் குமாரனாயிருப்பது எப்படி என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. அதற்கு மாறுத்தரமாக ஒருவனும் அவருக்கு ஒரு வார்த்தையும் சொல்லக்கூடாதிருந்தது. அன்றுமுதல் ஒருவனும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவரிடத்தில் கேள்விகேட்கத் துணியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[more questions.]]></a:t>
+              <a:t><![CDATA[வாருங்கள் என்று அழைக்கப்பட்டவர்களுக்குச் சொல்லுங்களென்று அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Jesus answered and spoke unto them again by parables, and said,]]></a:t>
+              <a:t><![CDATA[5. அழைக்கப்பட்டவர்களோ அதை அசட்டைபண்ணி, ஒருவன் தன் வயலுக்கும், ஒருவன் தன் வியாபாரத்துக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17051,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme15">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme15">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17161,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme15">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17336,51 +19360,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>67</Slides>
+  <Slides>75</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>