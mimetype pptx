--- v0 (2026-07-15)
+++ v1 (2026-10-22)
@@ -133,50 +133,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -228,50 +236,54 @@
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -440,53 +452,57 @@
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
-  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -546,51 +562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. விருந்துகளில் முதன்மையான இடங்களையும், ஜெப ஆலயங்களில் முதன்மையான ஆசனங்களையும்,]]></a:t>
+              <a:t><![CDATA[5. But all their works they do in order to be seen of men: they make broad their phylacteries, and enlarge the borders of their garments,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -655,51 +671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சந்தைவெளிகளில் வந்தனங்களையும், மனுஷரால் ரபீ, ரபீ என்று அழைக்கப்படுவதையும் விரும்புகிறார்கள்:]]></a:t>
+              <a:t><![CDATA[6. And love the uppermost rooms at feasts, and the chief seats in the synagogues,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -764,51 +780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்களோ ரபீ என்றழைக்கப்படாதிருங்கள்; கிறிஸ்து ஒருவரே உங்களுக்குப் போதகராயிருக்கிறார்; நீங்கள் எல்லாரும் சகோதரராயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. And greetings in the markets, and to be called of men, Rabbi, Rabbi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -873,51 +889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்களோ ரபீ என்றழைக்கப்படாதிருங்கள்; கிறிஸ்து ஒருவரே உங்களுக்குப் போதகராயிருக்கிறார்; நீங்கள் எல்லாரும் சகோதரராயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. But be not all of you called Rabbi: for one is your Master, even Christ; and all you are brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -982,51 +998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பூமியிலே ஒருவனையும் உங்கள் பிதா என்று சொல்லாதிருங்கள்; பரலோகத்திலிருக்கிற ஒருவரே உங்களுக்குப் பிதாவாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. But be not all of you called Rabbi: for one is your Master, even Christ; and all you are brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1091,51 +1107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் குருக்கள் என்றும் அழைக்கப்படாதிருங்கள்; கிறிஸ்து ஒருவரே உங்களுக்குக் குருவாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. And call no man your father upon the earth: for one is your Father, which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1200,51 +1216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்களில் பெரியவனாயிருக்கிறவன் உங்களுக்கு ஊழியக்காரனாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[9. And call no man your father upon the earth: for one is your Father, which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1309,51 +1325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தன்னை உயர்த்துகிறவன் தாழ்த்தப்படுவான், தன்னைத் தாழ்த்துகிறவன் உயர்த்தப்படுவான்.]]></a:t>
+              <a:t><![CDATA[10. Neither be all of you called masters: for one is your Master, even Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1418,51 +1434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தன்னை உயர்த்துகிறவன் தாழ்த்தப்படுவான், தன்னைத் தாழ்த்துகிறவன் உயர்த்தப்படுவான்.]]></a:t>
+              <a:t><![CDATA[11. But he that is greatest among you shall be your servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1527,51 +1543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, மனுஷர் பிரவேசியாதபடி பரலோகராஜ்யத்தைப் பூட்டிப்போடுகிறீர்கள்; நீங்கள் அதில் பிரவேசிக்கிறதுமில்லை பிரவேசிக்கப் போகிறவர்களைப் பிரவேசிக்கவிடுகிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[12. And whosoever shall exalt himself shall be brought low; and he that shall humble himself shall be exalted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1636,51 +1652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு இயேசு ஜனங்களையும் தம்முடைய சீஷர்களையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. Then spoke Jesus to the multitude, and to his disciples,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1745,51 +1761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, மனுஷர் பிரவேசியாதபடி பரலோகராஜ்யத்தைப் பூட்டிப்போடுகிறீர்கள்; நீங்கள் அதில் பிரவேசிக்கிறதுமில்லை பிரவேசிக்கப் போகிறவர்களைப் பிரவேசிக்கவிடுகிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[13. But woe unto you, scribes and Pharisees, hypocrites! for all of you shut up the kingdom of heaven against men: for all of you neither go in yourselves, neither suffer all of you them that are entering to go in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1854,51 +1870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, மனுஷர் பிரவேசியாதபடி பரலோகராஜ்யத்தைப் பூட்டிப்போடுகிறீர்கள்; நீங்கள் அதில் பிரவேசிக்கிறதுமில்லை பிரவேசிக்கப் போகிறவர்களைப் பிரவேசிக்கவிடுகிறதுமில்லை.]]></a:t>
+              <a:t><![CDATA[13. But woe unto you, scribes and Pharisees, hypocrites! for all of you shut up the kingdom of heaven against men: for all of you neither go in yourselves, neither suffer all of you them that are entering to go in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1963,51 +1979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, பார்வைக்காக நீண்ட ஜெபம்பண்ணி, விதவைகளின் வீடுகளைப் பட்சித்துப்போடுகிறீர்கள்; இதினிமித்தம் அதிக ஆக்கினையை அடைவீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. But woe unto you, scribes and Pharisees, hypocrites! for all of you shut up the kingdom of heaven against men: for all of you neither go in yourselves, neither suffer all of you them that are entering to go in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2072,51 +2088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, பார்வைக்காக நீண்ட ஜெபம்பண்ணி, விதவைகளின் வீடுகளைப் பட்சித்துப்போடுகிறீர்கள்; இதினிமித்தம் அதிக ஆக்கினையை அடைவீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. Woe unto you, scribes and Pharisees, hypocrites! for all of you devour widows' houses, and for a pretence make long prayer: therefore all of you shall receive the greater damnation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2181,51 +2197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, ஒருவனை உங்கள் மார்க்கத்தானாக்கும்படி சமுத்திரத்தையும் பூமியையும் சுற்றித்திரிகிறீர்கள்; அவன் உங்கள் மார்க்கத்தானானபோது அவனை உங்களிலும் இரட்டிப்பாய் நரகத்தின் மகனாக்குகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. Woe unto you, scribes and Pharisees, hypocrites! for all of you devour widows' houses, and for a pretence make long prayer: therefore all of you shall receive the greater damnation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2290,51 +2306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, ஒருவனை உங்கள் மார்க்கத்தானாக்கும்படி சமுத்திரத்தையும் பூமியையும் சுற்றித்திரிகிறீர்கள்; அவன் உங்கள் மார்க்கத்தானானபோது அவனை உங்களிலும் இரட்டிப்பாய் நரகத்தின் மகனாக்குகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. Woe unto you, scribes and Pharisees, hypocrites! for all of you compass sea and land to make one proselyte, and when he is made, all of you make him twofold more the child of hell than yourselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2399,51 +2415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. குருடரான வழிகாட்டிகளே! உங்களுக்கு ஐயோ, எவனாகிலும் தேவாலயத்தின்பேரில் சத்தியம்பண்ணினால் அதினால் ஒன்றுமில்லையென்றும், எவனாகிலும் தேவாலயத்தின் பொன்னின்பேரில் சத்தியம்பண்ணினால் அவன் கடனாளியென்றும் சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. Woe unto you, scribes and Pharisees, hypocrites! for all of you compass sea and land to make one proselyte, and when he is made, all of you make him twofold more the child of hell than yourselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2508,51 +2524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. குருடரான வழிகாட்டிகளே! உங்களுக்கு ஐயோ, எவனாகிலும் தேவாலயத்தின்பேரில் சத்தியம்பண்ணினால் அதினால் ஒன்றுமில்லையென்றும், எவனாகிலும் தேவாலயத்தின் பொன்னின்பேரில் சத்தியம்பண்ணினால் அவன் கடனாளியென்றும் சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. Woe unto you, scribes and Pharisees, hypocrites! for all of you compass sea and land to make one proselyte, and when he is made, all of you make him twofold more the child of hell than yourselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2617,51 +2633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மதிகேடரே, குருடரே! எது முக்கியம்? பொன்னோ, பொன்னைப் பரிசுத்தமாக்குகிற தேவாலயமோ?]]></a:t>
+              <a:t><![CDATA[16. Woe unto you, all of you blind guides, which say, Whosoever shall swear by the temple, it is nothing; but whosoever shall swear by the gold of the temple, he is a debtor!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2726,51 +2742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மதிகேடரே, குருடரே! எது முக்கியம்? பொன்னோ, பொன்னைப் பரிசுத்தமாக்குகிற தேவாலயமோ?]]></a:t>
+              <a:t><![CDATA[16. Woe unto you, all of you blind guides, which say, Whosoever shall swear by the temple, it is nothing; but whosoever shall swear by the gold of the temple, he is a debtor!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2835,51 +2851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வேதபாரகரும், பரிசேயரும் மோசேயினுடைய ஆசனத்தில் உட்கார்ந்திருக்கிறார்கள்;]]></a:t>
+              <a:t><![CDATA[2. Saying The scribes and the Pharisees sit in Moses' seat:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2944,51 +2960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மேலும் எவனாகிலும் பலிபீடத்தின் பேரில் சத்தியம்பண்ணினால் அதினால் ஒன்றுமில்லையென்றும், எவனாகிலும் அதின்மேல் இருக்கிற காணிக்கையின்மேல் சத்தியம்பண்ணினால் அவன் கடனாளி என்றும் சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. Woe unto you, all of you blind guides, which say, Whosoever shall swear by the temple, it is nothing; but whosoever shall swear by the gold of the temple, he is a debtor!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3053,51 +3069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மேலும் எவனாகிலும் பலிபீடத்தின் பேரில் சத்தியம்பண்ணினால் அதினால் ஒன்றுமில்லையென்றும், எவனாகிலும் அதின்மேல் இருக்கிற காணிக்கையின்மேல் சத்தியம்பண்ணினால் அவன் கடனாளி என்றும் சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. All of you fools and blind: for whether is greater, the gold, or the temple that santifies the gold?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3162,51 +3178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மதிகேடரே, குருடரே! எது முக்கியம்? காணிக்கையோ, காணிக்கையைப் பரிசுத்தமாக்குகிற பலிபீடமோ?]]></a:t>
+              <a:t><![CDATA[18. And, Whosoever shall swear by the altar, it is nothing; but whosoever swears by the gift that is upon it, he is guilty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3271,51 +3287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மதிகேடரே, குருடரே! எது முக்கியம்? காணிக்கையோ, காணிக்கையைப் பரிசுத்தமாக்குகிற பலிபீடமோ?]]></a:t>
+              <a:t><![CDATA[18. And, Whosoever shall swear by the altar, it is nothing; but whosoever swears by the gift that is upon it, he is guilty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3380,51 +3396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால், பலிபீடத்தின்பேரில் சத்தியம் பண்ணுகிறவன் அதின் பேரிலும் அதின்மேலுள்ள எல்லாவற்றின்பேரிலும் சத்தியம்பண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[19. All of you fools and blind: for whether is greater, the gift, or the altar that santifies the gift?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3489,51 +3505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவாலயத்தின்பேரில் சத்தியம்பண்ணுகிறவன் அதின்பேரிலும் அதில் வாசமாயிருக்கிறவர்பேரிலும் சத்தியம்பண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[20. Whoso therefore shall swear by the altar, swears by it, and by all things thereon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3598,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வானத்தின் பேரில் சத்தியம் பண்ணுகிறவன் தேவனுடைய சிங்காசனத்தின் பேரிலும் அதில் வீற்றிருக்கிறவர் பேரிலும் சத்தியம் பண்ணுகிறான்.]]></a:t>
+              <a:t><![CDATA[20. Whoso therefore shall swear by the altar, swears by it, and by all things thereon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3707,51 +3723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, நீங்கள் ஒற்தலாமிலும் வெந்தயத்திலும் சீரகத்திலும் தசமபாகம் செலுத்தி, நியாயப்பிரமாணத்தில் கற்பித்திருக்கிற விசேஷித்தவைகளாகிய நீதியையும் இரக்கத்தையும் விசுவாசத்தையும் விட்டுவிட்டீர்கள்; இவைகளையும் செய்யவேண்டும் அவைகளையும் விடாதிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. And whoso shall swear by the temple, swears by it, and by him that dwells therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3816,51 +3832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, நீங்கள் ஒற்தலாமிலும் வெந்தயத்திலும் சீரகத்திலும் தசமபாகம் செலுத்தி, நியாயப்பிரமாணத்தில் கற்பித்திருக்கிற விசேஷித்தவைகளாகிய நீதியையும் இரக்கத்தையும் விசுவாசத்தையும் விட்டுவிட்டீர்கள்; இவைகளையும் செய்யவேண்டும் அவைகளையும் விடாதிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[21. And whoso shall swear by the temple, swears by it, and by him that dwells therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3925,51 +3941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, நீங்கள் ஒற்தலாமிலும் வெந்தயத்திலும் சீரகத்திலும் தசமபாகம் செலுத்தி, நியாயப்பிரமாணத்தில் கற்பித்திருக்கிற விசேஷித்தவைகளாகிய நீதியையும் இரக்கத்தையும் விசுவாசத்தையும் விட்டுவிட்டீர்கள்; இவைகளையும் செய்யவேண்டும் அவைகளையும் விடாதிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[22. And he that shall swear by heaven, swears by the throne of God, and by him that sits thereon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4034,51 +4050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால், நீங்கள் கைக்கொள்ளும்படி அவர்கள் உங்களுக்குச் சொல்லுகிற யாவையும் கைக்கொண்டு செய்யுங்கள்; அவர்கள் செய்கையின்படியோ செய்யாதிருங்கள்; ஏனெனில், அவர்கள் சொல்லுகிறார்கள், சொல்லியும் செய்யாதிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. All therefore whatsoever they bid you observe, that observe and do; but do not all of you after their works: for they say, and do not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4143,51 +4159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. குருடரான வழிகாட்டிகளே, கொசுயில்லாதபடி வடிகட்டி, ஒட்டகத்தை விழுங்குகிறவர்களாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[22. And he that shall swear by heaven, swears by the throne of God, and by him that sits thereon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4252,51 +4268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, போஜனபானபாத்திரங்களின் வெளிப்புறத்தைச் சுத்தமாக்குகிறீர்கள்; உட்புறத்திலோ அவைகள் கொள்ளையினாலும், அநீதத்தினாலும் நிறைந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[23. Woe unto you, scribes and Pharisees, hypocrites! for all of you pay tithe of mint and anise and cummin, and have omitted the weightier matters of the law, judgment, mercy, and faith: these ought all of you to have done, and not to leave the other undone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4361,51 +4377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, போஜனபானபாத்திரங்களின் வெளிப்புறத்தைச் சுத்தமாக்குகிறீர்கள்; உட்புறத்திலோ அவைகள் கொள்ளையினாலும், அநீதத்தினாலும் நிறைந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[23. Woe unto you, scribes and Pharisees, hypocrites! for all of you pay tithe of mint and anise and cummin, and have omitted the weightier matters of the law, judgment, mercy, and faith: these ought all of you to have done, and not to leave the other undone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4470,51 +4486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. குருடனான பரிசேயனே! போஜனபானபாத்திரங்களின் வெளிப்புறம் சுத்தமாகும்படி அவைகளின் உட்புறத்தை முதலாவது சுத்தமாக்கு.]]></a:t>
+              <a:t><![CDATA[23. Woe unto you, scribes and Pharisees, hypocrites! for all of you pay tithe of mint and anise and cummin, and have omitted the weightier matters of the law, judgment, mercy, and faith: these ought all of you to have done, and not to leave the other undone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4579,51 +4595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. குருடனான பரிசேயனே! போஜனபானபாத்திரங்களின் வெளிப்புறம் சுத்தமாகும்படி அவைகளின் உட்புறத்தை முதலாவது சுத்தமாக்கு.]]></a:t>
+              <a:t><![CDATA[23. Woe unto you, scribes and Pharisees, hypocrites! for all of you pay tithe of mint and anise and cummin, and have omitted the weightier matters of the law, judgment, mercy, and faith: these ought all of you to have done, and not to leave the other undone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4688,51 +4704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, வெள்ளையடிக்கப்பட்ட கல்லறைகளுக்கு ஒப்பாயிருக்கிறீர்கள்., அவைகள் புறம்பே அலங்காரமாய்க் காணப்படும், உள்ளேயோ மரித்தவர்களின் எலும்புகளினாலும் சகல அசுத்தத்தினாலும் நிறைந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[24. All of you blind guides, which strain out a gnat, and swallow a camel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4797,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, வெள்ளையடிக்கப்பட்ட கல்லறைகளுக்கு ஒப்பாயிருக்கிறீர்கள்., அவைகள் புறம்பே அலங்காரமாய்க் காணப்படும், உள்ளேயோ மரித்தவர்களின் எலும்புகளினாலும் சகல அசுத்தத்தினாலும் நிறைந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[25. Woe unto you, scribes and Pharisees, hypocrites! for all of you make clean the outside of the cup and of the platter, but within they are full of extortion and excess.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4906,51 +4922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, வெள்ளையடிக்கப்பட்ட கல்லறைகளுக்கு ஒப்பாயிருக்கிறீர்கள்., அவைகள் புறம்பே அலங்காரமாய்க் காணப்படும், உள்ளேயோ மரித்தவர்களின் எலும்புகளினாலும் சகல அசுத்தத்தினாலும் நிறைந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[25. Woe unto you, scribes and Pharisees, hypocrites! for all of you make clean the outside of the cup and of the platter, but within they are full of extortion and excess.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5015,51 +5031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே நீங்களும் மனுஷருக்கு நீதிமான்கள் என்று புறம்பே காணப்படுகிறீர்கள்; உள்ளத்திலோ மாயத்தினாலும் அக்கிரமத்தினாலும் நிறைந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[26. You blind Pharisee, cleanse first that which is within the cup and platter, that the outside of them may be clean also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5124,51 +5140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே நீங்களும் மனுஷருக்கு நீதிமான்கள் என்று புறம்பே காணப்படுகிறீர்கள்; உள்ளத்திலோ மாயத்தினாலும் அக்கிரமத்தினாலும் நிறைந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[26. You blind Pharisee, cleanse first that which is within the cup and platter, that the outside of them may be clean also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5233,51 +5249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால், நீங்கள் கைக்கொள்ளும்படி அவர்கள் உங்களுக்குச் சொல்லுகிற யாவையும் கைக்கொண்டு செய்யுங்கள்; அவர்கள் செய்கையின்படியோ செய்யாதிருங்கள்; ஏனெனில், அவர்கள் சொல்லுகிறார்கள், சொல்லியும் செய்யாதிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. All therefore whatsoever they bid you observe, that observe and do; but do not all of you after their works: for they say, and do not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5342,51 +5358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, நீங்கள் தீர்க்கதரிசிகளின் கல்லறைகளைக் கட்டி, நீதிமான்களின் சமாதிகளைச் சிங்காரித்து,]]></a:t>
+              <a:t><![CDATA[27. Woe unto you, scribes and Pharisees, hypocrites! for all of you are like unto whitewashed sepulchers, which indeed appear beautiful outward, but are within full of dead men's bones, and of all uncleanness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5451,51 +5467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, நீங்கள் தீர்க்கதரிசிகளின் கல்லறைகளைக் கட்டி, நீதிமான்களின் சமாதிகளைச் சிங்காரித்து,]]></a:t>
+              <a:t><![CDATA[27. Woe unto you, scribes and Pharisees, hypocrites! for all of you are like unto whitewashed sepulchers, which indeed appear beautiful outward, but are within full of dead men's bones, and of all uncleanness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5560,51 +5576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. எங்கள் பிதாக்களின் நாட்களில் இருந்தோமானால், அவர்களோடே நாங்கள் தீர்க்கதரிசிகளின் இரத்தப்பழிக்கு உடன்பட்டிருக்கமாட்டோம் என்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[27. Woe unto you, scribes and Pharisees, hypocrites! for all of you are like unto whitewashed sepulchers, which indeed appear beautiful outward, but are within full of dead men's bones, and of all uncleanness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5669,51 +5685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. எங்கள் பிதாக்களின் நாட்களில் இருந்தோமானால், அவர்களோடே நாங்கள் தீர்க்கதரிசிகளின் இரத்தப்பழிக்கு உடன்பட்டிருக்கமாட்டோம் என்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. Even so all of you also outwardly appear righteous unto men, but within all of you are full of hypocrisy and iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5778,51 +5794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆகையால், தீர்க்கதரிசிகளைக் கொலை செய்தவர்களுக்குப் புத்திரராயிருக்கிறீர்கள் என்று உங்களைக்குறித்து நீங்களே சாட்சிகளாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. Even so all of you also outwardly appear righteous unto men, but within all of you are full of hypocrisy and iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5887,51 +5903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆகையால், தீர்க்கதரிசிகளைக் கொலை செய்தவர்களுக்குப் புத்திரராயிருக்கிறீர்கள் என்று உங்களைக்குறித்து நீங்களே சாட்சிகளாயிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[29. Woe unto you, scribes and Pharisees, hypocrites! because all of you build the tombs of the prophets, and garnish the sepulchers of the righteous,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5996,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நீங்களும் உங்கள் பிதாக்களின் அக்கிரம அளவை நிரப்புங்கள்.]]></a:t>
+              <a:t><![CDATA[29. Woe unto you, scribes and Pharisees, hypocrites! because all of you build the tombs of the prophets, and garnish the sepulchers of the righteous,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6105,51 +6121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. சர்ப்பங்களே, விரியன்பாம்புக்குட்டிகளே! நரகாக்கினைக்கு எப்படித் தப்பித்துக்கொள்வீர்கள்?]]></a:t>
+              <a:t><![CDATA[30. And say, If we had been in the days of our fathers, we would not have been partakers with them in the blood of the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6214,51 +6230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. சர்ப்பங்களே, விரியன்பாம்புக்குட்டிகளே! நரகாக்கினைக்கு எப்படித் தப்பித்துக்கொள்வீர்கள்?]]></a:t>
+              <a:t><![CDATA[30. And say, If we had been in the days of our fathers, we would not have been partakers with them in the blood of the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6323,51 +6339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆகையால், இதோ, தீர்க்கதரிசிகளையும் ஞானிகளையும் வேதபாரகரையும் உங்களிடத்திலே அனுப்புகிறேன்; அவர்களில் சிலரைக் கொன்று சிலுவைகளில் அறைவீர்கள், சிலரை உங்கள் ஆலயங்களின் வாரினால் அடித்து, ஊருக்கு ஊர் துன்பபடுத்துவீர்கள்.]]></a:t>
+              <a:t><![CDATA[31. Wherefore all of you be witnesses unto yourselves, that all of you are the children of them which killed the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6432,51 +6448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சுமப்பதற்கரிய பாரமான சுமைகளைக்கட்டி மனுஷர் தோள்களின்மேல் சுமத்துகிறார்கள்; தாங்களோ ஒரு விரலினாலும் அவைகளைத் தொடமாட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. All therefore whatsoever they bid you observe, that observe and do; but do not all of you after their works: for they say, and do not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6541,51 +6557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆகையால், இதோ, தீர்க்கதரிசிகளையும் ஞானிகளையும் வேதபாரகரையும் உங்களிடத்திலே அனுப்புகிறேன்; அவர்களில் சிலரைக் கொன்று சிலுவைகளில் அறைவீர்கள், சிலரை உங்கள் ஆலயங்களின் வாரினால் அடித்து, ஊருக்கு ஊர் துன்பபடுத்துவீர்கள்.]]></a:t>
+              <a:t><![CDATA[31. Wherefore all of you be witnesses unto yourselves, that all of you are the children of them which killed the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6650,51 +6666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆகையால், இதோ, தீர்க்கதரிசிகளையும் ஞானிகளையும் வேதபாரகரையும் உங்களிடத்திலே அனுப்புகிறேன்; அவர்களில் சிலரைக் கொன்று சிலுவைகளில் அறைவீர்கள், சிலரை உங்கள் ஆலயங்களின் வாரினால் அடித்து, ஊருக்கு ஊர் துன்பபடுத்துவீர்கள்.]]></a:t>
+              <a:t><![CDATA[32. Fill all of you up then the measure of your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6759,51 +6775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நீதிமானாகிய ஆபேலின் இரத்தம் முதல் தேவாலயத்துக்கும் பலிபீடத்துக்கும் நடுவே நீங்கள் கொலைசெய்த பரகியாவின் குமாரனாகிய சகரியாவின் இரத்தம்வரைக்கும், பூமியின்மேல் சிந்தப்பட்ட நீதிமான்களின் இரத்தப்பழியெல்லாம் உங்கள்மேல் வரும்படியாக இப்படிச் செய்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[33. All of you serpents, all of you generation of vipers, how can all of you escape the damnation of hell?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6868,51 +6884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நீதிமானாகிய ஆபேலின் இரத்தம் முதல் தேவாலயத்துக்கும் பலிபீடத்துக்கும் நடுவே நீங்கள் கொலைசெய்த பரகியாவின் குமாரனாகிய சகரியாவின் இரத்தம்வரைக்கும், பூமியின்மேல் சிந்தப்பட்ட நீதிமான்களின் இரத்தப்பழியெல்லாம் உங்கள்மேல் வரும்படியாக இப்படிச் செய்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[34. Wherefore, behold, I send unto you prophets, and wise men, and scribes: and some of them all of you shall kill and crucify; and some of them shall all of you scourge in your synagogues, and persecute them from city to city:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6977,51 +6993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. நீதிமானாகிய ஆபேலின் இரத்தம் முதல் தேவாலயத்துக்கும் பலிபீடத்துக்கும் நடுவே நீங்கள் கொலைசெய்த பரகியாவின் குமாரனாகிய சகரியாவின் இரத்தம்வரைக்கும், பூமியின்மேல் சிந்தப்பட்ட நீதிமான்களின் இரத்தப்பழியெல்லாம் உங்கள்மேல் வரும்படியாக இப்படிச் செய்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[34. Wherefore, behold, I send unto you prophets, and wise men, and scribes: and some of them all of you shall kill and crucify; and some of them shall all of you scourge in your synagogues, and persecute them from city to city:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7086,51 +7102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இவைகளெல்லாம் இந்தச் சந்ததியார்மேல் வருமென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[34. Wherefore, behold, I send unto you prophets, and wise men, and scribes: and some of them all of you shall kill and crucify; and some of them shall all of you scourge in your synagogues, and persecute them from city to city:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7195,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. எருசலேமே, எருசலேமே, தீர்க்கதரிசிகளைக் கொலைசெய்து, உன்னிடத்தில் அனுப்பப்பட்டவர்களைக் கல்லெறிகிறவளே! கோழி தன் குஞ்சுகளைத் தன் சிறகுகளின்கீழே கூட்டிச் சேர்த்துக்கொள்ளும்வண்ணமாக நான் எத்தனைதரமோ உன் பிள்ளைகளைக் கூட்டிச்சேர்த்துக்கொள்ள மனதாயிருந்தேன்; உங்களுக்கோ மனதில்லாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[35. That upon you may come all the righteous blood shed upon the earth, from the blood of righteous Abel unto the blood of Zacharias son of Barachias, whom all of you slew between the temple and the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7304,51 +7320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. எருசலேமே, எருசலேமே, தீர்க்கதரிசிகளைக் கொலைசெய்து, உன்னிடத்தில் அனுப்பப்பட்டவர்களைக் கல்லெறிகிறவளே! கோழி தன் குஞ்சுகளைத் தன் சிறகுகளின்கீழே கூட்டிச் சேர்த்துக்கொள்ளும்வண்ணமாக நான் எத்தனைதரமோ உன் பிள்ளைகளைக் கூட்டிச்சேர்த்துக்கொள்ள மனதாயிருந்தேன்; உங்களுக்கோ மனதில்லாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[35. That upon you may come all the righteous blood shed upon the earth, from the blood of righteous Abel unto the blood of Zacharias son of Barachias, whom all of you slew between the temple and the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7413,51 +7429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. எருசலேமே, எருசலேமே, தீர்க்கதரிசிகளைக் கொலைசெய்து, உன்னிடத்தில் அனுப்பப்பட்டவர்களைக் கல்லெறிகிறவளே! கோழி தன் குஞ்சுகளைத் தன் சிறகுகளின்கீழே கூட்டிச் சேர்த்துக்கொள்ளும்வண்ணமாக நான் எத்தனைதரமோ உன் பிள்ளைகளைக் கூட்டிச்சேர்த்துக்கொள்ள மனதாயிருந்தேன்; உங்களுக்கோ மனதில்லாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[35. That upon you may come all the righteous blood shed upon the earth, from the blood of righteous Abel unto the blood of Zacharias son of Barachias, whom all of you slew between the temple and the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7522,51 +7538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இதோ, உங்கள் வீடு உங்களுக்குப் பாழாக்கிவிடப்படும்.]]></a:t>
+              <a:t><![CDATA[36. Verily I say unto you, All these things shall come upon this generation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7631,51 +7647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சுமப்பதற்கரிய பாரமான சுமைகளைக்கட்டி மனுஷர் தோள்களின்மேல் சுமத்துகிறார்கள்; தாங்களோ ஒரு விரலினாலும் அவைகளைத் தொடமாட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. For they bind heavy burdens and grievous to be borne, and lay them on men's shoulders; but they themselves will not move them with one of their fingers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7740,51 +7756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. கர்த்தருடைய நாமத்தினாலே வருகிறவர் ஸ்தோத்திரிக்கப்பட்டவர் என்று நீங்கள் சொல்லுமளவும் இதுமுதல் என்னைக் காணாதிருப்பீர்கள் என்று உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[37. O Jerusalem, Jerusalem, you that kill the prophets, and stone them which are sent unto you, how often would I have gathered your children together, even as a hen gathers her chickens under her wings, and all of you would not!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7849,51 +7865,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. கர்த்தருடைய நாமத்தினாலே வருகிறவர் ஸ்தோத்திரிக்கப்பட்டவர் என்று நீங்கள் சொல்லுமளவும் இதுமுதல் என்னைக் காணாதிருப்பீர்கள் என்று உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[37. O Jerusalem, Jerusalem, you that kill the prophets, and stone them which are sent unto you, how often would I have gathered your children together, even as a hen gathers her chickens under her wings, and all of you would not!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. O Jerusalem, Jerusalem, you that kill the prophets, and stone them which are sent unto you, how often would I have gathered your children together, even as a hen gathers her chickens under her wings, and all of you would not!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. Behold, your house is left unto you desolate.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. For I say unto you, All of you shall not see me henceforth, till all of you shall say, Blessed is he that comes in the name of the Lord.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. For I say unto you, All of you shall not see me henceforth, till all of you shall say, Blessed is he that comes in the name of the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7958,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தங்கள் கிரியைகளெல்லாம் மனுஷர் காணவேண்டுமென்று செய்கிறார்கள்; தங்கள் காப்புநாடாக்களை அகலமாக்கி, தங்கள் வஸ்திரத்தின் தொங்கல்களைப் பெரிதாக்கி,]]></a:t>
+              <a:t><![CDATA[4. For they bind heavy burdens and grievous to be borne, and lay them on men's shoulders; but they themselves will not move them with one of their fingers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8067,51 +8519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தங்கள் கிரியைகளெல்லாம் மனுஷர் காணவேண்டுமென்று செய்கிறார்கள்; தங்கள் காப்புநாடாக்களை அகலமாக்கி, தங்கள் வஸ்திரத்தின் தொங்கல்களைப் பெரிதாக்கி,]]></a:t>
+              <a:t><![CDATA[5. But all their works they do in order to be seen of men: they make broad their phylacteries, and enlarge the borders of their garments,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8146,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089683" r:id="rId1"/>
+    <p:sldLayoutId id="2481564151" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8734,50 +9186,82 @@
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8894,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And love the uppermost rooms at feasts, and the chief seats in the synagogues,]]></a:t>
+              <a:t><![CDATA[தங்கள் வஸ்திரத்தின் தொங்கல்களைப் பெரிதாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And greetings in the markets, and to be called of men, Rabbi, Rabbi.]]></a:t>
+              <a:t><![CDATA[6. விருந்துகளில் முதன்மையான இடங்களையும், ஜெப ஆலயங்களில் முதன்மையான ஆசனங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But be not all of you called Rabbi: for one is your Master, even Christ; and all you are]]></a:t>
+              <a:t><![CDATA[7. சந்தைவெளிகளில் வந்தனங்களையும், மனுஷரால் ரபீ, ரபீ என்று அழைக்கப்படுவதையும் விரும்புகிறார்கள்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brethren.]]></a:t>
+              <a:t><![CDATA[8. நீங்களோ ரபீ என்றழைக்கப்படாதிருங்கள்; கிறிஸ்து ஒருவரே உங்களுக்குப் போதகராயிருக்கிறார்; நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And call no man your father upon the earth: for one is your Father, which is in heaven.]]></a:t>
+              <a:t><![CDATA[எல்லாரும் சகோதரராயிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Neither be all of you called masters: for one is your Master, even Christ.]]></a:t>
+              <a:t><![CDATA[9. பூமியிலே ஒருவனையும் உங்கள் பிதா என்று சொல்லாதிருங்கள்; பரலோகத்திலிருக்கிற ஒருவரே உங்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. But he that is greatest among you shall be your servant.]]></a:t>
+              <a:t><![CDATA[பிதாவாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And whosoever shall exalt himself shall be brought low; and he that shall humble himself shall]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் குருக்கள் என்றும் அழைக்கப்படாதிருங்கள்; கிறிஸ்து ஒருவரே உங்களுக்குக் குருவாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be exalted.]]></a:t>
+              <a:t><![CDATA[11. உங்களில் பெரியவனாயிருக்கிறவன் உங்களுக்கு ஊழியக்காரனாயிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But woe unto you, scribes and Pharisees, hypocrites! for all of you shut up the kingdom of]]></a:t>
+              <a:t><![CDATA[12. தன்னை உயர்த்துகிறவன் தாழ்த்தப்படுவான், தன்னைத் தாழ்த்துகிறவன் உயர்த்தப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then spoke Jesus to the multitude, and to his disciples,]]></a:t>
+              <a:t><![CDATA[1. பின்பு இயேசு ஜனங்களையும் தம்முடைய சீஷர்களையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heaven against men: for all of you neither go in yourselves, neither suffer all of you them that are]]></a:t>
+              <a:t><![CDATA[13. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, மனுஷர் பிரவேசியாதபடி பரலோகராஜ்யத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[entering to go in.]]></a:t>
+              <a:t><![CDATA[பூட்டிப்போடுகிறீர்கள்; நீங்கள் அதில் பிரவேசிக்கிறதுமில்லை பிரவேசிக்கப் போகிறவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Woe unto you, scribes and Pharisees, hypocrites! for all of you devour widows' houses, and for a]]></a:t>
+              <a:t><![CDATA[பிரவேசிக்கவிடுகிறதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pretence make long prayer: therefore all of you shall receive the greater damnation.]]></a:t>
+              <a:t><![CDATA[14. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, பார்வைக்காக நீண்ட ஜெபம்பண்ணி, விதவைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Woe unto you, scribes and Pharisees, hypocrites! for all of you compass sea and land to make one]]></a:t>
+              <a:t><![CDATA[வீடுகளைப் பட்சித்துப்போடுகிறீர்கள்; இதினிமித்தம் அதிக ஆக்கினையை அடைவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[proselyte, and when he is made, all of you make him twofold more the child of hell than yourselves.]]></a:t>
+              <a:t><![CDATA[15. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, ஒருவனை உங்கள் மார்க்கத்தானாக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Woe unto you, all of you blind guides, which say, Whosoever shall swear by the temple, it is]]></a:t>
+              <a:t><![CDATA[சமுத்திரத்தையும் பூமியையும் சுற்றித்திரிகிறீர்கள்; அவன் உங்கள் மார்க்கத்தானானபோது அவனை உங்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nothing; but whosoever shall swear by the gold of the temple, he is a debtor!]]></a:t>
+              <a:t><![CDATA[இரட்டிப்பாய் நரகத்தின் மகனாக்குகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. All of you fools and blind: for whether is greater, the gold, or the temple that santifies the]]></a:t>
+              <a:t><![CDATA[16. குருடரான வழிகாட்டிகளே! உங்களுக்கு ஐயோ, எவனாகிலும் தேவாலயத்தின்பேரில் சத்தியம்பண்ணினால் அதினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gold?]]></a:t>
+              <a:t><![CDATA[ஒன்றுமில்லையென்றும், எவனாகிலும் தேவாலயத்தின் பொன்னின்பேரில் சத்தியம்பண்ணினால் அவன் கடனாளியென்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Saying The scribes and the Pharisees sit in Moses' seat:]]></a:t>
+              <a:t><![CDATA[2. வேதபாரகரும், பரிசேயரும் மோசேயினுடைய ஆசனத்தில் உட்கார்ந்திருக்கிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And, Whosoever shall swear by the altar, it is nothing; but whosoever swears by the gift that is]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon it, he is guilty.]]></a:t>
+              <a:t><![CDATA[17. மதிகேடரே, குருடரே! எது முக்கியம்? பொன்னோ, பொன்னைப் பரிசுத்தமாக்குகிற தேவாலயமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. All of you fools and blind: for whether is greater, the gift, or the altar that santifies the]]></a:t>
+              <a:t><![CDATA[18. மேலும் எவனாகிலும் பலிபீடத்தின் பேரில் சத்தியம்பண்ணினால் அதினால் ஒன்றுமில்லையென்றும், எவனாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gift?]]></a:t>
+              <a:t><![CDATA[அதின்மேல் இருக்கிற காணிக்கையின்மேல் சத்தியம்பண்ணினால் அவன் கடனாளி என்றும் சொல்லுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Whoso therefore shall swear by the altar, swears by it, and by all things thereon.]]></a:t>
+              <a:t><![CDATA[19. மதிகேடரே, குருடரே! எது முக்கியம்? காணிக்கையோ, காணிக்கையைப் பரிசுத்தமாக்குகிற பலிபீடமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And whoso shall swear by the temple, swears by it, and by him that dwells therein.]]></a:t>
+              <a:t><![CDATA[20. ஆகையால், பலிபீடத்தின்பேரில் சத்தியம் பண்ணுகிறவன் அதின் பேரிலும் அதின்மேலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And he that shall swear by heaven, swears by the throne of God, and by him that sits thereon.]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றின்பேரிலும் சத்தியம்பண்ணுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Woe unto you, scribes and Pharisees, hypocrites! for all of you pay tithe of mint and anise and]]></a:t>
+              <a:t><![CDATA[21. தேவாலயத்தின்பேரில் சத்தியம்பண்ணுகிறவன் அதின்பேரிலும் அதில் வாசமாயிருக்கிறவர்பேரிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cummin, and have omitted the weightier matters of the law, judgment, mercy, and faith: these ought]]></a:t>
+              <a:t><![CDATA[சத்தியம்பண்ணுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you to have done, and not to leave the other undone.]]></a:t>
+              <a:t><![CDATA[22. வானத்தின் பேரில் சத்தியம் பண்ணுகிறவன் தேவனுடைய சிங்காசனத்தின் பேரிலும் அதில் வீற்றிருக்கிறவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. All therefore whatsoever they bid you observe, that observe and do; but do not all of you after]]></a:t>
+              <a:t><![CDATA[3. ஆகையால், நீங்கள் கைக்கொள்ளும்படி அவர்கள் உங்களுக்குச் சொல்லுகிற யாவையும் கைக்கொண்டு செய்யுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. All of you blind guides, which strain out a gnat, and swallow a camel.]]></a:t>
+              <a:t><![CDATA[பேரிலும் சத்தியம் பண்ணுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Woe unto you, scribes and Pharisees, hypocrites! for all of you make clean the outside of the]]></a:t>
+              <a:t><![CDATA[23. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, நீங்கள் ஒற்தலாமிலும் வெந்தயத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cup and of the platter, but within they are full of extortion and excess.]]></a:t>
+              <a:t><![CDATA[சீரகத்திலும் தசமபாகம் செலுத்தி, நியாயப்பிரமாணத்தில் கற்பித்திருக்கிற விசேஷித்தவைகளாகிய நீதியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. You blind Pharisee, cleanse first that which is within the cup and platter, that the outside of]]></a:t>
+              <a:t><![CDATA[இரக்கத்தையும் விசுவாசத்தையும் விட்டுவிட்டீர்கள்; இவைகளையும் செய்யவேண்டும் அவைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them may be clean also.]]></a:t>
+              <a:t><![CDATA[விடாதிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Woe unto you, scribes and Pharisees, hypocrites! for all of you are like unto whitewashed]]></a:t>
+              <a:t><![CDATA[24. குருடரான வழிகாட்டிகளே, கொசுயில்லாதபடி வடிகட்டி, ஒட்டகத்தை விழுங்குகிறவர்களாயிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sepulchers, which indeed appear beautiful outward, but are within full of dead men's bones, and of]]></a:t>
+              <a:t><![CDATA[25. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, போஜனபானபாத்திரங்களின் வெளிப்புறத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all uncleanness.]]></a:t>
+              <a:t><![CDATA[சுத்தமாக்குகிறீர்கள்; உட்புறத்திலோ அவைகள் கொள்ளையினாலும், அநீதத்தினாலும் நிறைந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Even so all of you also outwardly appear righteous unto men, but within all of you are full of]]></a:t>
+              <a:t><![CDATA[26. குருடனான பரிசேயனே! போஜனபானபாத்திரங்களின் வெளிப்புறம் சுத்தமாகும்படி அவைகளின் உட்புறத்தை முதலாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hypocrisy and iniquity.]]></a:t>
+              <a:t><![CDATA[சுத்தமாக்கு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their works: for they say, and do not.]]></a:t>
+              <a:t><![CDATA[அவர்கள் செய்கையின்படியோ செய்யாதிருங்கள்; ஏனெனில், அவர்கள் சொல்லுகிறார்கள், சொல்லியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Woe unto you, scribes and Pharisees, hypocrites! because all of you build the tombs of the]]></a:t>
+              <a:t><![CDATA[27. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, வெள்ளையடிக்கப்பட்ட கல்லறைகளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prophets, and garnish the sepulchers of the righteous,]]></a:t>
+              <a:t><![CDATA[ஒப்பாயிருக்கிறீர்கள்., அவைகள் புறம்பே அலங்காரமாய்க் காணப்படும், உள்ளேயோ மரித்தவர்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And say, If we had been in the days of our fathers, we would not have been partakers with them]]></a:t>
+              <a:t><![CDATA[எலும்புகளினாலும் சகல அசுத்தத்தினாலும் நிறைந்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15098,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the blood of the prophets.]]></a:t>
+              <a:t><![CDATA[28. அப்படியே நீங்களும் மனுஷருக்கு நீதிமான்கள் என்று புறம்பே காணப்படுகிறீர்கள்; உள்ளத்திலோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15230,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Wherefore all of you be witnesses unto yourselves, that all of you are the children of them]]></a:t>
+              <a:t><![CDATA[மாயத்தினாலும் அக்கிரமத்தினாலும் நிறைந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15362,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which killed the prophets.]]></a:t>
+              <a:t><![CDATA[29. மாயக்காரராகிய வேதபாரகரே! பரிசேயரே! உங்களுக்கு ஐயோ, நீங்கள் தீர்க்கதரிசிகளின் கல்லறைகளைக் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15494,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Fill all of you up then the measure of your fathers.]]></a:t>
+              <a:t><![CDATA[நீதிமான்களின் சமாதிகளைச் சிங்காரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15626,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. All of you serpents, all of you generation of vipers, how can all of you escape the damnation of]]></a:t>
+              <a:t><![CDATA[30. எங்கள் பிதாக்களின் நாட்களில் இருந்தோமானால், அவர்களோடே நாங்கள் தீர்க்கதரிசிகளின் இரத்தப்பழிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15758,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hell?]]></a:t>
+              <a:t><![CDATA[உடன்பட்டிருக்கமாட்டோம் என்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15890,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Wherefore, behold, I send unto you prophets, and wise men, and scribes: and some of them all of]]></a:t>
+              <a:t><![CDATA[31. ஆகையால், தீர்க்கதரிசிகளைக் கொலை செய்தவர்களுக்குப் புத்திரராயிருக்கிறீர்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16022,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For they bind heavy burdens and grievous to be borne, and lay them on men's shoulders; but they]]></a:t>
+              <a:t><![CDATA[செய்யாதிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16154,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall kill and crucify; and some of them shall all of you scourge in your synagogues, and]]></a:t>
+              <a:t><![CDATA[உங்களைக்குறித்து நீங்களே சாட்சிகளாயிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16286,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[persecute them from city to city:]]></a:t>
+              <a:t><![CDATA[32. நீங்களும் உங்கள் பிதாக்களின் அக்கிரம அளவை நிரப்புங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16418,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. That upon you may come all the righteous blood shed upon the earth, from the blood of righteous]]></a:t>
+              <a:t><![CDATA[33. சர்ப்பங்களே, விரியன்பாம்புக்குட்டிகளே! நரகாக்கினைக்கு எப்படித் தப்பித்துக்கொள்வீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16550,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abel unto the blood of Zacharias son of Barachias, whom all of you slew between the temple and the]]></a:t>
+              <a:t><![CDATA[34. ஆகையால், இதோ, தீர்க்கதரிசிகளையும் ஞானிகளையும் வேதபாரகரையும் உங்களிடத்திலே அனுப்புகிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16682,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[altar.]]></a:t>
+              <a:t><![CDATA[அவர்களில் சிலரைக் கொன்று சிலுவைகளில் அறைவீர்கள், சிலரை உங்கள் ஆலயங்களின் வாரினால் அடித்து, ஊருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16814,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Verily I say unto you, All these things shall come upon this generation.]]></a:t>
+              <a:t><![CDATA[ஊர் துன்பபடுத்துவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16946,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. O Jerusalem, Jerusalem, you that kill the prophets, and stone them which are sent unto you, how]]></a:t>
+              <a:t><![CDATA[35. நீதிமானாகிய ஆபேலின் இரத்தம் முதல் தேவாலயத்துக்கும் பலிபீடத்துக்கும் நடுவே நீங்கள் கொலைசெய்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17078,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[often would I have gathered your children together, even as a hen gathers her chickens under her]]></a:t>
+              <a:t><![CDATA[பரகியாவின் குமாரனாகிய சகரியாவின் இரத்தம்வரைக்கும், பூமியின்மேல் சிந்தப்பட்ட நீதிமான்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17210,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wings, and all of you would not!]]></a:t>
+              <a:t><![CDATA[இரத்தப்பழியெல்லாம் உங்கள்மேல் வரும்படியாக இப்படிச் செய்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17342,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. Behold, your house is left unto you desolate.]]></a:t>
+              <a:t><![CDATA[36. இவைகளெல்லாம் இந்தச் சந்ததியார்மேல் வருமென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17474,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[themselves will not move them with one of their fingers.]]></a:t>
+              <a:t><![CDATA[4. சுமப்பதற்கரிய பாரமான சுமைகளைக்கட்டி மனுஷர் தோள்களின்மேல் சுமத்துகிறார்கள்; தாங்களோ ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17606,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. For I say unto you, All of you shall not see me henceforth, till all of you shall say, Blessed]]></a:t>
+              <a:t><![CDATA[37. எருசலேமே, எருசலேமே, தீர்க்கதரிசிகளைக் கொலைசெய்து, உன்னிடத்தில் அனுப்பப்பட்டவர்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17738,51 +18222,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is he that comes in the name of the Lord.]]></a:t>
+              <a:t><![CDATA[கல்லெறிகிறவளே! கோழி தன் குஞ்சுகளைத் தன் சிறகுகளின்கீழே கூட்டிச் சேர்த்துக்கொள்ளும்வண்ணமாக நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எத்தனைதரமோ உன் பிள்ளைகளைக் கூட்டிச்சேர்த்துக்கொள்ள மனதாயிருந்தேன்; உங்களுக்கோ மனதில்லாமற்போயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. இதோ, உங்கள் வீடு உங்களுக்குப் பாழாக்கிவிடப்படும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. கர்த்தருடைய நாமத்தினாலே வருகிறவர் ஸ்தோத்திரிக்கப்பட்டவர் என்று நீங்கள் சொல்லுமளவும் இதுமுதல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னைக் காணாதிருப்பீர்கள் என்று உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17870,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But all their works they do in order to be seen of men: they make broad their phylacteries, and]]></a:t>
+              <a:t><![CDATA[விரலினாலும் அவைகளைத் தொடமாட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18002,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[enlarge the borders of their garments,]]></a:t>
+              <a:t><![CDATA[5. தங்கள் கிரியைகளெல்லாம் மனுஷர் காணவேண்டுமென்று செய்கிறார்கள்; தங்கள் காப்புநாடாக்களை அகலமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18063,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme35">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme35">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18173,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme35">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18348,51 +19360,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>71</Slides>
+  <Slides>75</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>