--- v0 (2026-06-10)
+++ v1 (2026-08-03)
@@ -135,50 +135,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -231,50 +243,56 @@
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -444,53 +462,59 @@
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -550,51 +574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்நாட்கள் குறைக்கப்படாதிருந்தால், ஒருவனாகிலும் தப்பிப்போவதில்லை; தெரிந்துகொள்ளப்பட்டவர்களினிமித்தமோ அந்த நாட்கள் குறைக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[26. ஆகையால்: அதோ, வனாந்தரத்தில் இருக்கிறார் என்று சொல்வார்களானால் புறப்படாதிருங்கள்; இதோ, அறைவீட்டிற்குள் இருக்கிறார் என்று சொல்வார்களானால் நம்பாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -659,51 +683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: ஒருவனும் உங்களை வஞ்சியாதபடிக்கு எச்சரிக்கையாயிருங்கள்;]]></a:t>
+              <a:t><![CDATA[27. மின்னல் கிழக்கிலிருந்து தோன்றி மேற்கு வரைக்கும் பிரகாசிக்கிறதுபோல, மனுஷகுமாரனுடைய வருகையும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -768,51 +792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது, இதோ கிறிஸ்து இங்கே இருக்கிறார், அதோ அங்கே இருக்கிறார் என்று எவனாகிலும் சொன்னால் நம்பாதேயுங்கள்.]]></a:t>
+              <a:t><![CDATA[27. மின்னல் கிழக்கிலிருந்து தோன்றி மேற்கு வரைக்கும் பிரகாசிக்கிறதுபோல, மனுஷகுமாரனுடைய வருகையும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -877,51 +901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஏனெனில், அநேகர் வந்து, என் நாமத்தைத் தரித்துக்கொண்டு: நானே கிறிஸ்து என்று சொல்லி, அநேகரை வஞ்சிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[28. பிணம் எங்கேயோ அங்கே கழுகுகள் வந்து கூடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -986,51 +1010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஏனெனில், கள்ளக்கிறிஸ்துக்களும் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, கூடுமானால் தெரிந்துகொள்ளப்பட்டவர்களையும் வஞ்சிக்கத்தக்கதாகப் பெரிய அடையாளங்களையும் அற்புதங்களையும் செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[29. அந்நாட்களின் உபத்திரவம் முடிந்தவுடனே, சூரியன் அந்தகாரப்படும், சந்திரன் ஒளியைக்கொடாதிருக்கும், நட்சத்திரங்கள் வானத்திலிருந்து விழும், வானத்தின் சத்துவங்கள் அசைக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1095,51 +1119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஏனெனில், கள்ளக்கிறிஸ்துக்களும் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, கூடுமானால் தெரிந்துகொள்ளப்பட்டவர்களையும் வஞ்சிக்கத்தக்கதாகப் பெரிய அடையாளங்களையும் அற்புதங்களையும் செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[29. அந்நாட்களின் உபத்திரவம் முடிந்தவுடனே, சூரியன் அந்தகாரப்படும், சந்திரன் ஒளியைக்கொடாதிருக்கும், நட்சத்திரங்கள் வானத்திலிருந்து விழும், வானத்தின் சத்துவங்கள் அசைக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1204,51 +1228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யுத்தங்களையும் யுத்தங்களின் செய்திகளையும் கேள்விப்படுவீர்கள்; கலங்காதபடி எச்சரிக்கையாயிருங்கள்; இவைகளெல்லாம் சம்பவிக்கவேண்டியதே; ஆனாலும் முடிவு உடனே வராது.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது, மனுஷகுமாரனுடைய அடையாளம் வானத்தில் காணப்படும். அப்பொழுது மனுஷகுமாரன் வல்லமையோடும் மிகுந்த மகிமையோடும் வானத்தின் மேகங்கள்மேல் வருகிறதை பூமியிலுள்ள சகல கோத்திரத்தாரும் கண்டு புலம்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1313,51 +1337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யுத்தங்களையும் யுத்தங்களின் செய்திகளையும் கேள்விப்படுவீர்கள்; கலங்காதபடி எச்சரிக்கையாயிருங்கள்; இவைகளெல்லாம் சம்பவிக்கவேண்டியதே; ஆனாலும் முடிவு உடனே வராது.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது, மனுஷகுமாரனுடைய அடையாளம் வானத்தில் காணப்படும். அப்பொழுது மனுஷகுமாரன் வல்லமையோடும் மிகுந்த மகிமையோடும் வானத்தின் மேகங்கள்மேல் வருகிறதை பூமியிலுள்ள சகல கோத்திரத்தாரும் கண்டு புலம்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1422,51 +1446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இதோ, முன்னதாக உங்களுக்கு அறிவித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[31. வலுவாய்த் தொனிக்கும் எக்காள சத்தத்தோடே அவர் தமது தூதர்களை அனுப்புவார்; அவர்கள் அவரால் தெரிந்துகொள்ளப்பட்டவர்களை வானத்தின் ஒரு முனை முதற்கொண்டு மறுமுனைமட்டும் நாலு திசைகளிலுமிருந்து கூட்டிச்சேர்ப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1531,51 +1555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகையால்: அதோ, வனாந்தரத்தில் இருக்கிறார் என்று சொல்வார்களானால் புறப்படாதிருங்கள்; இதோ, அறைவீட்டிற்குள் இருக்கிறார் என்று சொல்வார்களானால் நம்பாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[31. வலுவாய்த் தொனிக்கும் எக்காள சத்தத்தோடே அவர் தமது தூதர்களை அனுப்புவார்; அவர்கள் அவரால் தெரிந்துகொள்ளப்பட்டவர்களை வானத்தின் ஒரு முனை முதற்கொண்டு மறுமுனைமட்டும் நாலு திசைகளிலுமிருந்து கூட்டிச்சேர்ப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1640,51 +1664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்கள் ஓடிப்போவது மாரிகாலத்திலாவது ஓய்வுநாளிலாவது, சம்பவியாதபடிக்கு வேண்டிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[22. அந்நாட்கள் குறைக்கப்படாதிருந்தால், ஒருவனாகிலும் தப்பிப்போவதில்லை; தெரிந்துகொள்ளப்பட்டவர்களினிமித்தமோ அந்த நாட்கள் குறைக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1749,51 +1773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகையால்: அதோ, வனாந்தரத்தில் இருக்கிறார் என்று சொல்வார்களானால் புறப்படாதிருங்கள்; இதோ, அறைவீட்டிற்குள் இருக்கிறார் என்று சொல்வார்களானால் நம்பாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[32. அத்திமரத்தினால் ஒரு உவமையைக் கற்றுக்கொள்ளுங்கள்; அதிலே இளங்கிளை தோன்றி, துளிர்விடும்போது, வசந்த காலம் சமீபமாயிற்று என்று அறிவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1858,51 +1882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மின்னல் கிழக்கிலிருந்து தோன்றி மேற்கு வரைக்கும் பிரகாசிக்கிறதுபோல, மனுஷகுமாரனுடைய வருகையும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[33. அப்படியே இவைகளையெல்லாம் நீங்கள் காணும்போது, அவர் சமீபமாய் வாசலருகே வந்திருக்கிறார் என்று அறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1967,51 +1991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மின்னல் கிழக்கிலிருந்து தோன்றி மேற்கு வரைக்கும் பிரகாசிக்கிறதுபோல, மனுஷகுமாரனுடைய வருகையும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[33. அப்படியே இவைகளையெல்லாம் நீங்கள் காணும்போது, அவர் சமீபமாய் வாசலருகே வந்திருக்கிறார் என்று அறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2076,51 +2100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பிணம் எங்கேயோ அங்கே கழுகுகள் வந்து கூடும்.]]></a:t>
+              <a:t><![CDATA[34. இவைகளெல்லாம் சம்பவிக்குமுன்னே இந்தச் சந்ததி ஒழிந்துபோகாதென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2185,51 +2209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அந்நாட்களின் உபத்திரவம் முடிந்தவுடனே, சூரியன் அந்தகாரப்படும், சந்திரன் ஒளியைக்கொடாதிருக்கும், நட்சத்திரங்கள் வானத்திலிருந்து விழும், வானத்தின் சத்துவங்கள் அசைக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[35. வானமும் பூமியும் ஒழிந்துபோம், என் வார்த்தைகளோ ஒழிந்துபோவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2294,51 +2318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அந்நாட்களின் உபத்திரவம் முடிந்தவுடனே, சூரியன் அந்தகாரப்படும், சந்திரன் ஒளியைக்கொடாதிருக்கும், நட்சத்திரங்கள் வானத்திலிருந்து விழும், வானத்தின் சத்துவங்கள் அசைக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[36. அந்த நாளையும் அந்த நாழிகைகளையும் என் பிதா ஒருவர் தவிர மற்றொருவனும் அறியான்; பரலோகத்திலுள்ள தூதர்களும் அறியார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2403,51 +2427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது, மனுஷகுமாரனுடைய அடையாளம் வானத்தில் காணப்படும். அப்பொழுது மனுஷகுமாரன் வல்லமையோடும் மிகுந்த மகிமையோடும் வானத்தின் மேகங்கள்மேல் வருகிறதை பூமியிலுள்ள சகல கோத்திரத்தாரும் கண்டு புலம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[36. அந்த நாளையும் அந்த நாழிகைகளையும் என் பிதா ஒருவர் தவிர மற்றொருவனும் அறியான்; பரலோகத்திலுள்ள தூதர்களும் அறியார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2512,51 +2536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது, மனுஷகுமாரனுடைய அடையாளம் வானத்தில் காணப்படும். அப்பொழுது மனுஷகுமாரன் வல்லமையோடும் மிகுந்த மகிமையோடும் வானத்தின் மேகங்கள்மேல் வருகிறதை பூமியிலுள்ள சகல கோத்திரத்தாரும் கண்டு புலம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[37. நோவாவின் காலத்தில் எப்படி நடந்ததோ, அப்படியே மனுஷகுமாரன் வரும் காலத்திலும் நடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2621,51 +2645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. வலுவாய்த் தொனிக்கும் எக்காள சத்தத்தோடே அவர் தமது தூதர்களை அனுப்புவார்; அவர்கள் அவரால் தெரிந்துகொள்ளப்பட்டவர்களை வானத்தின் ஒரு முனை முதற்கொண்டு மறுமுனைமட்டும் நாலு திசைகளிலுமிருந்து கூட்டிச்சேர்ப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[38. எப்படியெனில், ஜலப்பிரளயத்துக்கு முன்னான காலத்திலே நோவா பேழைக்குள் பிரவேசிக்கும் நாள் வரைக்கும், ஜனங்கள் புசித்தும் குடித்தும், பெண்கொண்டும் பெண்கொடுத்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2730,51 +2754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. வலுவாய்த் தொனிக்கும் எக்காள சத்தத்தோடே அவர் தமது தூதர்களை அனுப்புவார்; அவர்கள் அவரால் தெரிந்துகொள்ளப்பட்டவர்களை வானத்தின் ஒரு முனை முதற்கொண்டு மறுமுனைமட்டும் நாலு திசைகளிலுமிருந்து கூட்டிச்சேர்ப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[38. எப்படியெனில், ஜலப்பிரளயத்துக்கு முன்னான காலத்திலே நோவா பேழைக்குள் பிரவேசிக்கும் நாள் வரைக்கும், ஜனங்கள் புசித்தும் குடித்தும், பெண்கொண்டும் பெண்கொடுத்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2839,51 +2863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு தேவாலயத்தை விட்டுப் புறப்பட்டுப்போகையில், அவருடைய சீஷர்கள் தேவாலயத்தின் கட்டடங்களை அவருக்குக் காண்பிக்க அவரிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அந்நாட்கள் குறைக்கப்படாதிருந்தால், ஒருவனாகிலும் தப்பிப்போவதில்லை; தெரிந்துகொள்ளப்பட்டவர்களினிமித்தமோ அந்த நாட்கள் குறைக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2948,51 +2972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அத்திமரத்தினால் ஒரு உவமையைக் கற்றுக்கொள்ளுங்கள்; அதிலே இளங்கிளை தோன்றி, துளிர்விடும்போது, வசந்த காலம் சமீபமாயிற்று என்று அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[39. ஜலப்பிரளயம் வந்து அனைவரையும் வாரிக்கொண்டுபோகுமட்டும் உணராதிருந்தார்கள்; அப்படியே மனுஷகுமாரன் வருங்காலத்திலும் நடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3057,51 +3081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அத்திமரத்தினால் ஒரு உவமையைக் கற்றுக்கொள்ளுங்கள்; அதிலே இளங்கிளை தோன்றி, துளிர்விடும்போது, வசந்த காலம் சமீபமாயிற்று என்று அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[39. ஜலப்பிரளயம் வந்து அனைவரையும் வாரிக்கொண்டுபோகுமட்டும் உணராதிருந்தார்கள்; அப்படியே மனுஷகுமாரன் வருங்காலத்திலும் நடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3166,51 +3190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்படியே இவைகளையெல்லாம் நீங்கள் காணும்போது, அவர் சமீபமாய் வாசலருகே வந்திருக்கிறார் என்று அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[40. அப்பொழுது, இரண்டுபேர் வயலில் இருப்பார்கள்; ஒருவன் ஏற்றுக்கொள்ளப்படுவான், ஒருவன் கைவிடப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3275,51 +3299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இவைகளெல்லாம் சம்பவிக்குமுன்னே இந்தச் சந்ததி ஒழிந்துபோகாதென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[41. இரண்டு ஸ்திரீகள் ஏந்திரம் அரைத்துக்கொண்டிருப்பார்கள்; ஒருத்தி ஏற்றுக்கொள்ளப்படுவாள், ஒருத்தி கைவிடப்படுவாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3384,51 +3408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஜனத்துக்கு விரோதமாய் ஜனமும், ராஜ்யத்துக்கு விரோதமாய் ராஜ்யமும் எழும்பும்; பஞ்சங்களும், கொள்ளைநோய்களும், பூமியதிர்ச்சிகளும் பல இடங்களில் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[42. உங்கள் ஆண்டவர் இன்ன நாழிகையிலே வருவாரென்று நீங்கள் அறியாதிருக்கிறபடியினால் விழித்திருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3493,51 +3517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. வானமும் பூமியும் ஒழிந்துபோம், என் வார்த்தைகளோ ஒழிந்துபோவதில்லை.]]></a:t>
+              <a:t><![CDATA[43. திருடன் இன்ன ஜாமத்தில் வருவானென்று வீட்டெஜமான் அறிந்திருந்தால், அவன் விழித்திருந்து, தன் வீட்டைக் கன்னமிடவொட்டானென்று அறிவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3602,51 +3626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இவைகளெல்லாம் வேதனைகளுக்கு ஆரம்பம்.]]></a:t>
+              <a:t><![CDATA[43. திருடன் இன்ன ஜாமத்தில் வருவானென்று வீட்டெஜமான் அறிந்திருந்தால், அவன் விழித்திருந்து, தன் வீட்டைக் கன்னமிடவொட்டானென்று அறிவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3711,51 +3735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது, உங்களை உபத்திரவங்களுக்கு ஒப்புக்கொடுத்து, உங்களைக் கொலைசெய்வார்கள்; என் நாமத்தினிமித்தம் நீங்கள் சகல ஜனங்களாலும் பகைக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. இயேசு தேவாலயத்தை விட்டுப் புறப்பட்டுப்போகையில், அவருடைய சீஷர்கள் தேவாலயத்தின் கட்டடங்களை அவருக்குக் காண்பிக்க அவரிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3820,51 +3844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது, உங்களை உபத்திரவங்களுக்கு ஒப்புக்கொடுத்து, உங்களைக் கொலைசெய்வார்கள்; என் நாமத்தினிமித்தம் நீங்கள் சகல ஜனங்களாலும் பகைக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. இயேசு தேவாலயத்தை விட்டுப் புறப்பட்டுப்போகையில், அவருடைய சீஷர்கள் தேவாலயத்தின் கட்டடங்களை அவருக்குக் காண்பிக்க அவரிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3929,51 +3953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது, அநேகர் இடறலடைந்து, ஒருவரையொருவர் காட்டிக்கொடுத்து, ஒருவரையொருவர் பகைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[44. நீங்கள் நினையாத நாழிகையிலே மனுஷகுமாரன் வருவார்; ஆதலால், நீங்களும் ஆயத்தமாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4038,51 +4062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு தேவாலயத்தை விட்டுப் புறப்பட்டுப்போகையில், அவருடைய சீஷர்கள் தேவாலயத்தின் கட்டடங்களை அவருக்குக் காண்பிக்க அவரிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது, இதோ கிறிஸ்து இங்கே இருக்கிறார், அதோ அங்கே இருக்கிறார் என்று எவனாகிலும் சொன்னால் நம்பாதேயுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4147,51 +4171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அநேகங் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, அநேகரை வஞ்சிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[2. இயேசு அவர்களை நோக்கி: இவைகளையெல்லாம் பார்க்கிறீர்களே, இவ்விடத்தில் ஒரு கல்லின்மேல் ஒரு கல்லிராதபடிக்கு எல்லாம் இடிக்கப்பட்டுப்போகும் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4256,51 +4280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்த நாளையும் அந்த நாழிகைகளையும் என் பிதா ஒருவர் தவிர மற்றொருவனும் அறியான்; பரலோகத்திலுள்ள தூதர்களும் அறியார்கள்.]]></a:t>
+              <a:t><![CDATA[2. இயேசு அவர்களை நோக்கி: இவைகளையெல்லாம் பார்க்கிறீர்களே, இவ்விடத்தில் ஒரு கல்லின்மேல் ஒரு கல்லிராதபடிக்கு எல்லாம் இடிக்கப்பட்டுப்போகும் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4365,51 +4389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அக்கிரமம் மிகுதியாவதினால் அநேகருடைய அன்பு தணிந்துபோம்.]]></a:t>
+              <a:t><![CDATA[45. ஏற்றவேளையிலே தன் வேலைக்காரருக்குப் போஜனங்கொடுத்து அவர்களை விசாரிக்கும்படி எஜமான் வைத்த உண்மையும் விவேகமுமுள்ள ஊழியக்காரன் யாவன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4474,51 +4498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நோவாவின் காலத்தில் எப்படி நடந்ததோ, அப்படியே மனுஷகுமாரன் வரும் காலத்திலும் நடக்கும்.]]></a:t>
+              <a:t><![CDATA[45. ஏற்றவேளையிலே தன் வேலைக்காரருக்குப் போஜனங்கொடுத்து அவர்களை விசாரிக்கும்படி எஜமான் வைத்த உண்மையும் விவேகமுமுள்ள ஊழியக்காரன் யாவன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4583,51 +4607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முடிவுபரியந்தம் நிலைநிற்பவனே இரட்சிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[3. பின்பு, அவர் ஒலிவமலையின் மேல் உட்கார்ந்திருக்கையில், சீஷர்கள் அவரிடத்தில் தனித்துவந்து: இவைகள் எப்பொழுது சம்பவிக்கும்? உம்முடைய வருகைக்கும், உலகத்தின் முடிவுக்கும் அடையாளம் என்ன? எங்களுக்குச் சொல்லவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4692,51 +4716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. எப்படியெனில், ஜலப்பிரளயத்துக்கு முன்னான காலத்திலே நோவா பேழைக்குள் பிரவேசிக்கும் நாள் வரைக்கும், ஜனங்கள் புசித்தும் குடித்தும், பெண்கொண்டும் பெண்கொடுத்தும்,]]></a:t>
+              <a:t><![CDATA[3. பின்பு, அவர் ஒலிவமலையின் மேல் உட்கார்ந்திருக்கையில், சீஷர்கள் அவரிடத்தில் தனித்துவந்து: இவைகள் எப்பொழுது சம்பவிக்கும்? உம்முடைய வருகைக்கும், உலகத்தின் முடிவுக்கும் அடையாளம் என்ன? எங்களுக்குச் சொல்லவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4801,51 +4825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. எப்படியெனில், ஜலப்பிரளயத்துக்கு முன்னான காலத்திலே நோவா பேழைக்குள் பிரவேசிக்கும் நாள் வரைக்கும், ஜனங்கள் புசித்தும் குடித்தும், பெண்கொண்டும் பெண்கொடுத்தும்,]]></a:t>
+              <a:t><![CDATA[4. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: ஒருவனும் உங்களை வஞ்சியாதபடிக்கு எச்சரிக்கையாயிருங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4910,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ராஜ்யத்தினுடைய இந்தச் சுவிசேஷம் பூலோகமெங்குமுள்ள சகல ஜாதிகளுக்கும் சாட்சியாகப் பிரசங்கிக்கப்படும், அப்போது முடிவு வரும்.]]></a:t>
+              <a:t><![CDATA[46. எஜமான் வரும்போது அப்படிச்செய்கிறவனாகக் காணப்படுகிற ஊழியக்காரனே பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5019,51 +5043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ராஜ்யத்தினுடைய இந்தச் சுவிசேஷம் பூலோகமெங்குமுள்ள சகல ஜாதிகளுக்கும் சாட்சியாகப் பிரசங்கிக்கப்படும், அப்போது முடிவு வரும்.]]></a:t>
+              <a:t><![CDATA[5. ஏனெனில், அநேகர் வந்து, என் நாமத்தைத் தரித்துக்கொண்டு: நானே கிறிஸ்து என்று சொல்லி, அநேகரை வஞ்சிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5128,51 +5152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஜலப்பிரளயம் வந்து அனைவரையும் வாரிக்கொண்டுபோகுமட்டும் உணராதிருந்தார்கள்; அப்படியே மனுஷகுமாரன் வருங்காலத்திலும் நடக்கும்.]]></a:t>
+              <a:t><![CDATA[5. ஏனெனில், அநேகர் வந்து, என் நாமத்தைத் தரித்துக்கொண்டு: நானே கிறிஸ்து என்று சொல்லி, அநேகரை வஞ்சிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5237,51 +5261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இயேசு அவர்களை நோக்கி: இவைகளையெல்லாம் பார்க்கிறீர்களே, இவ்விடத்தில் ஒரு கல்லின்மேல் ஒரு கல்லிராதபடிக்கு எல்லாம் இடிக்கப்பட்டுப்போகும் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது, இதோ கிறிஸ்து இங்கே இருக்கிறார், அதோ அங்கே இருக்கிறார் என்று எவனாகிலும் சொன்னால் நம்பாதேயுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5346,51 +5370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஜலப்பிரளயம் வந்து அனைவரையும் வாரிக்கொண்டுபோகுமட்டும் உணராதிருந்தார்கள்; அப்படியே மனுஷகுமாரன் வருங்காலத்திலும் நடக்கும்.]]></a:t>
+              <a:t><![CDATA[47. தன் ஆஸ்திகள் எல்லாவற்றின்மேலும் அவனை விசாரணைக்காரனாக வைப்பானென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5455,51 +5479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும், பாழாக்குகிற அருவருப்பைக் குறித்துத் தானியேல் தீர்க்கதரிசி சொல்லியிருக்கிறானே. வாசிக்கிறவன் சிந்திக்கக்கடவன். நீங்கள் அதைப் பரிசுத்த ஸ்தலத்தில் நிற்கக் காணும்போது,]]></a:t>
+              <a:t><![CDATA[6. யுத்தங்களையும் யுத்தங்களின் செய்திகளையும் கேள்விப்படுவீர்கள்; கலங்காதபடி எச்சரிக்கையாயிருங்கள்; இவைகளெல்லாம் சம்பவிக்கவேண்டியதே; ஆனாலும் முடிவு உடனே வராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5564,51 +5588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும், பாழாக்குகிற அருவருப்பைக் குறித்துத் தானியேல் தீர்க்கதரிசி சொல்லியிருக்கிறானே. வாசிக்கிறவன் சிந்திக்கக்கடவன். நீங்கள் அதைப் பரிசுத்த ஸ்தலத்தில் நிற்கக் காணும்போது,]]></a:t>
+              <a:t><![CDATA[6. யுத்தங்களையும் யுத்தங்களின் செய்திகளையும் கேள்விப்படுவீர்கள்; கலங்காதபடி எச்சரிக்கையாயிருங்கள்; இவைகளெல்லாம் சம்பவிக்கவேண்டியதே; ஆனாலும் முடிவு உடனே வராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5673,51 +5697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யூதேயாவில் இருக்கிறவர்கள் மலைகளுக்கு ஓடிப்போகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[48. அந்த ஊழியக்காரனோ பொல்லாதவனாயிருந்து: என் ஆண்டவன் வர நாள் செல்லும் என்று தன் உள்ளத்திலே சொல்லிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5782,51 +5806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்பொழுது, இரண்டுபேர் வயலில் இருப்பார்கள்; ஒருவன் ஏற்றுக்கொள்ளப்படுவான், ஒருவன் கைவிடப்படுவான்.]]></a:t>
+              <a:t><![CDATA[7. ஜனத்துக்கு விரோதமாய் ஜனமும், ராஜ்யத்துக்கு விரோதமாய் ராஜ்யமும் எழும்பும்; பஞ்சங்களும், கொள்ளைநோய்களும், பூமியதிர்ச்சிகளும் பல இடங்களில் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5891,51 +5915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இரண்டு ஸ்திரீகள் ஏந்திரம் அரைத்துக்கொண்டிருப்பார்கள்; ஒருத்தி ஏற்றுக்கொள்ளப்படுவாள், ஒருத்தி கைவிடப்படுவாள்.]]></a:t>
+              <a:t><![CDATA[7. ஜனத்துக்கு விரோதமாய் ஜனமும், ராஜ்யத்துக்கு விரோதமாய் ராஜ்யமும் எழும்பும்; பஞ்சங்களும், கொள்ளைநோய்களும், பூமியதிர்ச்சிகளும் பல இடங்களில் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6000,51 +6024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. உங்கள் ஆண்டவர் இன்ன நாழிகையிலே வருவாரென்று நீங்கள் அறியாதிருக்கிறபடியினால் விழித்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[49. தன் உடன்வேலைக்காரரை அடிக்கத் தொடங்கி, வெறியரோடே புசிக்கவும் குடிக்கவும் தலைப்பட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6109,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. திருடன் இன்ன ஜாமத்தில் வருவானென்று வீட்டெஜமான் அறிந்திருந்தால், அவன் விழித்திருந்து, தன் வீட்டைக் கன்னமிடவொட்டானென்று அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[50. அந்த ஊழியக்காரன் நினையாத நாளிலும், அறியாத நாளிகையிலும், அவனுடைய எஜமான் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6218,51 +6242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. திருடன் இன்ன ஜாமத்தில் வருவானென்று வீட்டெஜமான் அறிந்திருந்தால், அவன் விழித்திருந்து, தன் வீட்டைக் கன்னமிடவொட்டானென்று அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[50. அந்த ஊழியக்காரன் நினையாத நாளிலும், அறியாத நாளிகையிலும், அவனுடைய எஜமான் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6327,51 +6351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நீங்கள் நினையாத நாழிகையிலே மனுஷகுமாரன் வருவார்; ஆதலால், நீங்களும் ஆயத்தமாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[51. அவனைக் கடினமாய்த் தண்டித்து, மாயக்காரரோடே அவனுக்குப் பங்கை நியமிப்பான்; அங்கே அழுகையும் பற்கடிப்பும் உண்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6436,51 +6460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இயேசு அவர்களை நோக்கி: இவைகளையெல்லாம் பார்க்கிறீர்களே, இவ்விடத்தில் ஒரு கல்லின்மேல் ஒரு கல்லிராதபடிக்கு எல்லாம் இடிக்கப்பட்டுப்போகும் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. ஏனெனில், கள்ளக்கிறிஸ்துக்களும் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, கூடுமானால் தெரிந்துகொள்ளப்பட்டவர்களையும் வஞ்சிக்கத்தக்கதாகப் பெரிய அடையாளங்களையும் அற்புதங்களையும் செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6545,51 +6569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நீங்கள் நினையாத நாழிகையிலே மனுஷகுமாரன் வருவார்; ஆதலால், நீங்களும் ஆயத்தமாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[51. அவனைக் கடினமாய்த் தண்டித்து, மாயக்காரரோடே அவனுக்குப் பங்கை நியமிப்பான்; அங்கே அழுகையும் பற்கடிப்பும் உண்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6654,51 +6678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஏற்றவேளையிலே தன் வேலைக்காரருக்குப் போஜனங்கொடுத்து அவர்களை விசாரிக்கும்படி எஜமான் வைத்த உண்மையும் விவேகமுமுள்ள ஊழியக்காரன் யாவன்?]]></a:t>
+              <a:t><![CDATA[8. இவைகளெல்லாம் வேதனைகளுக்கு ஆரம்பம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6763,51 +6787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஏற்றவேளையிலே தன் வேலைக்காரருக்குப் போஜனங்கொடுத்து அவர்களை விசாரிக்கும்படி எஜமான் வைத்த உண்மையும் விவேகமுமுள்ள ஊழியக்காரன் யாவன்?]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது, உங்களை உபத்திரவங்களுக்கு ஒப்புக்கொடுத்து, உங்களைக் கொலைசெய்வார்கள்; என் நாமத்தினிமித்தம் நீங்கள் சகல ஜனங்களாலும் பகைக்கப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6872,51 +6896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. எஜமான் வரும்போது அப்படிச்செய்கிறவனாகக் காணப்படுகிற ஊழியக்காரனே பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது, உங்களை உபத்திரவங்களுக்கு ஒப்புக்கொடுத்து, உங்களைக் கொலைசெய்வார்கள்; என் நாமத்தினிமித்தம் நீங்கள் சகல ஜனங்களாலும் பகைக்கப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6981,51 +7005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வீட்டின்மேல் இருக்கிறவன் தன் வீட்டிலே எதையாகிலும் எடுப்பதற்கு இறங்காதிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது, அநேகர் இடறலடைந்து, ஒருவரையொருவர் காட்டிக்கொடுத்து, ஒருவரையொருவர் பகைப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7090,51 +7114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. தன் ஆஸ்திகள் எல்லாவற்றின்மேலும் அவனை விசாரணைக்காரனாக வைப்பானென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது, அநேகர் இடறலடைந்து, ஒருவரையொருவர் காட்டிக்கொடுத்து, ஒருவரையொருவர் பகைப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7199,51 +7223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வயலில் இருக்கிறவன் தன் வஸ்திரங்களை எடுப்பதற்கு திரும்பாதிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[11. அநேகங் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, அநேகரை வஞ்சிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7308,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அந்த ஊழியக்காரனோ பொல்லாதவனாயிருந்து: என் ஆண்டவன் வர நாள் செல்லும் என்று தன் உள்ளத்திலே சொல்லிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[12. அக்கிரமம் மிகுதியாவதினால் அநேகருடைய அன்பு தணிந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7417,51 +7441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்நாட்களிலே கர்ப்பவதிகளுக்கும் பால்கொடுக்கிறவர்களுக்கும் ஐயோ.]]></a:t>
+              <a:t><![CDATA[13. முடிவுபரியந்தம் நிலைநிற்பவனே இரட்சிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7526,51 +7550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. தன் உடன்வேலைக்காரரை அடிக்கத் தொடங்கி, வெறியரோடே புசிக்கவும் குடிக்கவும் தலைப்பட்டால்,]]></a:t>
+              <a:t><![CDATA[14. ராஜ்யத்தினுடைய இந்தச் சுவிசேஷம் பூலோகமெங்குமுள்ள சகல ஜாதிகளுக்கும் சாட்சியாகப் பிரசங்கிக்கப்படும், அப்போது முடிவு வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7635,51 +7659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஏனெனில், உலகமுண்டானதுமுதல் இதுவரைக்கும் சம்பவித்திராததும், இனிமேலும் சம்பவியாததுமான மிகுந்த உபத்திரவம் அப்பொழுது உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[24. ஏனெனில், கள்ளக்கிறிஸ்துக்களும் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, கூடுமானால் தெரிந்துகொள்ளப்பட்டவர்களையும் வஞ்சிக்கத்தக்கதாகப் பெரிய அடையாளங்களையும் அற்புதங்களையும் செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7744,51 +7768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அந்த ஊழியக்காரன் நினையாத நாளிலும், அறியாத நாளிகையிலும், அவனுடைய எஜமான் வந்து,]]></a:t>
+              <a:t><![CDATA[14. ராஜ்யத்தினுடைய இந்தச் சுவிசேஷம் பூலோகமெங்குமுள்ள சகல ஜாதிகளுக்கும் சாட்சியாகப் பிரசங்கிக்கப்படும், அப்போது முடிவு வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7853,51 +7877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அவனைக் கடினமாய்த் தண்டித்து, மாயக்காரரோடே அவனுக்குப் பங்கை நியமிப்பான்; அங்கே அழுகையும் பற்கடிப்பும் உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. மேலும், பாழாக்குகிற அருவருப்பைக் குறித்துத் தானியேல் தீர்க்கதரிசி சொல்லியிருக்கிறானே. வாசிக்கிறவன் சிந்திக்கக்கடவன். நீங்கள் அதைப் பரிசுத்த ஸ்தலத்தில் நிற்கக் காணும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7962,51 +7986,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அவனைக் கடினமாய்த் தண்டித்து, மாயக்காரரோடே அவனுக்குப் பங்கை நியமிப்பான்; அங்கே அழுகையும் பற்கடிப்பும் உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. மேலும், பாழாக்குகிற அருவருப்பைக் குறித்துத் தானியேல் தீர்க்கதரிசி சொல்லியிருக்கிறானே. வாசிக்கிறவன் சிந்திக்கக்கடவன். நீங்கள் அதைப் பரிசுத்த ஸ்தலத்தில் நிற்கக் காணும்போது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. யூதேயாவில் இருக்கிறவர்கள் மலைகளுக்கு ஓடிப்போகக்கடவர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. வீட்டின்மேல் இருக்கிறவன் தன் வீட்டிலே எதையாகிலும் எடுப்பதற்கு இறங்காதிருக்கக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. வயலில் இருக்கிறவன் தன் வஸ்திரங்களை எடுப்பதற்கு திரும்பாதிருக்கக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அந்நாட்களிலே கர்ப்பவதிகளுக்கும் பால்கொடுக்கிறவர்களுக்கும் ஐயோ.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. நீங்கள் ஓடிப்போவது மாரிகாலத்திலாவது ஓய்வுநாளிலாவது, சம்பவியாதபடிக்கு வேண்டிக்கொள்ளுங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. ஏனெனில், உலகமுண்டானதுமுதல் இதுவரைக்கும் சம்பவித்திராததும், இனிமேலும் சம்பவியாததுமான மிகுந்த உபத்திரவம் அப்பொழுது உண்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8071,51 +8749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு, அவர் ஒலிவமலையின் மேல் உட்கார்ந்திருக்கையில், சீஷர்கள் அவரிடத்தில் தனித்துவந்து: இவைகள் எப்பொழுது சம்பவிக்கும்? உம்முடைய வருகைக்கும், உலகத்தின் முடிவுக்கும் அடையாளம் என்ன? எங்களுக்குச் சொல்லவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. இதோ, முன்னதாக உங்களுக்கு அறிவித்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8180,51 +8858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு, அவர் ஒலிவமலையின் மேல் உட்கார்ந்திருக்கையில், சீஷர்கள் அவரிடத்தில் தனித்துவந்து: இவைகள் எப்பொழுது சம்பவிக்கும்? உம்முடைய வருகைக்கும், உலகத்தின் முடிவுக்கும் அடையாளம் என்ன? எங்களுக்குச் சொல்லவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[26. ஆகையால்: அதோ, வனாந்தரத்தில் இருக்கிறார் என்று சொல்வார்களானால் புறப்படாதிருங்கள்; இதோ, அறைவீட்டிற்குள் இருக்கிறார் என்று சொல்வார்களானால் நம்பாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8259,51 +8937,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102514" r:id="rId1"/>
+    <p:sldLayoutId id="2474729651" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8855,50 +9533,98 @@
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9015,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और यदि वे दिन घटाए न जाते, तो कोई प्राणी न बचता; परन्तु चुने हुओं के कारण वे दिन घटाए जाएंगे।]]></a:t>
+              <a:t><![CDATA[দেখ, ‘তিনি ভেতরের ঘরে লুকিয়ে আছেন, তাদের কথায় বিশ্বাস করো না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. यीशु ने उन को उत्तर दिया, सावधान रहो! कोई तुम्हें न भरमाने पाए।]]></a:t>
+              <a:t><![CDATA[27. আকাশে বিদ্য়ুত্ য়েমন পূর্ব দিকে দেখা দিয়ে পশ্চিম দিক পর্যন্ত চমকে দেয়, তেমনি করেইমানবপুত্রের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. उस समय यदि कोई तुम से कहे, कि देखो, मसीह यहां हैं! या वहां है तो प्रतीति न करना।]]></a:t>
+              <a:t><![CDATA[আবির্ভাব হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. क्योंकि बहुत से ऐसे होंगे जो मेरे नाम से आकर कहेंगे, कि मैं मसीह हूं: और बहुतों को भरमाएंगे।]]></a:t>
+              <a:t><![CDATA[28. য়েখানে শব, সেখানেইশকুন এসে জড় হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. क्योंकि झूठे मसीह और झूठे भविष्यद्वक्ता उठ खड़े होंगे, और बड़े चिन्ह और अद्भुत काम दिखाएंगे, कि]]></a:t>
+              <a:t><![CDATA[29. মহাক্লেশের সেইদিনগুলির পরই, ‘সূর্য় অন্ধকার হয়ে যাবে, চাঁদ আর আলো দেবে না৷ তারাগুলো আকাশ থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यदि हो सके तो चुने हुओं को भी भरमा दें।]]></a:t>
+              <a:t><![CDATA[খসে পড়বে আর আকাশমণ্ডলে মহা আলোড়নের সৃষ্টি হবে৷’ যিশাইয় 13:10; 34:4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. तुम लड़ाइयों और लड़ाइयों की चर्चा सुनोगे; देखो घबरा न जाना क्योंकि इन का होना अवश्य है, परन्तु उस]]></a:t>
+              <a:t><![CDATA[30. ‘সেই সময় আকাশে মানবপুত্রের চিহ্ন দেখা দেবে৷ তখন পৃথিবীর সকল গোষ্ঠী হাহুতাশ করবে; আর তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[समय अन्त न होगा।]]></a:t>
+              <a:t><![CDATA[মানবপুত্রকে মহাপরাক্রম ও মহিমামণ্ডিত হয়ে আকাশের মেঘে করে আসতে দেখবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. देखो, मैं ने पहिले से तुम से यह सब कुछ कह दिया है।]]></a:t>
+              <a:t><![CDATA[31. খুব জোরে তূরীধ্বনির সঙ্গে তিনি তাঁর স্বর্গদূতদের পাঠাবেন৷ তাঁরা আকাশের এক প্রান্ত থেকে অপর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. इसलिये यदि वे तुम से कहें, देखो, वह जंगल में है, तो बाहर न निकल जाना; देखो, वह को ठिरयों में]]></a:t>
+              <a:t><![CDATA[প্রান্ত পর্যন্ত, চার দিক থেকে তাঁর মনোনীত লোকদের জড়ো করবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और प्रार्थना किया करो; कि तुम्हें जाड़े में या सब्त के दिन भागना न पड़े।]]></a:t>
+              <a:t><![CDATA[22. আরো বলছি, সেইদিনগুলির সংখ্যা ঈশ্বর যদি কমিয়ে না দিতেন তবে কেউই অবশিষ্ট থাকত না৷ কিন্তু তাঁর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हैं, तो प्रतीति न करना।]]></a:t>
+              <a:t><![CDATA[32. ‘ডুমুর গাছ দেখে শিক্ষা নাও, তার কচি ডালে পাতা বের হলে জানা যায় গ্রীষ্মকাল কাছে এসে গেছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. क्योंकि जैसे बिजली पूर्व से निकलकर पश्चिम तक चमकती जाती है, वैसा ही मनुष्य के पुत्र का भी आना]]></a:t>
+              <a:t><![CDATA[33. ঠিক সেই রকম, যখন তোমরা দেখবে এসব ঘটছে, বুঝবে মানবপুত্রের পুনরুত্থানের সময় এসে গেছে, তা দরজার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[होगा।]]></a:t>
+              <a:t><![CDATA[গোড়ায় এসে পড়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. जहां लोथ हो, वहीं गिद्ध इकट्ठे होंगे॥]]></a:t>
+              <a:t><![CDATA[34. আমি তোমাদের সত্যি বলছি, যতক্ষণ পর্যন্ত না এসব ঘটছে এই যুগের লোকদের শেষ হবে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. उन दिनों के क्लेश के बाद तुरन्त सूर्य अन्धियारा हो जाएगा, और चान्द का प्रकाश जाता रहेगा, और तारे]]></a:t>
+              <a:t><![CDATA[35. আকাশ ও সমগ্র পৃথিবী বিলুপ্ত হয়ে যাবে, কিন্তু আমার কোন কথা বিলুপ্ত হবে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आकाश से गिर पड़ेंगे और आकाश की शक्तियां हिलाई जाएंगी।]]></a:t>
+              <a:t><![CDATA[36. ‘সেই দিন ও মুহূর্ত্তের কথা কেউ জানে না, এমন কি স্বর্গদূতেরা অথবা পুত্র নিজেও তা জানেন না,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. तब मनुष्य के पुत्र का चिन्ह आकाश में दिखाई देगा, और तब पृथ्वी के सब कुलों के लोग छाती पीटेंगे;]]></a:t>
+              <a:t><![CDATA[কেবলমাত্র পিতা (ঈশ্বর) তা জানেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और मनुष्य के पुत्र को बड़ी सामर्थ और ऐश्वर्य के साथ आकाश के बादलों पर आते देखेंगे।]]></a:t>
+              <a:t><![CDATA[37. নোহের সময় য়েমন হয়েছিল, মানবপুত্রের আগমনের সময় সেইরকম হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. और वह तुरही के बड़े शब्द के साथ, अपने दूतों को भेजेगा, और वे आकाश के इस छोर से उस छोर तक, चारों]]></a:t>
+              <a:t><![CDATA[38. নোহের সময়ে বন্যা আসার আগে, য়ে পর্যন্ত না নোহ সেই জাহাজে ঢুকলেন, লোকেরা সমানে ভোজন পান করেছে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिशा से उसके चुने हुओं को इकट्ठे करेंगे।]]></a:t>
+              <a:t><![CDATA[বিয়ে করেছে ও ছেলেমেয়েদের বিয়ে দিয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. जब यीशु मन्दिर से निकलकर जा रहा था, तो उसके चेले उस को मन्दिर की रचना दिखाने के लिये उस के पास]]></a:t>
+              <a:t><![CDATA[মনোনীত লোকদের জন্য তিনি সেই দিনের সংখ্যা কমিয়ে রেখেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. अंजीर के पेड़ से यह दृष्टान्त सीखो: जब उस की डाली को मल हो जाती और पत्ते निकलने लगते हैं, तो तुम]]></a:t>
+              <a:t><![CDATA[39. ‘য়ে পর্যন্ত না বন্যা এসে তাদের সবাইকে ভাসিয়ে নিয়ে গেল, সে পর্যন্ত তারা কিছুইবুঝতে পারে নি য়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जान लेते हो, कि ग्रीष्म काल निकट है।]]></a:t>
+              <a:t><![CDATA[কি ঘটতে যাচ্ছে৷ মানবপুত্রের আগমনও ঠিক সেই রকমভাবেইহবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. इसी रीति से जब तुम इन सब बातों को देखो, तो जान लो, कि वह निकट है, वरन द्वार ही पर है।]]></a:t>
+              <a:t><![CDATA[40. সেই সময় দুজন লোক মাঠে কাজ করবে৷ তাদের একজনকে নিয়ে যাওযা হবে, অন্য জন পড়ে থাকবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. मैं तुम से सच कहता हूं, कि जब तक ये सब बातें पूरी न हो लें, तब तक यह पीढ़ी जाती न रहेगी।]]></a:t>
+              <a:t><![CDATA[41. দুজন স্ত্রীলোক য়াঁতা পিষবে, তাদের একজনকে নিয়ে যাওযা হবে, আর অন্যজন পড়ে থাকবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. क्योंकि जाति पर जाति, और राज्य पर राज्य चढ़ाई करेगा, और जगह जगह अकाल पड़ेंगे, और भुईंडोल होंगे।]]></a:t>
+              <a:t><![CDATA[42. ‘তাই তোমরা সজাগ থাক, কারণ তোমাদের প্রভু কোন দিন আসবেন, তা তোমরা জানো না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. आकाश और पृथ्वी टल जाएंगे, परन्तु मेरी बातें कभी न टलेंगी।]]></a:t>
+              <a:t><![CDATA[43. তবে একথা মনে রেখো, যদি গৃহস্থ জানত রাত্রে কোন সময় চোর আসবে, তবে সে জেগে থাকত৷ সে চোরকে নিজের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ये सब बातें पीड़ाओं का आरम्भ होंगी।]]></a:t>
+              <a:t><![CDATA[ঘরের সিঁধ কাটতে দিত না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. तब वे क्लेश दिलाने के लिये तुम्हें पकड़वाएंगे, और तुम्हें मार डालेंगे और मेरे नाम के कारण सब]]></a:t>
+              <a:t><![CDATA[1. যীশু মন্দির থেকে যখন বের হয়ে যাচ্ছিলেন, সেইসময়তাঁর শিষ্যরা তাঁর কাছে এসে মন্দিরের বড় বড়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जातियों के लोग तुम से बैर रखेंगे।]]></a:t>
+              <a:t><![CDATA[দালানের দিকে তাঁর দৃষ্টি আকর্ষণ করতে চাইলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. तब बहुतेरे ठोकर खाएंगे, और एक दूसरे से बैर रखेंगे।]]></a:t>
+              <a:t><![CDATA[44. তাই তোমরাও প্রস্তুত থাক, কারণ তোমরা যখন তাঁর আগমনের বিষয়ে ভাববেও না, মানবপুত্র সেই সময়ই আসবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आए।]]></a:t>
+              <a:t><![CDATA[23. সেই সময় কেউ যদি তোমাদের বলে, ‘দেখ, মশীহ (খ্রীষ্ট)’ এখানে, অথবা ‘দেখ, তিনি ওখানে,’ তাহলে সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और बहुत से झूठे भविष्यद्वक्ता उठ खड़े होंगे, और बहुतों को भरमाएंगे।]]></a:t>
+              <a:t><![CDATA[2. এর জবাবে যীশু তাঁদের বললেন, ‘তোমরা এখন এখানে এসব দেখছ, কিন্তু আমি তোমাদের সত্যি বলছি, এখানে একটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. उस दिन और उस घड़ी के विषय में कोई नहीं जानता, न स्वर्ग के दूत, और न पुत्र, परन्तु केवल पिता।]]></a:t>
+              <a:t><![CDATA[পাথর আর একটা পাথরের ওপর থাকবে না, এসবই ভুমিস্যাত্ হবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और अधर्म के बढ़ने से बहुतों का प्रेम ठण्डा हो जाएगा।]]></a:t>
+              <a:t><![CDATA[45. ‘সেইবিশ্বস্ত ও বুদ্ধিমান দাস তাহলে কে, যার ওপর তার প্রভু তাঁর বাড়ির অন্যান্য দাসদের ঠিক সময়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. जैसे नूह के दिन थे, वैसा ही मनुष्य के पुत्र का आना भी होगा।]]></a:t>
+              <a:t><![CDATA[খাবার দেবার দাযিত্ব দিয়েছেন?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. परन्तु जो अन्त तक धीरज धरे रहेगा, उसी का उद्धार होगा।]]></a:t>
+              <a:t><![CDATA[3. যীশু যখন জৈতুন পর্বতমালার ওপর বসেছিলেন, তখন তাঁর শিষ্যরা একান্তে তাঁর কাছে এসে তাঁকে বললেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. क्योंकि जैसे जल-प्रलय से पहिले के दिनों में, जिस दिन तक कि नूह जहाज पर न चढ़ा, उस दिन तक लोग]]></a:t>
+              <a:t><![CDATA[‘আমাদের বলুন, কখন এসব ঘটবে, আর আপনার আসার এবং এযুগের শেষ পরিণতির সময় জানার চিহ্নই বা কি হবে?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[खाते-पीते थे, और उन में ब्याह शादी होती थी।]]></a:t>
+              <a:t><![CDATA[4. এর উত্তরে যীশু তাদের বললেন, ‘দেখো! কেউ য়েন তোমাদের না ঠকায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और राज्य का यह सुसमाचार सारे जगत में प्रचार किया जाएगा, कि सब जातियों पर गवाही हो, तब अन्त आ]]></a:t>
+              <a:t><![CDATA[46. সেই দাস ধন্য যার মনিব ফিরে এসে তাকে তার কর্তব্য করতে দেখবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाएगा॥]]></a:t>
+              <a:t><![CDATA[5. আমি তোমাদের একথা বলছি কারণ অনেকে আমার নামে আসবে আর তারা বলবে, ‘আমি খ্রীষ্ট৷’ আর তারা অনেক লোককে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. और जब तक जल-प्रलय आकर उन सब को बहा न ले गया, तब तक उन को कुछ भी मालूम न पड़ा; वैसे ही मनुष्य के]]></a:t>
+              <a:t><![CDATA[ঠকাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. उस ने उन से कहा, क्या तुम यह सब नहीं देखते? मैं तुम से सच कहता हूं, यहां पत्थर पर पत्थर भी न]]></a:t>
+              <a:t><![CDATA[কথায় বিশ্বাস করো না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पुत्र का आना भी होगा।]]></a:t>
+              <a:t><![CDATA[47. আমি তোমাদের সত্যি বলছি, তিনি সেই দাসকেই তাঁর সমস্ত সম্পত্তি দেখাশোনার ভার দেবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. सो जब तुम उस उजाड़ने वाली घृणित वस्तु को जिस की चर्चा दानिय्येल भविष्यद्वक्ता के द्वारा हुई थी,]]></a:t>
+              <a:t><![CDATA[6. তোমরা নানা যুদ্ধের কথা শুনবে এবং তোমাদের কানে যুদ্ধের গুজব আসেব৷ কিন্তু দেখো, তোমরা ভয় পেও না,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पवित्र स्थान में खड़ी हुई देखो, (जो पढ़े, वह समझे )।]]></a:t>
+              <a:t><![CDATA[কারণ ঐ সব ঘটনা অবশ্যই ঘটবে কিন্তু তখনও শেষ নয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. तब जो यहूदिया में हों वे पहाड़ों पर भाग जाएं।]]></a:t>
+              <a:t><![CDATA[48. কিন্তু ধর, সেই দাস যদি দুষ্ট হয়, আর মনে মনে বলে, ‘আমার মনিবের ফিরে আসতে অনেক দেরী আছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. उस समय दो जन खेत में होंगे, एक ले लिया जाएगा और दूसरा छोड़ दिया जाएगा।]]></a:t>
+              <a:t><![CDATA[7. হ্যাঁ, এক জাতি অন্য জাতির বিরুদ্ধে লড়াইকরবে; আর এক রাজ্য অন্য রাজ্যের বিরুদ্ধে যাবে৷ সর্বত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +16209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. दो स्त्रियां चक्की पीसती रहेंगी, एक ले ली जाएगी, और दूसरी छोड़ दी जाएगी।]]></a:t>
+              <a:t><![CDATA[দুর্ভিক্ষ ও ভূমিকম্প হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +16341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. इसलिये जागते रहो, क्योंकि तुम नहीं जानते कि तुम्हारा प्रभु किस दिन आएगा।]]></a:t>
+              <a:t><![CDATA[49. ‘তাই সে তার সঙ্গী দাসদের মারধর করে এবং মাতালদের সঙ্গে খাওযা-দাওযা করতে শুরু করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. परन्तु यह जान लो कि यदि घर का स्वामी जानता होता कि चोर किस पहर आएगा, तो जागता रहता; और अपने घर]]></a:t>
+              <a:t><![CDATA[50. তাহলে য়ে দিন ও য়ে সময়ের কথা সেইদাস ভাবতেও পারবে না বা জানবেও না, সেই দিন ও সেই মুহূর্ত্তেইতার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में सेंध लगने न देता।]]></a:t>
+              <a:t><![CDATA[মনিব এসে হাজির হবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. इसलिये तुम भी तैयार रहो, क्योंकि जिस घड़ी के विषय में तुम सोचते भी नहीं हो, उसी घड़ी मनुष्य का]]></a:t>
+              <a:t><![CDATA[51. তখন তার মনিব তাকে কঠোর শাস্তি দেবেন, ভণ্ডদের মধ্যে তাকে স্থান দেবেন; য়েখানে লোকেরা কান্নাকাটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +16869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[छूटेगा, जो ढाया न जाएगा।]]></a:t>
+              <a:t><![CDATA[24. ‘আমি একথা বলছি, কারণ অনেক ভণ্ড খ্রীষ্ট ও ভণ্ড ভাববাদীর উদয় হবে৷ তারা মহা আশ্চর্য কাজ করবে ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +17001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पुत्र आ जाएगा।]]></a:t>
+              <a:t><![CDATA[করে ও যন্ত্রণায় দাঁতে দাঁত ঘসে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +17133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. सो वह विश्वासयोग्य और बुद्धिमान दास कौन है, जिसे स्वामी ने अपने नौकर चाकरों पर सरदार ठहराया, कि]]></a:t>
+              <a:t><![CDATA[8. কিন্তু এসব কেবল যন্ত্রণার আরন্ভ মাত্র৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +17265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[समय पर उन्हें भोजन दे?]]></a:t>
+              <a:t><![CDATA[9. ‘সেই সময় শাস্তি দেবার জন্য তারা তোমাদের ধরিয়ে দেবে ও হত্যা করবে৷ আমার শিষ্য হয়েছ বলে জগতের সকল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +17397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. धन्य है, वह दास, जिसे उसका स्वामी आकर ऐसा की करते पाए।]]></a:t>
+              <a:t><![CDATA[জাতির লোকেরা তোমাদের ঘৃণা করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +17529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. जो को ठे पर हों, वह अपने घर में से सामान लेने को न उतरे।]]></a:t>
+              <a:t><![CDATA[10. সেই সময় অনেক লোক বিশ্বাস থেকে সরে যাবে৷ তারা একে অপরকে শাসনকর্তাদের হাতে ধরিয়ে দেবে আর তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +17661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. मैं तुम से सच कहता हूं; वह उसे अपनी सारी संपत्ति पर सरदार ठहराएगा।]]></a:t>
+              <a:t><![CDATA[পরস্পরকে ঘৃণা করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +17793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और जो खेत में हों, वह अपना कपड़ा लेने को पीछे न लौटे।]]></a:t>
+              <a:t><![CDATA[11. অনেক ভণ্ড ভাববাদীর আবির্ভাব হবে, যাঁরা বহু লোককে ঠকাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +17925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. परन्तु यदि वह दुष्ट दास सोचने लगे, कि मेरे स्वामी के आने में देर है।]]></a:t>
+              <a:t><![CDATA[12. অধর্ম বেড়ে যাওযার ফলে অধিকাংশ লোকদের মধ্য থেকে ভালবাসা কমে যাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +18057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. उन दिनों में जो गर्भवती और दूध पिलाती होंगी, उन के लिये हाय, हाय।]]></a:t>
+              <a:t><![CDATA[13. কিন্তু শেষ পর্যন্ত য়ে নিজেকে স্থির রাখবে, সে রক্ষা পাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +18189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. और अपने साथी दासों को पीटने लगे, और पियक्कड़ों के साथ खाए पीए।]]></a:t>
+              <a:t><![CDATA[14. আর রাজ্যের (স্বর্গ) এইসুসমাচার জগতের সর্বত্র প্রচার করা হবে৷ সমস্ত জাতির কাছে তা সাক্ষ্যরূপে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +18321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. क्योंकि उस समय ऐसा भारी क्लेश होगा, जैसा जगत के आरम्भ से न अब तक हुआ, और न कभी होगा।]]></a:t>
+              <a:t><![CDATA[চিহ্ন দেখাবে, য়েন লোকদের ঠকাতে পারে৷ যদি সন্ভব হয় এমনকি ঈশ্বরের মনোনীত লোকদেরও ঠকাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +18453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. तो उस दास का स्वामी ऐसे दिन आएगा, जब वह उस की बाट न जोहता हो।]]></a:t>
+              <a:t><![CDATA[প্রচারিত হবে, আর তারপরই উপস্থিত হবে সেই সময়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +18585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. और ऐसी घड़ी कि वह न जानता हो, और उसे भारी ताड़ना देकर, उसका भाग कपटियों के साथ ठहराएगा: वहां]]></a:t>
+              <a:t><![CDATA[15. ‘তোমরা তখন দেখবে য়ে, ভাববাদী দানিয়েলের মধ্য দিয়ে য়ে ‘সর্বনাশা ঘৃণার বস্তুর’কথা বলা হয়েছিল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +18717,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रोना और दांत पीसना होगा॥]]></a:t>
+              <a:t><![CDATA[তা পবিত্র স্থানে দাঁড়িয়ে আছে৷’ য়ে একথা পড়ছে সে বুঝুক এর অর্থ কি৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. ‘সেই সময় যাঁরা যিহূদিয়াতে থাকবে, তারা পাহাড় অঞ্চলে পালিয়ে যাক্৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. য়ে ছাদে থাকবে, সে য়েন ঘর থেকে তার জিনিস নেবার জন্য নীচে না নামে৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. ক্ষেতের মধ্যে য়ে কাজ করবে, সে তার জামা নেবার জন্য ফিরে না আসুক৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. হায়! সেই মহিলারা, যাঁরা সেইদিনগুলিতে গর্ভবতী থাকবে, বা যাদের কোলে থাকবে দুধের শিশু৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. তাই প্রার্থনা কর য়েন শীতকালে বা বিশ্রামবারে তোমাদের পালাতে না হয়৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. ‘সেই দিনগুলিতে এমন মহাকষ্ট হবে যা জগতের শুরু থেকে এই সময় পর্যন্ত আর কখনও হয় নি এবং হবে ও না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +19641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और जब वह जैतून पहाड़ पर बैठा था, तो चेलों ने अलग उसके पास आकर कहा, हम से कह कि ये बातें कब होंगी]]></a:t>
+              <a:t><![CDATA[25. দেখ, আমি আগে থেকেইতোমাদের এসব কথা বলে রাখলাম৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +19773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और तेरे आने का, और जगत के अन्त का क्या चिन्ह होगा?]]></a:t>
+              <a:t><![CDATA[26. ‘তাইতারা যদি তোমাদের বলে, ‘দেখ, খ্রীষ্ট প্রান্তরে আছেন!’ তবে তোমরা সেখানে য়েও না, অথবা যদি বলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18316,91 +19834,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
   <a:themeElements>
-    <a:clrScheme name="Theme43">
+    <a:clrScheme name="Theme82">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme43">
+    <a:fontScheme name="Theme82">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18426,51 +19944,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme43">
+    <a:fmtScheme name="Theme82">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18601,51 +20119,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>72</Slides>
+  <Slides>78</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>