--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -147,50 +147,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -249,50 +263,57 @@
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -468,53 +489,60 @@
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
-  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -574,51 +602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகையால்: அதோ, வனாந்தரத்தில் இருக்கிறார் என்று சொல்வார்களானால் புறப்படாதிருங்கள்; இதோ, அறைவீட்டிற்குள் இருக்கிறார் என்று சொல்வார்களானால் நம்பாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[5. For many shall come in my name, saying, I am Christ; and shall deceive many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -683,51 +711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மின்னல் கிழக்கிலிருந்து தோன்றி மேற்கு வரைக்கும் பிரகாசிக்கிறதுபோல, மனுஷகுமாரனுடைய வருகையும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[5. For many shall come in my name, saying, I am Christ; and shall deceive many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -792,51 +820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மின்னல் கிழக்கிலிருந்து தோன்றி மேற்கு வரைக்கும் பிரகாசிக்கிறதுபோல, மனுஷகுமாரனுடைய வருகையும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. And all of you shall hear of wars and rumours of wars: see that all of you be not troubled: for all these things must come to pass, but the end is not yet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -901,51 +929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பிணம் எங்கேயோ அங்கே கழுகுகள் வந்து கூடும்.]]></a:t>
+              <a:t><![CDATA[6. And all of you shall hear of wars and rumours of wars: see that all of you be not troubled: for all these things must come to pass, but the end is not yet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1010,51 +1038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அந்நாட்களின் உபத்திரவம் முடிந்தவுடனே, சூரியன் அந்தகாரப்படும், சந்திரன் ஒளியைக்கொடாதிருக்கும், நட்சத்திரங்கள் வானத்திலிருந்து விழும், வானத்தின் சத்துவங்கள் அசைக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[7. For nation shall rise against nation, and kingdom against kingdom: and there shall be famines, and pestilences, and earthquakes, in divers places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1119,51 +1147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அந்நாட்களின் உபத்திரவம் முடிந்தவுடனே, சூரியன் அந்தகாரப்படும், சந்திரன் ஒளியைக்கொடாதிருக்கும், நட்சத்திரங்கள் வானத்திலிருந்து விழும், வானத்தின் சத்துவங்கள் அசைக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[7. For nation shall rise against nation, and kingdom against kingdom: and there shall be famines, and pestilences, and earthquakes, in divers places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1228,51 +1256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது, மனுஷகுமாரனுடைய அடையாளம் வானத்தில் காணப்படும். அப்பொழுது மனுஷகுமாரன் வல்லமையோடும் மிகுந்த மகிமையோடும் வானத்தின் மேகங்கள்மேல் வருகிறதை பூமியிலுள்ள சகல கோத்திரத்தாரும் கண்டு புலம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. All these are the beginning of sorrows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1337,51 +1365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது, மனுஷகுமாரனுடைய அடையாளம் வானத்தில் காணப்படும். அப்பொழுது மனுஷகுமாரன் வல்லமையோடும் மிகுந்த மகிமையோடும் வானத்தின் மேகங்கள்மேல் வருகிறதை பூமியிலுள்ள சகல கோத்திரத்தாரும் கண்டு புலம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then shall they deliver you up to be afflicted, and shall kill you: and all of you shall be hated of all nations for my name's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1446,51 +1474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. வலுவாய்த் தொனிக்கும் எக்காள சத்தத்தோடே அவர் தமது தூதர்களை அனுப்புவார்; அவர்கள் அவரால் தெரிந்துகொள்ளப்பட்டவர்களை வானத்தின் ஒரு முனை முதற்கொண்டு மறுமுனைமட்டும் நாலு திசைகளிலுமிருந்து கூட்டிச்சேர்ப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then shall they deliver you up to be afflicted, and shall kill you: and all of you shall be hated of all nations for my name's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1555,51 +1583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. வலுவாய்த் தொனிக்கும் எக்காள சத்தத்தோடே அவர் தமது தூதர்களை அனுப்புவார்; அவர்கள் அவரால் தெரிந்துகொள்ளப்பட்டவர்களை வானத்தின் ஒரு முனை முதற்கொண்டு மறுமுனைமட்டும் நாலு திசைகளிலுமிருந்து கூட்டிச்சேர்ப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And then shall many be offended, and shall betray one another, and shall hate one another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1664,51 +1692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்நாட்கள் குறைக்கப்படாதிருந்தால், ஒருவனாகிலும் தப்பிப்போவதில்லை; தெரிந்துகொள்ளப்பட்டவர்களினிமித்தமோ அந்த நாட்கள் குறைக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[1. And Jesus went out, and departed from the temple: and his disciples came to him in order to show him the buildings of the temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1773,51 +1801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அத்திமரத்தினால் ஒரு உவமையைக் கற்றுக்கொள்ளுங்கள்; அதிலே இளங்கிளை தோன்றி, துளிர்விடும்போது, வசந்த காலம் சமீபமாயிற்று என்று அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. And many false prophets shall rise, and shall deceive many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1882,51 +1910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்படியே இவைகளையெல்லாம் நீங்கள் காணும்போது, அவர் சமீபமாய் வாசலருகே வந்திருக்கிறார் என்று அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. And because iniquity shall abound, the love of many shall wax cold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1991,51 +2019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்படியே இவைகளையெல்லாம் நீங்கள் காணும்போது, அவர் சமீபமாய் வாசலருகே வந்திருக்கிறார் என்று அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[13. But he that shall endure unto the end, the same shall be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2100,51 +2128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இவைகளெல்லாம் சம்பவிக்குமுன்னே இந்தச் சந்ததி ஒழிந்துபோகாதென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[14. And this gospel of the kingdom shall be preached in all the world for a witness unto all nations; and then shall the end come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2209,51 +2237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. வானமும் பூமியும் ஒழிந்துபோம், என் வார்த்தைகளோ ஒழிந்துபோவதில்லை.]]></a:t>
+              <a:t><![CDATA[14. And this gospel of the kingdom shall be preached in all the world for a witness unto all nations; and then shall the end come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2318,51 +2346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்த நாளையும் அந்த நாழிகைகளையும் என் பிதா ஒருவர் தவிர மற்றொருவனும் அறியான்; பரலோகத்திலுள்ள தூதர்களும் அறியார்கள்.]]></a:t>
+              <a:t><![CDATA[15. When all of you therefore shall see the abomination of desolation, spoken of by Daniel the prophet, stand in the holy place, (whoso reads, let him understand:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2427,51 +2455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்த நாளையும் அந்த நாழிகைகளையும் என் பிதா ஒருவர் தவிர மற்றொருவனும் அறியான்; பரலோகத்திலுள்ள தூதர்களும் அறியார்கள்.]]></a:t>
+              <a:t><![CDATA[15. When all of you therefore shall see the abomination of desolation, spoken of by Daniel the prophet, stand in the holy place, (whoso reads, let him understand:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2536,51 +2564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நோவாவின் காலத்தில் எப்படி நடந்ததோ, அப்படியே மனுஷகுமாரன் வரும் காலத்திலும் நடக்கும்.]]></a:t>
+              <a:t><![CDATA[16. Then let them which be in Judaea flee into the mountains:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2645,51 +2673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. எப்படியெனில், ஜலப்பிரளயத்துக்கு முன்னான காலத்திலே நோவா பேழைக்குள் பிரவேசிக்கும் நாள் வரைக்கும், ஜனங்கள் புசித்தும் குடித்தும், பெண்கொண்டும் பெண்கொடுத்தும்,]]></a:t>
+              <a:t><![CDATA[17. Let him which is on the housetop not come down to take any thing out of his house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2754,51 +2782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. எப்படியெனில், ஜலப்பிரளயத்துக்கு முன்னான காலத்திலே நோவா பேழைக்குள் பிரவேசிக்கும் நாள் வரைக்கும், ஜனங்கள் புசித்தும் குடித்தும், பெண்கொண்டும் பெண்கொடுத்தும்,]]></a:t>
+              <a:t><![CDATA[18. Neither let him which is in the field return back to take his clothes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2863,51 +2891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்நாட்கள் குறைக்கப்படாதிருந்தால், ஒருவனாகிலும் தப்பிப்போவதில்லை; தெரிந்துகொள்ளப்பட்டவர்களினிமித்தமோ அந்த நாட்கள் குறைக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[1. And Jesus went out, and departed from the temple: and his disciples came to him in order to show him the buildings of the temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2972,51 +3000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஜலப்பிரளயம் வந்து அனைவரையும் வாரிக்கொண்டுபோகுமட்டும் உணராதிருந்தார்கள்; அப்படியே மனுஷகுமாரன் வருங்காலத்திலும் நடக்கும்.]]></a:t>
+              <a:t><![CDATA[19. And woe unto them that are with child, and to them that give suck in those days!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3081,51 +3109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஜலப்பிரளயம் வந்து அனைவரையும் வாரிக்கொண்டுபோகுமட்டும் உணராதிருந்தார்கள்; அப்படியே மனுஷகுமாரன் வருங்காலத்திலும் நடக்கும்.]]></a:t>
+              <a:t><![CDATA[20. But pray all of you that your flight be not in the winter, neither on the sabbath day:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3190,51 +3218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்பொழுது, இரண்டுபேர் வயலில் இருப்பார்கள்; ஒருவன் ஏற்றுக்கொள்ளப்படுவான், ஒருவன் கைவிடப்படுவான்.]]></a:t>
+              <a:t><![CDATA[21. For then shall be great tribulation, such as was not since the beginning of the world to this time, no, nor ever shall be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3299,51 +3327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இரண்டு ஸ்திரீகள் ஏந்திரம் அரைத்துக்கொண்டிருப்பார்கள்; ஒருத்தி ஏற்றுக்கொள்ளப்படுவாள், ஒருத்தி கைவிடப்படுவாள்.]]></a:t>
+              <a:t><![CDATA[21. For then shall be great tribulation, such as was not since the beginning of the world to this time, no, nor ever shall be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3408,51 +3436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. உங்கள் ஆண்டவர் இன்ன நாழிகையிலே வருவாரென்று நீங்கள் அறியாதிருக்கிறபடியினால் விழித்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[22. And except those days should be shortened, there should no flesh be saved: but for the elect's sake those days shall be shortened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3517,51 +3545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. திருடன் இன்ன ஜாமத்தில் வருவானென்று வீட்டெஜமான் அறிந்திருந்தால், அவன் விழித்திருந்து, தன் வீட்டைக் கன்னமிடவொட்டானென்று அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[22. And except those days should be shortened, there should no flesh be saved: but for the elect's sake those days shall be shortened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3626,51 +3654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. திருடன் இன்ன ஜாமத்தில் வருவானென்று வீட்டெஜமான் அறிந்திருந்தால், அவன் விழித்திருந்து, தன் வீட்டைக் கன்னமிடவொட்டானென்று அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. Then if any man shall say unto you, Lo, here is Christ, or there; believe it not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3735,51 +3763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு தேவாலயத்தை விட்டுப் புறப்பட்டுப்போகையில், அவருடைய சீஷர்கள் தேவாலயத்தின் கட்டடங்களை அவருக்குக் காண்பிக்க அவரிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Then if any man shall say unto you, Lo, here is Christ, or there; believe it not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3844,51 +3872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு தேவாலயத்தை விட்டுப் புறப்பட்டுப்போகையில், அவருடைய சீஷர்கள் தேவாலயத்தின் கட்டடங்களை அவருக்குக் காண்பிக்க அவரிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. For there shall arise false Christs, and false prophets, and shall show great signs and wonders; insomuch that, if it were possible, they shall deceive the very elect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3953,51 +3981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நீங்கள் நினையாத நாழிகையிலே மனுஷகுமாரன் வருவார்; ஆதலால், நீங்களும் ஆயத்தமாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[24. For there shall arise false Christs, and false prophets, and shall show great signs and wonders; insomuch that, if it were possible, they shall deceive the very elect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4062,51 +4090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது, இதோ கிறிஸ்து இங்கே இருக்கிறார், அதோ அங்கே இருக்கிறார் என்று எவனாகிலும் சொன்னால் நம்பாதேயுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Jesus said unto them, See all of you not all these things? verily I say unto you, There shall not be left here one stone upon another, that shall not be thrown down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4171,51 +4199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இயேசு அவர்களை நோக்கி: இவைகளையெல்லாம் பார்க்கிறீர்களே, இவ்விடத்தில் ஒரு கல்லின்மேல் ஒரு கல்லிராதபடிக்கு எல்லாம் இடிக்கப்பட்டுப்போகும் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. Behold, I have told you before.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4280,51 +4308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இயேசு அவர்களை நோக்கி: இவைகளையெல்லாம் பார்க்கிறீர்களே, இவ்விடத்தில் ஒரு கல்லின்மேல் ஒரு கல்லிராதபடிக்கு எல்லாம் இடிக்கப்பட்டுப்போகும் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[26. Wherefore if they shall say unto you, Behold, he is in the desert; go not forth: behold, he is in the secret chambers; believe it not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4389,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஏற்றவேளையிலே தன் வேலைக்காரருக்குப் போஜனங்கொடுத்து அவர்களை விசாரிக்கும்படி எஜமான் வைத்த உண்மையும் விவேகமுமுள்ள ஊழியக்காரன் யாவன்?]]></a:t>
+              <a:t><![CDATA[26. Wherefore if they shall say unto you, Behold, he is in the desert; go not forth: behold, he is in the secret chambers; believe it not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4498,51 +4526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஏற்றவேளையிலே தன் வேலைக்காரருக்குப் போஜனங்கொடுத்து அவர்களை விசாரிக்கும்படி எஜமான் வைத்த உண்மையும் விவேகமுமுள்ள ஊழியக்காரன் யாவன்?]]></a:t>
+              <a:t><![CDATA[27. For as the lightning comes out of the east, and shines even unto the west; so shall also the coming of the Son of man be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4607,51 +4635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு, அவர் ஒலிவமலையின் மேல் உட்கார்ந்திருக்கையில், சீஷர்கள் அவரிடத்தில் தனித்துவந்து: இவைகள் எப்பொழுது சம்பவிக்கும்? உம்முடைய வருகைக்கும், உலகத்தின் முடிவுக்கும் அடையாளம் என்ன? எங்களுக்குச் சொல்லவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[27. For as the lightning comes out of the east, and shines even unto the west; so shall also the coming of the Son of man be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4716,51 +4744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு, அவர் ஒலிவமலையின் மேல் உட்கார்ந்திருக்கையில், சீஷர்கள் அவரிடத்தில் தனித்துவந்து: இவைகள் எப்பொழுது சம்பவிக்கும்? உம்முடைய வருகைக்கும், உலகத்தின் முடிவுக்கும் அடையாளம் என்ன? எங்களுக்குச் சொல்லவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. For where ever the carcass is, there will the eagles be gathered together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4825,51 +4853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: ஒருவனும் உங்களை வஞ்சியாதபடிக்கு எச்சரிக்கையாயிருங்கள்;]]></a:t>
+              <a:t><![CDATA[29. Immediately after the tribulation of those days shall the sun be darkened, and the moon shall not give her light, and the stars shall fall from heaven, and the powers of the heavens shall be shaken:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4934,51 +4962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. எஜமான் வரும்போது அப்படிச்செய்கிறவனாகக் காணப்படுகிற ஊழியக்காரனே பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[29. Immediately after the tribulation of those days shall the sun be darkened, and the moon shall not give her light, and the stars shall fall from heaven, and the powers of the heavens shall be shaken:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5043,51 +5071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஏனெனில், அநேகர் வந்து, என் நாமத்தைத் தரித்துக்கொண்டு: நானே கிறிஸ்து என்று சொல்லி, அநேகரை வஞ்சிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And then shall appear the sign of the Son of man in heaven: and then shall all the tribes of the earth mourn, and they shall see the Son of man coming in the clouds of heaven with power and great glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5152,51 +5180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஏனெனில், அநேகர் வந்து, என் நாமத்தைத் தரித்துக்கொண்டு: நானே கிறிஸ்து என்று சொல்லி, அநேகரை வஞ்சிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And then shall appear the sign of the Son of man in heaven: and then shall all the tribes of the earth mourn, and they shall see the Son of man coming in the clouds of heaven with power and great glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5261,51 +5289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது, இதோ கிறிஸ்து இங்கே இருக்கிறார், அதோ அங்கே இருக்கிறார் என்று எவனாகிலும் சொன்னால் நம்பாதேயுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Jesus said unto them, See all of you not all these things? verily I say unto you, There shall not be left here one stone upon another, that shall not be thrown down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5370,51 +5398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. தன் ஆஸ்திகள் எல்லாவற்றின்மேலும் அவனை விசாரணைக்காரனாக வைப்பானென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[30. And then shall appear the sign of the Son of man in heaven: and then shall all the tribes of the earth mourn, and they shall see the Son of man coming in the clouds of heaven with power and great glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5479,51 +5507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யுத்தங்களையும் யுத்தங்களின் செய்திகளையும் கேள்விப்படுவீர்கள்; கலங்காதபடி எச்சரிக்கையாயிருங்கள்; இவைகளெல்லாம் சம்பவிக்கவேண்டியதே; ஆனாலும் முடிவு உடனே வராது.]]></a:t>
+              <a:t><![CDATA[31. And he shall send his angels with a great sound of a trumpet, and they shall gather together his elect from the four winds, from one end of heaven to the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5588,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யுத்தங்களையும் யுத்தங்களின் செய்திகளையும் கேள்விப்படுவீர்கள்; கலங்காதபடி எச்சரிக்கையாயிருங்கள்; இவைகளெல்லாம் சம்பவிக்கவேண்டியதே; ஆனாலும் முடிவு உடனே வராது.]]></a:t>
+              <a:t><![CDATA[31. And he shall send his angels with a great sound of a trumpet, and they shall gather together his elect from the four winds, from one end of heaven to the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5697,51 +5725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அந்த ஊழியக்காரனோ பொல்லாதவனாயிருந்து: என் ஆண்டவன் வர நாள் செல்லும் என்று தன் உள்ளத்திலே சொல்லிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[31. And he shall send his angels with a great sound of a trumpet, and they shall gather together his elect from the four winds, from one end of heaven to the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5806,51 +5834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஜனத்துக்கு விரோதமாய் ஜனமும், ராஜ்யத்துக்கு விரோதமாய் ராஜ்யமும் எழும்பும்; பஞ்சங்களும், கொள்ளைநோய்களும், பூமியதிர்ச்சிகளும் பல இடங்களில் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[32. Now learn a parable of the fig tree; When his branch is yet tender, and puts forth leaves, all of you know that summer is nigh:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5915,51 +5943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஜனத்துக்கு விரோதமாய் ஜனமும், ராஜ்யத்துக்கு விரோதமாய் ராஜ்யமும் எழும்பும்; பஞ்சங்களும், கொள்ளைநோய்களும், பூமியதிர்ச்சிகளும் பல இடங்களில் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[32. Now learn a parable of the fig tree; When his branch is yet tender, and puts forth leaves, all of you know that summer is nigh:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6024,51 +6052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. தன் உடன்வேலைக்காரரை அடிக்கத் தொடங்கி, வெறியரோடே புசிக்கவும் குடிக்கவும் தலைப்பட்டால்,]]></a:t>
+              <a:t><![CDATA[33. So likewise all of you, when all of you shall see all these things, know that it is near, even at the doors.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6133,51 +6161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அந்த ஊழியக்காரன் நினையாத நாளிலும், அறியாத நாளிகையிலும், அவனுடைய எஜமான் வந்து,]]></a:t>
+              <a:t><![CDATA[33. So likewise all of you, when all of you shall see all these things, know that it is near, even at the doors.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6242,51 +6270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அந்த ஊழியக்காரன் நினையாத நாளிலும், அறியாத நாளிகையிலும், அவனுடைய எஜமான் வந்து,]]></a:t>
+              <a:t><![CDATA[34. Verily I say unto you, This generation shall not pass, till all these things be fulfilled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6351,51 +6379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அவனைக் கடினமாய்த் தண்டித்து, மாயக்காரரோடே அவனுக்குப் பங்கை நியமிப்பான்; அங்கே அழுகையும் பற்கடிப்பும் உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[34. Verily I say unto you, This generation shall not pass, till all these things be fulfilled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6460,51 +6488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஏனெனில், கள்ளக்கிறிஸ்துக்களும் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, கூடுமானால் தெரிந்துகொள்ளப்பட்டவர்களையும் வஞ்சிக்கத்தக்கதாகப் பெரிய அடையாளங்களையும் அற்புதங்களையும் செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And as he sat upon the mount of Olives, the disciples came unto him privately, saying, Tell us, when shall these things be? and what shall be the sign of your coming, and of the end of the world?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6569,51 +6597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அவனைக் கடினமாய்த் தண்டித்து, மாயக்காரரோடே அவனுக்குப் பங்கை நியமிப்பான்; அங்கே அழுகையும் பற்கடிப்பும் உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[35. Heaven and earth shall pass away, but my words shall not pass away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6678,51 +6706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இவைகளெல்லாம் வேதனைகளுக்கு ஆரம்பம்.]]></a:t>
+              <a:t><![CDATA[36. But of that day and hour knows no man, no, not the angels of heaven, but my Father only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6787,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது, உங்களை உபத்திரவங்களுக்கு ஒப்புக்கொடுத்து, உங்களைக் கொலைசெய்வார்கள்; என் நாமத்தினிமித்தம் நீங்கள் சகல ஜனங்களாலும் பகைக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[36. But of that day and hour knows no man, no, not the angels of heaven, but my Father only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6896,51 +6924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது, உங்களை உபத்திரவங்களுக்கு ஒப்புக்கொடுத்து, உங்களைக் கொலைசெய்வார்கள்; என் நாமத்தினிமித்தம் நீங்கள் சகல ஜனங்களாலும் பகைக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[37. But as the days of Noe were, so shall also the coming of the Son of man be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7005,51 +7033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது, அநேகர் இடறலடைந்து, ஒருவரையொருவர் காட்டிக்கொடுத்து, ஒருவரையொருவர் பகைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[38. For as in the days that were before the flood they were eating and drinking, marrying and giving in marriage, until the day that Noe entered into the ark,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7114,51 +7142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது, அநேகர் இடறலடைந்து, ஒருவரையொருவர் காட்டிக்கொடுத்து, ஒருவரையொருவர் பகைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[38. For as in the days that were before the flood they were eating and drinking, marrying and giving in marriage, until the day that Noe entered into the ark,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7223,51 +7251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அநேகங் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, அநேகரை வஞ்சிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And knew not until the flood came, and took them all away; so shall also the coming of the Son of man be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7332,51 +7360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அக்கிரமம் மிகுதியாவதினால் அநேகருடைய அன்பு தணிந்துபோம்.]]></a:t>
+              <a:t><![CDATA[39. And knew not until the flood came, and took them all away; so shall also the coming of the Son of man be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7441,51 +7469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முடிவுபரியந்தம் நிலைநிற்பவனே இரட்சிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[40. Then shall two be in the field; the one shall be taken, and the other left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7550,51 +7578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ராஜ்யத்தினுடைய இந்தச் சுவிசேஷம் பூலோகமெங்குமுள்ள சகல ஜாதிகளுக்கும் சாட்சியாகப் பிரசங்கிக்கப்படும், அப்போது முடிவு வரும்.]]></a:t>
+              <a:t><![CDATA[41. Two women shall be grinding at the mill; the one shall be taken, and the other left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7659,51 +7687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஏனெனில், கள்ளக்கிறிஸ்துக்களும் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, கூடுமானால் தெரிந்துகொள்ளப்பட்டவர்களையும் வஞ்சிக்கத்தக்கதாகப் பெரிய அடையாளங்களையும் அற்புதங்களையும் செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And as he sat upon the mount of Olives, the disciples came unto him privately, saying, Tell us, when shall these things be? and what shall be the sign of your coming, and of the end of the world?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7768,51 +7796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ராஜ்யத்தினுடைய இந்தச் சுவிசேஷம் பூலோகமெங்குமுள்ள சகல ஜாதிகளுக்கும் சாட்சியாகப் பிரசங்கிக்கப்படும், அப்போது முடிவு வரும்.]]></a:t>
+              <a:t><![CDATA[41. Two women shall be grinding at the mill; the one shall be taken, and the other left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7877,51 +7905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும், பாழாக்குகிற அருவருப்பைக் குறித்துத் தானியேல் தீர்க்கதரிசி சொல்லியிருக்கிறானே. வாசிக்கிறவன் சிந்திக்கக்கடவன். நீங்கள் அதைப் பரிசுத்த ஸ்தலத்தில் நிற்கக் காணும்போது,]]></a:t>
+              <a:t><![CDATA[42. Watch therefore: for all of you know not what hour your Lord does come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7986,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும், பாழாக்குகிற அருவருப்பைக் குறித்துத் தானியேல் தீர்க்கதரிசி சொல்லியிருக்கிறானே. வாசிக்கிறவன் சிந்திக்கக்கடவன். நீங்கள் அதைப் பரிசுத்த ஸ்தலத்தில் நிற்கக் காணும்போது,]]></a:t>
+              <a:t><![CDATA[43. But know this, that if the goodman of the house had known in what watch the thief would come, he would have watched, and would not have suffered his house to be broken up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8095,51 +8123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யூதேயாவில் இருக்கிறவர்கள் மலைகளுக்கு ஓடிப்போகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[43. But know this, that if the goodman of the house had known in what watch the thief would come, he would have watched, and would not have suffered his house to be broken up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8204,51 +8232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வீட்டின்மேல் இருக்கிறவன் தன் வீட்டிலே எதையாகிலும் எடுப்பதற்கு இறங்காதிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[44. Therefore be all of you also ready: for in such an hour as all of you think not the Son of man comes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8313,51 +8341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வயலில் இருக்கிறவன் தன் வஸ்திரங்களை எடுப்பதற்கு திரும்பாதிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[45. Who then is a faithful and wise servant, whom his lord has made ruler over his household, to give them food in due season?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8422,51 +8450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்நாட்களிலே கர்ப்பவதிகளுக்கும் பால்கொடுக்கிறவர்களுக்கும் ஐயோ.]]></a:t>
+              <a:t><![CDATA[45. Who then is a faithful and wise servant, whom his lord has made ruler over his household, to give them food in due season?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8531,51 +8559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்கள் ஓடிப்போவது மாரிகாலத்திலாவது ஓய்வுநாளிலாவது, சம்பவியாதபடிக்கு வேண்டிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[46. Blessed is that servant, whom his lord when he comes shall find so doing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8640,51 +8668,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஏனெனில், உலகமுண்டானதுமுதல் இதுவரைக்கும் சம்பவித்திராததும், இனிமேலும் சம்பவியாததுமான மிகுந்த உபத்திரவம் அப்பொழுது உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[47. Verily I say unto you, That he shall make him ruler over all his goods.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. Verily I say unto you, That he shall make him ruler over all his goods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8749,51 +8886,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இதோ, முன்னதாக உங்களுக்கு அறிவித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[3. And as he sat upon the mount of Olives, the disciples came unto him privately, saying, Tell us, when shall these things be? and what shall be the sign of your coming, and of the end of the world?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. But and if that evil servant shall say in his heart, My lord delays his coming;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. But and if that evil servant shall say in his heart, My lord delays his coming;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. And shall begin to strike his fellow servants, and to eat and drink with the drunken;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. The lord of that servant shall come in a day when he looks not for him, and in an hour that he is not aware of,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. And shall cut him asunder, and appoint him his portion with the hypocrites: there shall be weeping and gnashing of teeth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. And shall cut him asunder, and appoint him his portion with the hypocrites: there shall be weeping and gnashing of teeth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8858,51 +9649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகையால்: அதோ, வனாந்தரத்தில் இருக்கிறார் என்று சொல்வார்களானால் புறப்படாதிருங்கள்; இதோ, அறைவீட்டிற்குள் இருக்கிறார் என்று சொல்வார்களானால் நம்பாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Jesus answered and said unto them, Take heed that no man deceive you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8937,51 +9728,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474729651" r:id="rId1"/>
+    <p:sldLayoutId id="2481564182" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9581,54 +10372,110 @@
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9741,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখ, ‘তিনি ভেতরের ঘরে লুকিয়ে আছেন, তাদের কথায় বিশ্বাস করো না৷]]></a:t>
+              <a:t><![CDATA[5. ஏனெனில், அநேகர் வந்து, என் நாமத்தைத் தரித்துக்கொண்டு: நானே கிறிஸ்து என்று சொல்லி, அநேகரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. আকাশে বিদ্য়ুত্ য়েমন পূর্ব দিকে দেখা দিয়ে পশ্চিম দিক পর্যন্ত চমকে দেয়, তেমনি করেইমানবপুত্রের]]></a:t>
+              <a:t><![CDATA[வஞ்சிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আবির্ভাব হবে৷]]></a:t>
+              <a:t><![CDATA[6. யுத்தங்களையும் யுத்தங்களின் செய்திகளையும் கேள்விப்படுவீர்கள்; கலங்காதபடி எச்சரிக்கையாயிருங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. য়েখানে শব, সেখানেইশকুন এসে জড় হবে৷]]></a:t>
+              <a:t><![CDATA[இவைகளெல்லாம் சம்பவிக்கவேண்டியதே; ஆனாலும் முடிவு உடனே வராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. মহাক্লেশের সেইদিনগুলির পরই, ‘সূর্য় অন্ধকার হয়ে যাবে, চাঁদ আর আলো দেবে না৷ তারাগুলো আকাশ থেকে]]></a:t>
+              <a:t><![CDATA[7. ஜனத்துக்கு விரோதமாய் ஜனமும், ராஜ்யத்துக்கு விரோதமாய் ராஜ்யமும் எழும்பும்; பஞ்சங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খসে পড়বে আর আকাশমণ্ডলে মহা আলোড়নের সৃষ্টি হবে৷’ যিশাইয় 13:10; 34:4]]></a:t>
+              <a:t><![CDATA[கொள்ளைநோய்களும், பூமியதிர்ச்சிகளும் பல இடங்களில் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ‘সেই সময় আকাশে মানবপুত্রের চিহ্ন দেখা দেবে৷ তখন পৃথিবীর সকল গোষ্ঠী হাহুতাশ করবে; আর তারা]]></a:t>
+              <a:t><![CDATA[8. இவைகளெல்லாம் வேதனைகளுக்கு ஆரம்பம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মানবপুত্রকে মহাপরাক্রম ও মহিমামণ্ডিত হয়ে আকাশের মেঘে করে আসতে দেখবে৷]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது, உங்களை உபத்திரவங்களுக்கு ஒப்புக்கொடுத்து, உங்களைக் கொலைசெய்வார்கள்; என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. খুব জোরে তূরীধ্বনির সঙ্গে তিনি তাঁর স্বর্গদূতদের পাঠাবেন৷ তাঁরা আকাশের এক প্রান্ত থেকে অপর]]></a:t>
+              <a:t><![CDATA[நாமத்தினிமித்தம் நீங்கள் சகல ஜனங்களாலும் பகைக்கப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রান্ত পর্যন্ত, চার দিক থেকে তাঁর মনোনীত লোকদের জড়ো করবেন৷]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது, அநேகர் இடறலடைந்து, ஒருவரையொருவர் காட்டிக்கொடுத்து, ஒருவரையொருவர் பகைப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. আরো বলছি, সেইদিনগুলির সংখ্যা ঈশ্বর যদি কমিয়ে না দিতেন তবে কেউই অবশিষ্ট থাকত না৷ কিন্তু তাঁর]]></a:t>
+              <a:t><![CDATA[1. இயேசு தேவாலயத்தை விட்டுப் புறப்பட்டுப்போகையில், அவருடைய சீஷர்கள் தேவாலயத்தின் கட்டடங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ‘ডুমুর গাছ দেখে শিক্ষা নাও, তার কচি ডালে পাতা বের হলে জানা যায় গ্রীষ্মকাল কাছে এসে গেছে৷]]></a:t>
+              <a:t><![CDATA[11. அநேகங் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, அநேகரை வஞ்சிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ঠিক সেই রকম, যখন তোমরা দেখবে এসব ঘটছে, বুঝবে মানবপুত্রের পুনরুত্থানের সময় এসে গেছে, তা দরজার]]></a:t>
+              <a:t><![CDATA[12. அக்கிரமம் மிகுதியாவதினால் அநேகருடைய அன்பு தணிந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গোড়ায় এসে পড়েছে৷]]></a:t>
+              <a:t><![CDATA[13. முடிவுபரியந்தம் நிலைநிற்பவனே இரட்சிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. আমি তোমাদের সত্যি বলছি, যতক্ষণ পর্যন্ত না এসব ঘটছে এই যুগের লোকদের শেষ হবে না৷]]></a:t>
+              <a:t><![CDATA[14. ராஜ்யத்தினுடைய இந்தச் சுவிசேஷம் பூலோகமெங்குமுள்ள சகல ஜாதிகளுக்கும் சாட்சியாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. আকাশ ও সমগ্র পৃথিবী বিলুপ্ত হয়ে যাবে, কিন্তু আমার কোন কথা বিলুপ্ত হবে না৷]]></a:t>
+              <a:t><![CDATA[பிரசங்கிக்கப்படும், அப்போது முடிவு வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ‘সেই দিন ও মুহূর্ত্তের কথা কেউ জানে না, এমন কি স্বর্গদূতেরা অথবা পুত্র নিজেও তা জানেন না,]]></a:t>
+              <a:t><![CDATA[15. மேலும், பாழாக்குகிற அருவருப்பைக் குறித்துத் தானியேல் தீர்க்கதரிசி சொல்லியிருக்கிறானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কেবলমাত্র পিতা (ঈশ্বর) তা জানেন৷]]></a:t>
+              <a:t><![CDATA[வாசிக்கிறவன் சிந்திக்கக்கடவன். நீங்கள் அதைப் பரிசுத்த ஸ்தலத்தில் நிற்கக் காணும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. নোহের সময় য়েমন হয়েছিল, মানবপুত্রের আগমনের সময় সেইরকম হবে৷]]></a:t>
+              <a:t><![CDATA[16. யூதேயாவில் இருக்கிறவர்கள் மலைகளுக்கு ஓடிப்போகக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. নোহের সময়ে বন্যা আসার আগে, য়ে পর্যন্ত না নোহ সেই জাহাজে ঢুকলেন, লোকেরা সমানে ভোজন পান করেছে,]]></a:t>
+              <a:t><![CDATA[17. வீட்டின்மேல் இருக்கிறவன் தன் வீட்டிலே எதையாகிலும் எடுப்பதற்கு இறங்காதிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিয়ে করেছে ও ছেলেমেয়েদের বিয়ে দিয়েছে৷]]></a:t>
+              <a:t><![CDATA[18. வயலில் இருக்கிறவன் தன் வஸ்திரங்களை எடுப்பதற்கு திரும்பாதிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মনোনীত লোকদের জন্য তিনি সেই দিনের সংখ্যা কমিয়ে রেখেছেন৷]]></a:t>
+              <a:t><![CDATA[அவருக்குக் காண்பிக்க அவரிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ‘য়ে পর্যন্ত না বন্যা এসে তাদের সবাইকে ভাসিয়ে নিয়ে গেল, সে পর্যন্ত তারা কিছুইবুঝতে পারে নি য়ে]]></a:t>
+              <a:t><![CDATA[19. அந்நாட்களிலே கர்ப்பவதிகளுக்கும் பால்கொடுக்கிறவர்களுக்கும் ஐயோ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কি ঘটতে যাচ্ছে৷ মানবপুত্রের আগমনও ঠিক সেই রকমভাবেইহবে৷]]></a:t>
+              <a:t><![CDATA[20. நீங்கள் ஓடிப்போவது மாரிகாலத்திலாவது ஓய்வுநாளிலாவது, சம்பவியாதபடிக்கு வேண்டிக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. সেই সময় দুজন লোক মাঠে কাজ করবে৷ তাদের একজনকে নিয়ে যাওযা হবে, অন্য জন পড়ে থাকবে৷]]></a:t>
+              <a:t><![CDATA[21. ஏனெனில், உலகமுண்டானதுமுதல் இதுவரைக்கும் சம்பவித்திராததும், இனிமேலும் சம்பவியாததுமான மிகுந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. দুজন স্ত্রীলোক য়াঁতা পিষবে, তাদের একজনকে নিয়ে যাওযা হবে, আর অন্যজন পড়ে থাকবে৷]]></a:t>
+              <a:t><![CDATA[உபத்திரவம் அப்பொழுது உண்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ‘তাই তোমরা সজাগ থাক, কারণ তোমাদের প্রভু কোন দিন আসবেন, তা তোমরা জানো না৷]]></a:t>
+              <a:t><![CDATA[22. அந்நாட்கள் குறைக்கப்படாதிருந்தால், ஒருவனாகிலும் தப்பிப்போவதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. তবে একথা মনে রেখো, যদি গৃহস্থ জানত রাত্রে কোন সময় চোর আসবে, তবে সে জেগে থাকত৷ সে চোরকে নিজের]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொள்ளப்பட்டவர்களினிமித்தமோ அந்த நாட்கள் குறைக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঘরের সিঁধ কাটতে দিত না৷]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது, இதோ கிறிஸ்து இங்கே இருக்கிறார், அதோ அங்கே இருக்கிறார் என்று எவனாகிலும் சொன்னால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. যীশু মন্দির থেকে যখন বের হয়ে যাচ্ছিলেন, সেইসময়তাঁর শিষ্যরা তাঁর কাছে এসে মন্দিরের বড় বড়]]></a:t>
+              <a:t><![CDATA[நம்பாதேயுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দালানের দিকে তাঁর দৃষ্টি আকর্ষণ করতে চাইলেন৷]]></a:t>
+              <a:t><![CDATA[24. ஏனெனில், கள்ளக்கிறிஸ்துக்களும் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, கூடுமானால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. তাই তোমরাও প্রস্তুত থাক, কারণ তোমরা যখন তাঁর আগমনের বিষয়ে ভাববেও না, মানবপুত্র সেই সময়ই আসবেন৷]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொள்ளப்பட்டவர்களையும் வஞ்சிக்கத்தக்கதாகப் பெரிய அடையாளங்களையும் அற்புதங்களையும் செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. সেই সময় কেউ যদি তোমাদের বলে, ‘দেখ, মশীহ (খ্রীষ্ট)’ এখানে, অথবা ‘দেখ, তিনি ওখানে,’ তাহলে সে]]></a:t>
+              <a:t><![CDATA[2. இயேசு அவர்களை நோக்கி: இவைகளையெல்லாம் பார்க்கிறீர்களே, இவ்விடத்தில் ஒரு கல்லின்மேல் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. এর জবাবে যীশু তাঁদের বললেন, ‘তোমরা এখন এখানে এসব দেখছ, কিন্তু আমি তোমাদের সত্যি বলছি, এখানে একটা]]></a:t>
+              <a:t><![CDATA[25. இதோ, முன்னதாக உங்களுக்கு அறிவித்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাথর আর একটা পাথরের ওপর থাকবে না, এসবই ভুমিস্যাত্ হবে৷’]]></a:t>
+              <a:t><![CDATA[26. ஆகையால்: அதோ, வனாந்தரத்தில் இருக்கிறார் என்று சொல்வார்களானால் புறப்படாதிருங்கள்; இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ‘সেইবিশ্বস্ত ও বুদ্ধিমান দাস তাহলে কে, যার ওপর তার প্রভু তাঁর বাড়ির অন্যান্য দাসদের ঠিক সময়ে]]></a:t>
+              <a:t><![CDATA[அறைவீட்டிற்குள் இருக்கிறார் என்று சொல்வார்களானால் நம்பாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খাবার দেবার দাযিত্ব দিয়েছেন?]]></a:t>
+              <a:t><![CDATA[27. மின்னல் கிழக்கிலிருந்து தோன்றி மேற்கு வரைக்கும் பிரகாசிக்கிறதுபோல, மனுஷகுமாரனுடைய வருகையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. যীশু যখন জৈতুন পর্বতমালার ওপর বসেছিলেন, তখন তাঁর শিষ্যরা একান্তে তাঁর কাছে এসে তাঁকে বললেন,]]></a:t>
+              <a:t><![CDATA[இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘আমাদের বলুন, কখন এসব ঘটবে, আর আপনার আসার এবং এযুগের শেষ পরিণতির সময় জানার চিহ্নই বা কি হবে?’]]></a:t>
+              <a:t><![CDATA[28. பிணம் எங்கேயோ அங்கே கழுகுகள் வந்து கூடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. এর উত্তরে যীশু তাদের বললেন, ‘দেখো! কেউ য়েন তোমাদের না ঠকায়৷]]></a:t>
+              <a:t><![CDATA[29. அந்நாட்களின் உபத்திரவம் முடிந்தவுடனே, சூரியன் அந்தகாரப்படும், சந்திரன் ஒளியைக்கொடாதிருக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. সেই দাস ধন্য যার মনিব ফিরে এসে তাকে তার কর্তব্য করতে দেখবেন৷]]></a:t>
+              <a:t><![CDATA[நட்சத்திரங்கள் வானத்திலிருந்து விழும், வானத்தின் சத்துவங்கள் அசைக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. আমি তোমাদের একথা বলছি কারণ অনেকে আমার নামে আসবে আর তারা বলবে, ‘আমি খ্রীষ্ট৷’ আর তারা অনেক লোককে]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது, மனுஷகுமாரனுடைய அடையாளம் வானத்தில் காணப்படும். அப்பொழுது மனுஷகுமாரன் வல்லமையோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঠকাবে৷]]></a:t>
+              <a:t><![CDATA[மிகுந்த மகிமையோடும் வானத்தின் மேகங்கள்மேல் வருகிறதை பூமியிலுள்ள சகல கோத்திரத்தாரும் கண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কথায় বিশ্বাস করো না৷]]></a:t>
+              <a:t><![CDATA[கல்லிராதபடிக்கு எல்லாம் இடிக்கப்பட்டுப்போகும் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. আমি তোমাদের সত্যি বলছি, তিনি সেই দাসকেই তাঁর সমস্ত সম্পত্তি দেখাশোনার ভার দেবেন৷]]></a:t>
+              <a:t><![CDATA[புலம்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তোমরা নানা যুদ্ধের কথা শুনবে এবং তোমাদের কানে যুদ্ধের গুজব আসেব৷ কিন্তু দেখো, তোমরা ভয় পেও না,]]></a:t>
+              <a:t><![CDATA[31. வலுவாய்த் தொனிக்கும் எக்காள சத்தத்தோடே அவர் தமது தூதர்களை அனுப்புவார்; அவர்கள் அவரால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কারণ ঐ সব ঘটনা অবশ্যই ঘটবে কিন্তু তখনও শেষ নয়৷]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொள்ளப்பட்டவர்களை வானத்தின் ஒரு முனை முதற்கொண்டு மறுமுனைமட்டும் நாலு திசைகளிலுமிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. কিন্তু ধর, সেই দাস যদি দুষ্ট হয়, আর মনে মনে বলে, ‘আমার মনিবের ফিরে আসতে অনেক দেরী আছে৷]]></a:t>
+              <a:t><![CDATA[கூட்டிச்சேர்ப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. হ্যাঁ, এক জাতি অন্য জাতির বিরুদ্ধে লড়াইকরবে; আর এক রাজ্য অন্য রাজ্যের বিরুদ্ধে যাবে৷ সর্বত্র]]></a:t>
+              <a:t><![CDATA[32. அத்திமரத்தினால் ஒரு உவமையைக் கற்றுக்கொள்ளுங்கள்; அதிலே இளங்கிளை தோன்றி, துளிர்விடும்போது, வசந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16209,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দুর্ভিক্ষ ও ভূমিকম্প হবে৷]]></a:t>
+              <a:t><![CDATA[காலம் சமீபமாயிற்று என்று அறிவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16341,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ‘তাই সে তার সঙ্গী দাসদের মারধর করে এবং মাতালদের সঙ্গে খাওযা-দাওযা করতে শুরু করে৷]]></a:t>
+              <a:t><![CDATA[33. அப்படியே இவைகளையெல்லாம் நீங்கள் காணும்போது, அவர் சமீபமாய் வாசலருகே வந்திருக்கிறார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. তাহলে য়ে দিন ও য়ে সময়ের কথা সেইদাস ভাবতেও পারবে না বা জানবেও না, সেই দিন ও সেই মুহূর্ত্তেইতার]]></a:t>
+              <a:t><![CDATA[அறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মনিব এসে হাজির হবেন৷]]></a:t>
+              <a:t><![CDATA[34. இவைகளெல்லாம் சம்பவிக்குமுன்னே இந்தச் சந்ததி ஒழிந்துபோகாதென்று, மெய்யாகவே உங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. তখন তার মনিব তাকে কঠোর শাস্তি দেবেন, ভণ্ডদের মধ্যে তাকে স্থান দেবেন; য়েখানে লোকেরা কান্নাকাটি]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16869,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ‘আমি একথা বলছি, কারণ অনেক ভণ্ড খ্রীষ্ট ও ভণ্ড ভাববাদীর উদয় হবে৷ তারা মহা আশ্চর্য কাজ করবে ও]]></a:t>
+              <a:t><![CDATA[3. பின்பு, அவர் ஒலிவமலையின் மேல் உட்கார்ந்திருக்கையில், சீஷர்கள் அவரிடத்தில் தனித்துவந்து: இவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17001,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে ও যন্ত্রণায় দাঁতে দাঁত ঘসে৷]]></a:t>
+              <a:t><![CDATA[35. வானமும் பூமியும் ஒழிந்துபோம், என் வார்த்தைகளோ ஒழிந்துபோவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17133,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. কিন্তু এসব কেবল যন্ত্রণার আরন্ভ মাত্র৷]]></a:t>
+              <a:t><![CDATA[36. அந்த நாளையும் அந்த நாழிகைகளையும் என் பிதா ஒருவர் தவிர மற்றொருவனும் அறியான்; பரலோகத்திலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17265,51 +18112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ‘সেই সময় শাস্তি দেবার জন্য তারা তোমাদের ধরিয়ে দেবে ও হত্যা করবে৷ আমার শিষ্য হয়েছ বলে জগতের সকল]]></a:t>
+              <a:t><![CDATA[தூதர்களும் அறியார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17397,51 +18244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জাতির লোকেরা তোমাদের ঘৃণা করবে৷]]></a:t>
+              <a:t><![CDATA[37. நோவாவின் காலத்தில் எப்படி நடந்ததோ, அப்படியே மனுஷகுமாரன் வரும் காலத்திலும் நடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17529,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. সেই সময় অনেক লোক বিশ্বাস থেকে সরে যাবে৷ তারা একে অপরকে শাসনকর্তাদের হাতে ধরিয়ে দেবে আর তারা]]></a:t>
+              <a:t><![CDATA[38. எப்படியெனில், ஜலப்பிரளயத்துக்கு முன்னான காலத்திலே நோவா பேழைக்குள் பிரவேசிக்கும் நாள் வரைக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17661,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরস্পরকে ঘৃণা করবে৷]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் புசித்தும் குடித்தும், பெண்கொண்டும் பெண்கொடுத்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17793,51 +18640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. অনেক ভণ্ড ভাববাদীর আবির্ভাব হবে, যাঁরা বহু লোককে ঠকাবে৷]]></a:t>
+              <a:t><![CDATA[39. ஜலப்பிரளயம் வந்து அனைவரையும் வாரிக்கொண்டுபோகுமட்டும் உணராதிருந்தார்கள்; அப்படியே மனுஷகுமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17925,51 +18772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. অধর্ম বেড়ে যাওযার ফলে অধিকাংশ লোকদের মধ্য থেকে ভালবাসা কমে যাবে৷]]></a:t>
+              <a:t><![CDATA[வருங்காலத்திலும் நடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18057,51 +18904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. কিন্তু শেষ পর্যন্ত য়ে নিজেকে স্থির রাখবে, সে রক্ষা পাবে৷]]></a:t>
+              <a:t><![CDATA[40. அப்பொழுது, இரண்டுபேர் வயலில் இருப்பார்கள்; ஒருவன் ஏற்றுக்கொள்ளப்படுவான், ஒருவன் கைவிடப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18189,51 +19036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আর রাজ্যের (স্বর্গ) এইসুসমাচার জগতের সর্বত্র প্রচার করা হবে৷ সমস্ত জাতির কাছে তা সাক্ষ্যরূপে]]></a:t>
+              <a:t><![CDATA[41. இரண்டு ஸ்திரீகள் ஏந்திரம் அரைத்துக்கொண்டிருப்பார்கள்; ஒருத்தி ஏற்றுக்கொள்ளப்படுவாள், ஒருத்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18321,51 +19168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চিহ্ন দেখাবে, য়েন লোকদের ঠকাতে পারে৷ যদি সন্ভব হয় এমনকি ঈশ্বরের মনোনীত লোকদেরও ঠকাবে৷]]></a:t>
+              <a:t><![CDATA[எப்பொழுது சம்பவிக்கும்? உம்முடைய வருகைக்கும், உலகத்தின் முடிவுக்கும் அடையாளம் என்ன? எங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18453,51 +19300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রচারিত হবে, আর তারপরই উপস্থিত হবে সেই সময়৷]]></a:t>
+              <a:t><![CDATA[கைவிடப்படுவாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18585,51 +19432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ‘তোমরা তখন দেখবে য়ে, ভাববাদী দানিয়েলের মধ্য দিয়ে য়ে ‘সর্বনাশা ঘৃণার বস্তুর’কথা বলা হয়েছিল]]></a:t>
+              <a:t><![CDATA[42. உங்கள் ஆண்டவர் இன்ன நாழிகையிலே வருவாரென்று நீங்கள் அறியாதிருக்கிறபடியினால் விழித்திருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18717,51 +19564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তা পবিত্র স্থানে দাঁড়িয়ে আছে৷’ য়ে একথা পড়ছে সে বুঝুক এর অর্থ কি৷]]></a:t>
+              <a:t><![CDATA[43. திருடன் இன்ன ஜாமத்தில் வருவானென்று வீட்டெஜமான் அறிந்திருந்தால், அவன் விழித்திருந்து, தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18849,51 +19696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ‘সেই সময় যাঁরা যিহূদিয়াতে থাকবে, তারা পাহাড় অঞ্চলে পালিয়ে যাক্৷]]></a:t>
+              <a:t><![CDATA[வீட்டைக் கன்னமிடவொட்டானென்று அறிவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18981,51 +19828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. য়ে ছাদে থাকবে, সে য়েন ঘর থেকে তার জিনিস নেবার জন্য নীচে না নামে৷]]></a:t>
+              <a:t><![CDATA[44. நீங்கள் நினையாத நாழிகையிலே மனுஷகுமாரன் வருவார்; ஆதலால், நீங்களும் ஆயத்தமாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19113,51 +19960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ক্ষেতের মধ্যে য়ে কাজ করবে, সে তার জামা নেবার জন্য ফিরে না আসুক৷]]></a:t>
+              <a:t><![CDATA[45. ஏற்றவேளையிலே தன் வேலைக்காரருக்குப் போஜனங்கொடுத்து அவர்களை விசாரிக்கும்படி எஜமான் வைத்த உண்மையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19245,51 +20092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. হায়! সেই মহিলারা, যাঁরা সেইদিনগুলিতে গর্ভবতী থাকবে, বা যাদের কোলে থাকবে দুধের শিশু৷]]></a:t>
+              <a:t><![CDATA[விவேகமுமுள்ள ஊழியக்காரன் யாவன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19377,51 +20224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. তাই প্রার্থনা কর য়েন শীতকালে বা বিশ্রামবারে তোমাদের পালাতে না হয়৷]]></a:t>
+              <a:t><![CDATA[46. எஜமான் வரும்போது அப்படிச்செய்கிறவனாகக் காணப்படுகிற ஊழியக்காரனே பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19509,51 +20356,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ‘সেই দিনগুলিতে এমন মহাকষ্ট হবে যা জগতের শুরু থেকে এই সময় পর্যন্ত আর কখনও হয় নি এবং হবে ও না৷]]></a:t>
+              <a:t><![CDATA[47. தன் ஆஸ்திகள் எல்லாவற்றின்மேலும் அவனை விசாரணைக்காரனாக வைப்பானென்று மெய்யாகவே உங்களுக்குச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19641,51 +20620,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. দেখ, আমি আগে থেকেইতোমাদের এসব কথা বলে রাখলাম৷]]></a:t>
+              <a:t><![CDATA[சொல்லவேண்டும் என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. அந்த ஊழியக்காரனோ பொல்லாதவனாயிருந்து: என் ஆண்டவன் வர நாள் செல்லும் என்று தன் உள்ளத்திலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லிக்கொண்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. தன் உடன்வேலைக்காரரை அடிக்கத் தொடங்கி, வெறியரோடே புசிக்கவும் குடிக்கவும் தலைப்பட்டால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. அந்த ஊழியக்காரன் நினையாத நாளிலும், அறியாத நாளிகையிலும், அவனுடைய எஜமான் வந்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. அவனைக் கடினமாய்த் தண்டித்து, மாயக்காரரோடே அவனுக்குப் பங்கை நியமிப்பான்; அங்கே அழுகையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பற்கடிப்பும் உண்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19773,51 +21544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ‘তাইতারা যদি তোমাদের বলে, ‘দেখ, খ্রীষ্ট প্রান্তরে আছেন!’ তবে তোমরা সেখানে য়েও না, অথবা যদি বলে]]></a:t>
+              <a:t><![CDATA[4. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: ஒருவனும் உங்களை வஞ்சியாதபடிக்கு எச்சரிக்கையாயிருங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19834,91 +21605,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme44">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme44">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19944,51 +21715,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme44">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20119,51 +21890,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>78</Slides>
+  <Slides>85</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>